--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -368,338 +368,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance between self-incompatibility alleles determines the mating system of Capsella allopolyploids</w:t>
+                <w:t xml:space="preserve">Adaptive shell-morphological differences and differential fitness in two morphospecies of Lanistes (Gastropoda: Ampullariidae) from the northern region of the Malawi Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianlin Duan</w:t>
+                <w:t xml:space="preserve">Bert Van Bocxlaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebin Zhang</w:t>
+                <w:t xml:space="preserve">Alexis y Dollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Genete</w:t>
+                <w:t xml:space="preserve">Claudia Ortiz‐sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Poux</w:t>
+                <w:t xml:space="preserve">Christophe Calarnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Sicard</w:t>
+                <w:t xml:space="preserve">Remi Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (4), pp.550-560. </w:t>
+              <w:t xml:space="preserve">Evolutionary Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.kzae010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/evlett/qrae011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/evolinnean/kzae010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524291v1</w:t>
+                <w:t xml:space="preserve">hal-04699123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive shell-morphological differences and differential fitness in two morphospecies of Lanistes (Gastropoda: Ampullariidae) from the northern region of the Malawi Basin</w:t>
+                <w:t xml:space="preserve">Dominance between self-incompatibility alleles determines the mating system of Capsella allopolyploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert Van Bocxlaer</w:t>
+                <w:t xml:space="preserve">Tianlin Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis y Dollion</w:t>
+                <w:t xml:space="preserve">Zebin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Ortiz‐sepulveda</w:t>
+                <w:t xml:space="preserve">Mathieu Genete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Calarnou</w:t>
+                <w:t xml:space="preserve">Céline Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Habert</w:t>
+                <w:t xml:space="preserve">Adrien Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (1), pp.kzae010. </w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.550-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/evolinnean/kzae010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qrae011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699123v1</w:t>
+                <w:t xml:space="preserve">hal-04524291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target enrichment of long open reading frames and ultraconserved elements to link microevolution and macroevolution in non‐model organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia M Ortiz‐Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Genete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Blassiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -770,1411 +770,1411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the genetic architecture matters: evolutionary and ecological implications of self versus nonself recognition in plant self‐incompatibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DILS: Demographic inferences with linked selection by using ABC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Vekemans</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iva Popovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17471⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427101v1</w:t>
+                <w:t xml:space="preserve">hal-03156998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole‐genome sequencing and genome regions of special interest: Lessons from major histocompatibility complex, sex determination, and plant self‐incompatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Hipperson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels A Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Westerdahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.16020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DILS: Demographic inferences with linked selection by using ABC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When the genetic architecture matters: evolutionary and ecological implications of self versus nonself recognition in plant self‐incompatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231 (4), pp.1304-1307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.17471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156998v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of whole genome triplication on the evolutionary history and the functional dynamics of regulatory genes involved in Brassica self-incompatibility signalling pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive divergence in shell morphology in an ongoing gastropod radiation from Lake Malawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Van Bocxlaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanina Azibi</w:t>
+                <w:t xml:space="preserve">Claudia M Ortiz-Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pieter R Gurdebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00497-020-00385-x⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1570-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784702v1</w:t>
+                <w:t xml:space="preserve">hal-02458806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of self‐incompatibility in the Brassicaceae: Lessons from a textbook example of natural selection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manu J Dubin</w:t>
+                <w:t xml:space="preserve">Diversification dynamics of freshwater bivalves (Unionidae: Parreysiinae: Coelaturini) indicate historic hydrographic connections throughout the East African Rift System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia M Ortiz-Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Stelbrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12933⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.106816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784711v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive divergence in shell morphology in an ongoing gastropod radiation from Lake Malawi</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of whole genome triplication on the evolutionary history and the functional dynamics of regulatory genes involved in Brassica self-incompatibility signalling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanina Azibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-019-1570-5⟩</w:t>
+              <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.43-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00497-020-00385-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458806v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification dynamics of freshwater bivalves (Unionidae: Parreysiinae: Coelaturini) indicate historic hydrographic connections throughout the East African Rift System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia M Ortiz-Sepulveda</w:t>
+                <w:t xml:space="preserve">Evolution of self‐incompatibility in the Brassicaceae: Lessons from a textbook example of natural selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chantreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Le Veve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Stelbrink</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Albrecht</w:t>
+                <w:t xml:space="preserve">Roman Stetsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Riedel</w:t>
+                <w:t xml:space="preserve">Manu J Dubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 148, pp.106816. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917174v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping and de novo discovery of allelic variants at the Brassicaceae self-incompatibility locus from short read sequencing data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Asymmetrical diversification of the receptor-ligand interaction controlling self-incompatibility in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chantreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brysbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz258⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.50253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380749v1</w:t>
+                <w:t xml:space="preserve">hal-02380744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical diversification of the receptor-ligand interaction controlling self-incompatibility in Arabidopsis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Genotyping and de novo discovery of allelic variants at the Brassicaceae self-incompatibility locus from short read sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Genete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.50253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380744v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune failure reveals vulnerability of populations exposed to pollution in the bioindicator species Hediste diversicolor</w:t>
+                <w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Massol</w:t>
+                <w:t xml:space="preserve">Erwan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+                <w:t xml:space="preserve">Marion Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Pennel</w:t>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 613-614, pp.1527-1542. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597852v1</w:t>
+                <w:t xml:space="preserve">hal-01977046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t>
+                <w:t xml:space="preserve">Immune failure reveals vulnerability of populations exposed to pollution in the bioindicator species Hediste diversicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Belser</w:t>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Istace</w:t>
+                <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Denis</w:t>
+                <w:t xml:space="preserve">Francois Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dubarry</w:t>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+                <w:t xml:space="preserve">Timothée Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 613-614, pp.1527-1542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977046v1</w:t>
+                <w:t xml:space="preserve">hal-01597852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling for genetic identity of varieties, pollen contamination and stigma receptivity is essential to characterize the self-incompatibility system of Olea europaea L.</w:t>
               </w:r>
@@ -2186,51 +2186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2288,295 +2288,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unusual S locus of Leavenworthia is composed of two sets of paralogous loci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidation of the genetic architecture of self-incompatibility in olive: evolutionary consequences and perspectives for orchard management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sier-Ching Chantha</w:t>
+                <w:t xml:space="preserve">Vernet Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Herman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Marande</w:t>
+                <w:t xml:space="preserve">Gallina Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 216 (4), pp.1247 - 1255. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (9), pp.867-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723355v1</w:t>
+                <w:t xml:space="preserve">hal-01525802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of the genetic architecture of self-incompatibility in olive: evolutionary consequences and perspectives for orchard management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The unusual S locus of Leavenworthia is composed of two sets of paralogous loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vernet Philippe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Sier-Ching Chantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallina Sophie</w:t>
+                <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (9), pp.867-880. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216 (4), pp.1247 - 1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525802v1</w:t>
+                <w:t xml:space="preserve">hal-01723355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of Polymorphism at the Self-Incompatibility Locus in 1,083 Arabidopsis thaliana Genomes</w:t>
               </w:r>
@@ -2696,64 +2696,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of selfing from outcrossing ancestors in Brassicaceae: What have we learned from variation at the S-locus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,51 +2986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G H Pogson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3473,493 +3473,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intriguing small-scale spatial distribution of chloropastic and nuclear diversity in the endangered plant Biscutella neustriaca (Brassicaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secondary Evolution of a Self-Incompatibility Locus in the Brassicaceae Genus Leavenworthia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sier-Ching Chantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leducq J.-B.</w:t>
+                <w:t xml:space="preserve">Adam C Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Siniarsky</w:t>
+                <w:t xml:space="preserve">Adrian E Platts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gosset C.C.</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel J Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-012-0426-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.e1001560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860462v1</w:t>
+                <w:t xml:space="preserve">hal-01110802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent and ancient signature of balancing selection around the S-Locus in Arabidopsis halleri and A. lyrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggiero M.-V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charlesworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30, pp.435-447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/mss246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Evolution of a Self-Incompatibility Locus in the Brassicaceae Genus Leavenworthia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sier-Ching Chantha</w:t>
+                <w:t xml:space="preserve">Intriguing small-scale spatial distribution of chloropastic and nuclear diversity in the endangered plant Biscutella neustriaca (Brassicaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leducq J.-B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Siniarsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gosset C.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam C Herman</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Poiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001560⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.65-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-012-0426-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110802v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear and chloroplast DNA phylogeography reveals vicariance among European populations of the model species for the study of metal tolerance, Arabidopsis halleri (Brassicaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,77 +4157,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does speciation between Arabidopsis halleri and Arabidopsis lyrata coincide with major changes in a molecular target of adaptation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wright S.I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4419,385 +4419,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of the S-Allee effect in the self-incompatible Bisctuella neustriaca (Brassicaceae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Leducq</w:t>
+                <w:t xml:space="preserve">Molecular evolution within and between self-incompatibility specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C. Gosset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Poiret</w:t>
+                <w:t xml:space="preserve">J.S. Bechsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hendoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Vekemans</w:t>
+                <w:t xml:space="preserve">Stéphane Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Schierup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-010-0055-2⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (1), pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msp224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460566v1</w:t>
+                <w:t xml:space="preserve">hal-02657085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evolution within and between self-incompatibility specificities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What's good for you may be good for me: evidence for adaptive introgression of multiple traits in wild sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msp224⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 187, pp.6-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03302.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657085v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's good for you may be good for me: evidence for adaptive introgression of multiple traits in wild sunflower</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental study of the S-Allee effect in the self-incompatible Bisctuella neustriaca (Brassicaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hendoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Vekemans</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.497-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-010-0055-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03302.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00489941v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">volution of dominance in sporophytic self-incompatibility systems: I. Genetic load and coevolution of levels of dominance in pollen and pistil</w:t>
               </w:r>
@@ -4904,51 +4904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does frequency-dependent selection with complex dominance interactions accurately predict allelic frequencies at the self-incompatibility locus in Arabidopsis halleri?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violane Llaurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5264,252 +5264,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitch-hiking to a locus under balancing selection: high sequence diversity and low population subdivision at the S-locus genomic region in Arabidopsis halleri</w:t>
+                <w:t xml:space="preserve">Unequal allelic frequencies at the self-incompatibility locus within local populations of Prunus avium L.: an effect of population structure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. V. Ruggiero</w:t>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jacquemin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X. Vekemans</w:t>
+                <w:t xml:space="preserve">S. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (3), pp.889-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2008.01504.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181810v1</w:t>
+                <w:t xml:space="preserve">hal-02590626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal allelic frequencies at the self-incompatibility locus within local populations of Prunus avium L.: an effect of population structure?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Hitch-hiking to a locus under balancing selection: high sequence diversity and low population subdivision at the S-locus genomic region in Arabidopsis halleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. V. Ruggiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90, pp.37-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590626v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic consequences of selection on self-incompatibilty genes</w:t>
               </w:r>
@@ -5590,51 +5590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated adaptive introgression at a gene under multiallelic balancing selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Bechsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Schierup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5957,51 +5957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11 (1), pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6108,77 +6108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transition to self-compatibility in Arabidopsis thaliana and evolution within S-haplotypes over 10 Myr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Bechsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charlesworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6415,51 +6415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 138 (3), pp.205-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6518,51 +6518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating seed vs. pollen dispersal from spatial genetic structure in the common ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.‐f. Hausman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7044,51 +7044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'incubation en anaerobiose pour mesurer l'azote de la biomasse microbienne par la methode de fumigation au chloroforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7152,51 +7152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'incubation en anaérobiose pour mesurer l'azote de la biomasse microbienne par la méthode de fumigation au choroforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7239,337 +7239,661 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of dominance hierarchy on balancing selection at the S-locus in A. halleri and A. lyrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Le Vève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th EMPSEB European Meeting of the PhD Student in Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Pedrogao Pequeno, Portugal, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accumulation of deleterious mutations linked to self-incompatibility locus in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Le Vève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMPEE5, 5th Annual Meeting on Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Botanical Society of Belgium; Meise Botanic Garden, Nov 2019, Meise, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coastal pollution and immune phenotype change in a model species of marine worms, Hediste diversicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheak Net-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting British Ecological Society and Société Française d’Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structure and dynamics of the network of dominance interactions among self-incompatibility alleles in Arabidopsis halleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Le Vève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Conference on Sexual Plant Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bejamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7579,124 +7903,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trait transitions in explicit ecological and genomic contexts: plant mating systems as case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Genomics - Ecology and the Evolution of Genes and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-36, 2014, 9789400773462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7706,839 +8030,839 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic architecture of the self-incompatibility locus in apple provides insights into the evolution of collaborative non-self recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopolyploidy exacerbates dominance masking under negative frequency-dependent selection : evidence from sporophytic self-incompatibility in Arabidopsis arenosa and A. lyrata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Autopolyploid establishment under gametophytic self-incompatibility: the impact of self-fertilization and pollen limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Clo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412084v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopolyploid establishment under gametophytic self-incompatibility: the impact of self-fertilization and pollen limitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Autopolyploidy exacerbates dominance masking under negative frequency-dependent selection : evidence from sporophytic self-incompatibility in Arabidopsis arenosa and A. lyrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uliana Kolesnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Vlcek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Genete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340070v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance modifiers at the Arabidopsis self-incompatibility locus retain proto-miRNA features and act through non-canonical pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita A Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Mörchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance between self-incompatibility alleles determines the mating system of Capsella allopolyploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianlin Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zebin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Genete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic architecture of the load linked to dominant and recessive self-incompatibility alleles in Arabidopsis halleri and A. lyrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Veve Audrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genete Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lepers-Blassiau Christelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponitzki Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term balancing selection and the genetic load linked to the self-incompatibility locus in Arabidopsis halleri and A. lyrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Le Veve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burghgraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Genete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lepers-Blassiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Takou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId308"/>
+      <w:footerReference w:type="default" r:id="rId312"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8685,51 +9009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Postel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van de Peer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl2356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Batista" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mousavi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Duan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genete" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis y Dollion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ortiz&#8208;sepulveda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calarnou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Habert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzae010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz&#8208;Sepulveda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albrecht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17471" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Hipperson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels A M&#252;ller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Westerdahl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chantreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Veve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stetsenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu J Dubin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12933" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz-Sepulveda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter R Gurdebeke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1570-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Stelbrink" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Riedel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106816" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz258" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Barcaccia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12498" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sier-Ching Chantha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Herman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14764" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernet Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallina Sophie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12457" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609048v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Tsuchimatsu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Goubet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fobis-Loisy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx122" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Goubet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12372" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soucaze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1259442" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fra&#239;sse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Pogson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12425" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110853v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leducq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gosset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Gries" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Calin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.010843" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seelmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gempe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasselmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vekemans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.10.070" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantha S.-C." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Herman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schoen D.J." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001560" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860462v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leducq J.-B." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siniarsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosset C.C." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. God&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-012-0426-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMVZ96G2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860473v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggiero M.-V." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charlesworth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss246" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110802v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam C Herman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E Platts" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Schoen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04003.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860558v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goubet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berg&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helmstetter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002495" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wright S.I." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026872" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519030v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Leducq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Llaurens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Hardy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.68" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Gosset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hendoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-010-0055-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8CHNP66-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657085v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bechsgaard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Noureddine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Schierup" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp224" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489941v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03302.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billiard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667298v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violane Llaurens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00469.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTPVW6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204934v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pflugfelder" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Koeniger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koeniger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204931v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ruggiero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590626v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01504.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204928v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Schierup" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305318v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leducq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Klein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661741v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dj&#232;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ater" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;franclois Hausman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/03-512" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683134v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EUPH.0000047082.10626.cb" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWH9VQVN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;f. Hausman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meerts" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00684.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hausman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsvetkov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2001.01300.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8ZNCWK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699252v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefebvre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051371" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB32452A8E89674963345BEFF80049DDF382093/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713460v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolardot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Catroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864500v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110799v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365251v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mesnil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lombardi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monniaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412084v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uliana Kolesnikova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Vlcek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Douet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Clo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805332v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Batista" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;rchen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Simon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306056v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306051v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Veve Audrey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genete Mathieu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepers-Blassiau Christelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponitzki Chlo&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876818v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burghgraeve" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lepers-Blassiau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Takou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Postel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van de Peer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl2356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Batista" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mousavi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis y Dollion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ortiz&#8208;sepulveda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calarnou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Habert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzae010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Duan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz&#8208;Sepulveda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albrecht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Hipperson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels A M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Westerdahl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17471" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz-Sepulveda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter R Gurdebeke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1570-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Stelbrink" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Riedel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106816" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chantreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Veve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stetsenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu J Dubin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12933" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50253" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz258" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Barcaccia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12498" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernet Philippe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallina Sophie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12457" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sier-Ching Chantha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Herman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14764" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609048v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Tsuchimatsu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Goubet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fobis-Loisy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx122" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Goubet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12372" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soucaze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1259442" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fra&#239;sse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Pogson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12425" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110853v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leducq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gosset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Gries" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Calin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.010843" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seelmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gempe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasselmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vekemans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.10.070" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantha S.-C." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Herman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schoen D.J." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001560" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam C Herman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E Platts" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Schoen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggiero M.-V." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charlesworth" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss246" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860462v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leducq J.-B." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siniarsky" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosset C.C." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. God&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-012-0426-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMVZ96G2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04003.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860558v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goubet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berg&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helmstetter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002495" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wright S.I." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026872" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519030v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Leducq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Llaurens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Hardy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.68" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657085v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bechsgaard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Noureddine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Schierup" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp224" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489941v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03302.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Gosset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hendoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-010-0055-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8CHNP66-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billiard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667298v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violane Llaurens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00469.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTPVW6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204934v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pflugfelder" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Koeniger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koeniger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204931v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01504.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ruggiero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquemin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204928v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Schierup" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305318v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leducq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Klein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661741v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dj&#232;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ater" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;franclois Hausman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/03-512" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683134v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EUPH.0000047082.10626.cb" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWH9VQVN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;f. Hausman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meerts" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00684.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hausman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsvetkov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2001.01300.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8ZNCWK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699252v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefebvre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051371" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB32452A8E89674963345BEFF80049DDF382093/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713460v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolardot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Catroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864500v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le V&#232;ve" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568248v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568265v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110799v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365251v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mesnil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lombardi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monniaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Douet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Clo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412084v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uliana Kolesnikova" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Vlcek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805332v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Batista" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;rchen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Simon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306056v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306051v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Veve Audrey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genete Mathieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepers-Blassiau Christelle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponitzki Chlo&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876818v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burghgraeve" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lepers-Blassiau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Takou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>