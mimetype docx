--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2288,295 +2288,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of the genetic architecture of self-incompatibility in olive: evolutionary consequences and perspectives for orchard management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The unusual S locus of Leavenworthia is composed of two sets of paralogous loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vernet Philippe</w:t>
+                <w:t xml:space="preserve">Sier-Ching Chantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallina Sophie</w:t>
+                <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (9), pp.867-880. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216 (4), pp.1247 - 1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525802v1</w:t>
+                <w:t xml:space="preserve">hal-01723355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unusual S locus of Leavenworthia is composed of two sets of paralogous loci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidation of the genetic architecture of self-incompatibility in olive: evolutionary consequences and perspectives for orchard management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sier-Ching Chantha</w:t>
+                <w:t xml:space="preserve">Vernet Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Herman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Marande</w:t>
+                <w:t xml:space="preserve">Gallina Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 216 (4), pp.1247 - 1255. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (9), pp.867-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723355v1</w:t>
+                <w:t xml:space="preserve">hal-01525802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of Polymorphism at the Self-Incompatibility Locus in 1,083 Arabidopsis thaliana Genomes</w:t>
               </w:r>
@@ -2941,295 +2941,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we continue to neglect genomic variation in introgression rates when inferring the history of speciation? A case study in a Mytilus hybrid zone</w:t>
+                <w:t xml:space="preserve">Self-incompatibility in Brassicaceae: identification and characterization of SRK-like sequences linked to the S-locus in the tribe Biscutelleae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Roux</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Fraïsse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+                <w:t xml:space="preserve">Célia Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G H Pogson</w:t>
+                <w:t xml:space="preserve">Rita Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12425⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (6), pp.983-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.114.010843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110882v1</w:t>
+                <w:t xml:space="preserve">hal-01110853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-incompatibility in Brassicaceae: identification and characterization of SRK-like sequences linked to the S-locus in the tribe Biscutelleae.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we continue to neglect genomic variation in introgression rates when inferring the history of speciation? A case study in a Mytilus hybrid zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Gries</w:t>
+                <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Calin</w:t>
+                <w:t xml:space="preserve">C Fraïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Schmitt</w:t>
+                <w:t xml:space="preserve">G H Pogson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (6), pp.983-992. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.1662-1675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.114.010843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110853v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual molecular evolution of a sex determination switch through incomplete penetrance of femaleness</w:t>
               </w:r>
@@ -3473,493 +3473,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Evolution of a Self-Incompatibility Locus in the Brassicaceae Genus Leavenworthia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intriguing small-scale spatial distribution of chloropastic and nuclear diversity in the endangered plant Biscutella neustriaca (Brassicaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam C Herman</w:t>
+                <w:t xml:space="preserve">Leducq J.-B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian E Platts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+                <w:t xml:space="preserve">C. Siniarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J Schoen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gosset C.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001560⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.65-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-012-0426-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110802v1</w:t>
+                <w:t xml:space="preserve">hal-00860462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent and ancient signature of balancing selection around the S-Locus in Arabidopsis halleri and A. lyrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggiero M.-V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charlesworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30, pp.435-447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/mss246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intriguing small-scale spatial distribution of chloropastic and nuclear diversity in the endangered plant Biscutella neustriaca (Brassicaceae)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Godé</w:t>
+                <w:t xml:space="preserve">Secondary Evolution of a Self-Incompatibility Locus in the Brassicaceae Genus Leavenworthia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sier-Ching Chantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Poiret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adam C Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian E Platts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-012-0426-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.e1001560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00860462v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear and chloroplast DNA phylogeography reveals vicariance among European populations of the model species for the study of metal tolerance, Arabidopsis halleri (Brassicaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,77 +4157,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does speciation between Arabidopsis halleri and Arabidopsis lyrata coincide with major changes in a molecular target of adaptation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wright S.I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,51 +4663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hendoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4885,631 +4885,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does frequency-dependent selection with complex dominance interactions accurately predict allelic frequencies at the self-incompatibility locus in Arabidopsis halleri?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High paternal diversity in the self-incompatible herb Arabidopsis halleri despite clonal reproduction and spatially restricted pollen dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Llaurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violane Llaurens</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.1577-1588</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667298v1</w:t>
+                <w:t xml:space="preserve">hal-00204931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for convergent nucleotide evolution and high allelic turnover rates at the complementary sex determiner (csd) gene of western and Asian honey bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hasselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pflugfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Koeniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Koeniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25, pp.696-708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High paternal diversity in the self-incompatible herb Arabidopsis halleri despite clonal reproduction and spatially restricted pollen dispersal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Llaurens</w:t>
+                <w:t xml:space="preserve">Does frequency-dependent selection with complex dominance interactions accurately predict allelic frequencies at the self-incompatibility locus in Arabidopsis halleri?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violane Llaurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62, pp.2545-2557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2008.00469.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204931v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal allelic frequencies at the self-incompatibility locus within local populations of Prunus avium L.: an effect of population structure?</w:t>
+                <w:t xml:space="preserve">Hitch-hiking to a locus under balancing selection: high sequence diversity and low population subdivision at the S-locus genomic region in Arabidopsis halleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">M. V. Ruggiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90, pp.37-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590626v1</w:t>
+                <w:t xml:space="preserve">hal-00181810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitch-hiking to a locus under balancing selection: high sequence diversity and low population subdivision at the S-locus genomic region in Arabidopsis halleri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unequal allelic frequencies at the self-incompatibility locus within local populations of Prunus avium L.: an effect of population structure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. V. Ruggiero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">X. Vekemans</w:t>
+                <w:t xml:space="preserve">S. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (3), pp.889-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2008.01504.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181810v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic consequences of selection on self-incompatibilty genes</w:t>
               </w:r>
@@ -5804,243 +5804,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general model to explore complex dominance patterns in plant sporophytic self-incompatibility systems.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Vekemans</w:t>
+                <w:t xml:space="preserve">Évaluation de la diversité morphologique des variétés traditionnelles de sorgho du Nord-ouest du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Djè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 175, pp.1351-1369</w:t>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (1), pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091822v1</w:t>
+                <w:t xml:space="preserve">hal-02661741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la diversité morphologique des variétés traditionnelles de sorgho du Nord-ouest du Maroc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+                <w:t xml:space="preserve">A general model to explore complex dominance patterns in plant sporophytic self-incompatibility systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11 (1), pp.39-46</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 175, pp.1351-1369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661741v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution under strong balancing selection: how many codons determine specificity at the female self-incompatibility gene SRK in Brassicaceae?</w:t>
               </w:r>
@@ -6134,51 +6134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Bechsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charlesworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6229,51 +6229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear microsatellites reveal contrasting patterns of genetic structure between western and southeastern European populations of the common ash (Fraxinus excelsior L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐franclois Hausman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6363,90 +6363,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ estimation of outcrossing rate in sorghum landraces using microsatellite markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Djè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Djè</w:t>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Mohamed Ater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6505,51 +6505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating seed vs. pollen dispersal from spatial genetic structure in the common ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6760,51 +6760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of genetic structure within and among Bulgarian populations of the common ash (Fraxinus excelsior L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Hausman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6902,64 +6902,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of genetic diversity within and among germplasm accessions in cultivated sorghum using microsatellite markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Djè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7930,51 +7930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trait transitions in explicit ecological and genomic contexts: plant mating systems as case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9009,51 +9009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Postel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van de Peer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl2356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Batista" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mousavi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis y Dollion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ortiz&#8208;sepulveda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calarnou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Habert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzae010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Duan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz&#8208;Sepulveda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albrecht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Hipperson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels A M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Westerdahl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17471" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz-Sepulveda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter R Gurdebeke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1570-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Stelbrink" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Riedel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106816" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chantreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Veve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stetsenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu J Dubin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12933" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50253" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz258" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Barcaccia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12498" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernet Philippe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallina Sophie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12457" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sier-Ching Chantha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Herman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14764" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609048v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Tsuchimatsu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Goubet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fobis-Loisy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx122" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Goubet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12372" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soucaze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1259442" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fra&#239;sse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Pogson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12425" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110853v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leducq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gosset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Gries" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Calin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.010843" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seelmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gempe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasselmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vekemans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.10.070" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantha S.-C." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Herman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schoen D.J." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001560" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam C Herman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E Platts" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Schoen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggiero M.-V." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charlesworth" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss246" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860462v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leducq J.-B." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siniarsky" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosset C.C." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. God&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-012-0426-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMVZ96G2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04003.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860558v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goubet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berg&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helmstetter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002495" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wright S.I." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026872" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519030v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Leducq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Llaurens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Hardy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.68" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657085v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bechsgaard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Noureddine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Schierup" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp224" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489941v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03302.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Gosset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hendoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-010-0055-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8CHNP66-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billiard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667298v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violane Llaurens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00469.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTPVW6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204934v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pflugfelder" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Koeniger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koeniger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204931v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01504.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ruggiero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquemin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204928v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Schierup" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305318v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leducq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Klein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661741v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dj&#232;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ater" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;franclois Hausman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/03-512" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683134v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EUPH.0000047082.10626.cb" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWH9VQVN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;f. Hausman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meerts" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00684.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hausman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsvetkov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2001.01300.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8ZNCWK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699252v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefebvre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051371" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB32452A8E89674963345BEFF80049DDF382093/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713460v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolardot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Catroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864500v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le V&#232;ve" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568248v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568265v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110799v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365251v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mesnil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lombardi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monniaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Douet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Clo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412084v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uliana Kolesnikova" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Vlcek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805332v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Batista" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;rchen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Simon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306056v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306051v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Veve Audrey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genete Mathieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepers-Blassiau Christelle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponitzki Chlo&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876818v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burghgraeve" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lepers-Blassiau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Takou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Postel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van de Peer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl2356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Batista" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mousavi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis y Dollion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ortiz&#8208;sepulveda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calarnou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Habert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzae010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Duan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz&#8208;Sepulveda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albrecht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Hipperson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels A M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Westerdahl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17471" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz-Sepulveda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter R Gurdebeke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1570-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Stelbrink" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Riedel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106816" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chantreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Veve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stetsenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu J Dubin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12933" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50253" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz258" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Barcaccia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12498" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sier-Ching Chantha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Herman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14764" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernet Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallina Sophie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12457" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609048v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Tsuchimatsu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Goubet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fobis-Loisy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx122" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Goubet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12372" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soucaze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1259442" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leducq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gosset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Gries" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Calin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.010843" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fra&#239;sse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Pogson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12425" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seelmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gempe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasselmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vekemans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.10.070" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantha S.-C." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Herman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schoen D.J." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001560" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860462v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leducq J.-B." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siniarsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosset C.C." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. God&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-012-0426-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMVZ96G2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860473v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggiero M.-V." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charlesworth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss246" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110802v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam C Herman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E Platts" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Schoen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04003.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860558v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goubet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berg&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helmstetter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002495" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wright S.I." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026872" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519030v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Leducq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Llaurens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Hardy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.68" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657085v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bechsgaard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Noureddine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Schierup" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp224" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489941v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03302.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Gosset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hendoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-010-0055-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8CHNP66-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billiard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204931v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204934v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pflugfelder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Koeniger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koeniger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667298v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violane Llaurens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00469.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTPVW6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ruggiero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590626v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01504.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204928v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Schierup" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305318v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leducq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Klein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661741v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dj&#232;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ater" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091822v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;franclois Hausman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/03-512" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683134v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EUPH.0000047082.10626.cb" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWH9VQVN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;f. Hausman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meerts" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00684.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hausman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsvetkov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2001.01300.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8ZNCWK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699252v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefebvre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051371" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB32452A8E89674963345BEFF80049DDF382093/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713460v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolardot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Catroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864500v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le V&#232;ve" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568248v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568265v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110799v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365251v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mesnil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lombardi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monniaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Douet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Clo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412084v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uliana Kolesnikova" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Vlcek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805332v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Batista" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;rchen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Simon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306056v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306051v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Veve Audrey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genete Mathieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepers-Blassiau Christelle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponitzki Chlo&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876818v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burghgraeve" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lepers-Blassiau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Takou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>