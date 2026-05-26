--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The homomorphic self-incompatibility system in Oleaceae is controlled by a hemizygous genomic region expressing a gibberellin pathway gene</w:t>
+                <w:t xml:space="preserve">Dominance between self-incompatibility alleles determines the mating system of Capsella allopolyploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Castric</w:t>
+                <w:t xml:space="preserve">Tianlin Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Batista</w:t>
+                <w:t xml:space="preserve">Zebin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Carré</w:t>
+                <w:t xml:space="preserve">Mathieu Genete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Mousavi</w:t>
+                <w:t xml:space="preserve">Céline Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mazoyer</w:t>
+                <w:t xml:space="preserve">Adrien Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (9), pp.1967-1976. </w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.550-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.03.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qrae011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612032v1</w:t>
+                <w:t xml:space="preserve">hal-04524291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive shell-morphological differences and differential fitness in two morphospecies of Lanistes (Gastropoda: Ampullariidae) from the northern region of the Malawi Basin</w:t>
               </w:r>
@@ -502,204 +502,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance between self-incompatibility alleles determines the mating system of Capsella allopolyploids</w:t>
+                <w:t xml:space="preserve">The homomorphic self-incompatibility system in Oleaceae is controlled by a hemizygous genomic region expressing a gibberellin pathway gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianlin Duan</w:t>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebin Zhang</w:t>
+                <w:t xml:space="preserve">Rita Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Genete</w:t>
+                <w:t xml:space="preserve">Amélie Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Poux</w:t>
+                <w:t xml:space="preserve">Soraya Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Sicard</w:t>
+                <w:t xml:space="preserve">Clément Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (4), pp.550-560. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (9), pp.1967-1976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/evlett/qrae011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524291v1</w:t>
+                <w:t xml:space="preserve">hal-04612032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target enrichment of long open reading frames and ultraconserved elements to link microevolution and macroevolution in non‐model organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia M Ortiz‐Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Genete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Blassiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -770,637 +770,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DILS: Demographic inferences with linked selection by using ABC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole‐genome sequencing and genome regions of special interest: Lessons from major histocompatibility complex, sex determination, and plant self‐incompatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Popovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Mazoyer</w:t>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Spataro</w:t>
+                <w:t xml:space="preserve">Helen Hipperson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Delmotte</w:t>
+                <w:t xml:space="preserve">Niels A Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Westerdahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13323⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156998v1</w:t>
+                <w:t xml:space="preserve">hal-03304520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole‐genome sequencing and genome regions of special interest: Lessons from major histocompatibility complex, sex determination, and plant self‐incompatibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">When the genetic architecture matters: evolutionary and ecological implications of self versus nonself recognition in plant self‐incompatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16020⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231 (4), pp.1304-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304520v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the genetic architecture matters: evolutionary and ecological implications of self versus nonself recognition in plant self‐incompatibility</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DILS: Demographic inferences with linked selection by using ABC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Popovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 231 (4), pp.1304-1307. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427101v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive divergence in shell morphology in an ongoing gastropod radiation from Lake Malawi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversification dynamics of freshwater bivalves (Unionidae: Parreysiinae: Coelaturini) indicate historic hydrographic connections throughout the East African Rift System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia M Ortiz-Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter R Gurdebeke</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Björn Stelbrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Riedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-019-1570-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.106816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458806v1</w:t>
+                <w:t xml:space="preserve">hal-02917174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification dynamics of freshwater bivalves (Unionidae: Parreysiinae: Coelaturini) indicate historic hydrographic connections throughout the East African Rift System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive divergence in shell morphology in an ongoing gastropod radiation from Lake Malawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Van Bocxlaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia M Ortiz-Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter R Gurdebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 148, pp.106816. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1570-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917174v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of whole genome triplication on the evolutionary history and the functional dynamics of regulatory genes involved in Brassica self-incompatibility signalling pathway</w:t>
               </w:r>
@@ -1667,90 +1667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical diversification of the receptor-ligand interaction controlling self-incompatibility in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chantreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8, </w:t>
@@ -1788,77 +1788,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping and de novo discovery of allelic variants at the Brassicaceae self-incompatibility locus from short read sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Genete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2186,64 +2186,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Barcaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2320,64 +2320,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sier-Ching Chantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2454,51 +2454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernet Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2690,278 +2690,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of selfing from outcrossing ancestors in Brassicaceae: What have we learned from variation at the S-locus?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominance hierarchy arising from the evolution of a complex small RNA regulatory network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline M Goubet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eléonore Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soucaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M. Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gallina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12372⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 346 (6214), pp.1200-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1259442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110905v1</w:t>
+                <w:t xml:space="preserve">hal-02639367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance hierarchy arising from the evolution of a complex small RNA regulatory network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Méheust</w:t>
+                <w:t xml:space="preserve">The evolution of selfing from outcrossing ancestors in Brassicaceae: What have we learned from variation at the S-locus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Soucaze</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline M Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 346 (6214), pp.1200-1205. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.1372-1385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1259442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639367v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-incompatibility in Brassicaceae: identification and characterization of SRK-like sequences linked to the S-locus in the tribe Biscutelleae.</w:t>
               </w:r>
@@ -3107,64 +3107,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G H Pogson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3677,51 +3677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggiero M.-V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charlesworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30, pp.435-447. </w:t>
@@ -3798,51 +3798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam C Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian E Platts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J Schoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3883,338 +3883,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear and chloroplast DNA phylogeography reveals vicariance among European populations of the model species for the study of metal tolerance, Arabidopsis halleri (Brassicaceae)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasted patterns of molecular evolution in dominant and recessive self-incompatibility haplotypes in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Frérot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Castric</w:t>
+                <w:t xml:space="preserve">P. Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Helmstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04003.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (3), pp.e1002495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666682v1</w:t>
+                <w:t xml:space="preserve">hal-00860558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted patterns of molecular evolution in dominant and recessive self-incompatibility haplotypes in Arabidopsis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Prat</w:t>
+                <w:t xml:space="preserve">Nuclear and chloroplast DNA phylogeography reveals vicariance among European populations of the model species for the study of metal tolerance, Arabidopsis halleri (Brassicaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Helmstetter</w:t>
+                <w:t xml:space="preserve">H. Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (3), pp.e1002495. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 193 (4), pp.916-928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04003.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860558v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does speciation between Arabidopsis halleri and Arabidopsis lyrata coincide with major changes in a molecular target of adaptation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4317,51 +4317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Llaurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4425,51 +4425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolution within and between self-incompatibility specificities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Bechsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4809,51 +4809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Llaurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4885,260 +4885,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High paternal diversity in the self-incompatible herb Arabidopsis halleri despite clonal reproduction and spatially restricted pollen dispersal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Castric</w:t>
+                <w:t xml:space="preserve">Evidence for convergent nucleotide evolution and high allelic turnover rates at the complementary sex determiner (csd) gene of western and Asian honey bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hasselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Austerlitz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Pflugfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Koeniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Koeniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17, pp.1577-1588</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.696-708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204931v1</w:t>
+                <w:t xml:space="preserve">hal-00204934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for convergent nucleotide evolution and high allelic turnover rates at the complementary sex determiner (csd) gene of western and Asian honey bees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hasselmann</w:t>
+                <w:t xml:space="preserve">High paternal diversity in the self-incompatible herb Arabidopsis halleri despite clonal reproduction and spatially restricted pollen dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Llaurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Vekemans</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25, pp.696-708</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.1577-1588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204934v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does frequency-dependent selection with complex dominance interactions accurately predict allelic frequencies at the self-incompatibility locus in Arabidopsis halleri?</w:t>
               </w:r>
@@ -5163,51 +5163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5296,51 +5296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. V. Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5391,77 +5391,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal allelic frequencies at the self-incompatibility locus within local populations of Prunus avium L.: an effect of population structure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (3), pp.889-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5577,51 +5577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated adaptive introgression at a gene under multiallelic balancing selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Bechsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5724,51 +5724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5804,273 +5804,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la diversité morphologique des variétés traditionnelles de sorgho du Nord-ouest du Maroc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+                <w:t xml:space="preserve">A general model to explore complex dominance patterns in plant sporophytic self-incompatibility systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11 (1), pp.39-46</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 175, pp.1351-1369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661741v1</w:t>
+                <w:t xml:space="preserve">hal-00091822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general model to explore complex dominance patterns in plant sporophytic self-incompatibility systems.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Vekemans</w:t>
+                <w:t xml:space="preserve">Évaluation de la diversité morphologique des variétés traditionnelles de sorgho du Nord-ouest du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Djè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 175, pp.1351-1369</w:t>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (1), pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091822v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution under strong balancing selection: how many codons determine specificity at the female self-incompatibility gene SRK in Brassicaceae?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6121,51 +6121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transition to self-compatibility in Arabidopsis thaliana and evolution within S-haplotypes over 10 Myr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Bechsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charlesworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6229,51 +6229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear microsatellites reveal contrasting patterns of genetic structure between western and southeastern European populations of the common ash (Fraxinus excelsior L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐franclois Hausman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6363,103 +6363,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ estimation of outcrossing rate in sorghum landraces using microsatellite markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Djè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 138 (3), pp.205-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6499,312 +6499,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating seed vs. pollen dispersal from spatial genetic structure in the common ash</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic structure and mating systems of metallicolous and nonmetallicolous populations of Thlaspi caerulescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.‐f. Hausman</w:t>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Palada</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 157 (3), pp.633-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00684.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675959v1</w:t>
+                <w:t xml:space="preserve">halsde-00333526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and mating systems of metallicolous and nonmetallicolous populations of Thlaspi caerulescens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Meerts</w:t>
+                <w:t xml:space="preserve">Estimating seed vs. pollen dispersal from spatial genetic structure in the common ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Poncelet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.‐f. Hausman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Palada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12 (9), pp.2483-2495</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00333526v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of genetic structure within and among Bulgarian populations of the common ash (Fraxinus excelsior L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Hausman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6902,64 +6902,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of genetic diversity within and among germplasm accessions in cultivated sorghum using microsatellite markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Djè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7044,51 +7044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'incubation en anaerobiose pour mesurer l'azote de la biomasse microbienne par la methode de fumigation au chloroforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7152,51 +7152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'incubation en anaérobiose pour mesurer l'azote de la biomasse microbienne par la méthode de fumigation au choroforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7292,77 +7292,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dominance hierarchy on balancing selection at the S-locus in A. halleri and A. lyrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Le Vève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th EMPSEB European Meeting of the PhD Student in Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Pedrogao Pequeno, Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7400,77 +7400,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of deleterious mutations linked to self-incompatibility locus in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Le Vève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMPEE5, 5th Annual Meeting on Plant Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Botanical Society of Belgium; Meise Botanic Garden, Nov 2019, Meise, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7665,77 +7665,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dynamics of the network of dominance interactions among self-incompatibility alleles in Arabidopsis halleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Le Vève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Sexual Plant Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7917,77 +7917,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trait transitions in explicit ecological and genomic contexts: plant mating systems as case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Genomics - Ecology and the Evolution of Genes and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-36, 2014, 9789400773462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8038,394 +8038,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic architecture of the self-incompatibility locus in apple provides insights into the evolution of collaborative non-self recognition</w:t>
+                <w:t xml:space="preserve">Autopolyploid establishment under gametophytic self-incompatibility: the impact of self-fertilization and pollen limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Mesnil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Castric</w:t>
+                <w:t xml:space="preserve">Diane Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Lombardi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josselin Clo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365251v1</w:t>
+                <w:t xml:space="preserve">hal-05340070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopolyploid establishment under gametophytic self-incompatibility: the impact of self-fertilization and pollen limitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autopolyploidy exacerbates dominance masking under negative frequency-dependent selection : evidence from sporophytic self-incompatibility in Arabidopsis arenosa and A. lyrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uliana Kolesnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Vlcek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Genete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Douet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340070v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopolyploidy exacerbates dominance masking under negative frequency-dependent selection : evidence from sporophytic self-incompatibility in Arabidopsis arenosa and A. lyrata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+                <w:t xml:space="preserve">Genomic architecture of the self-incompatibility locus in apple provides insights into the evolution of collaborative non-self recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uliana Kolesnikova</w:t>
+                <w:t xml:space="preserve">Gianluca Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Vlcek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Genete</w:t>
+                <w:t xml:space="preserve">Marie Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Dufour</w:t>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412084v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance modifiers at the Arabidopsis self-incompatibility locus retain proto-miRNA features and act through non-canonical pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita A Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Mörchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8486,103 +8486,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance between self-incompatibility alleles determines the mating system of Capsella allopolyploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianlin Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zebin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Genete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8656,51 +8656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lepers-Blassiau Christelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponitzki Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8748,51 +8748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Le Veve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burghgraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Genete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lepers-Blassiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9009,51 +9009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Postel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van de Peer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl2356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Batista" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mousavi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis y Dollion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ortiz&#8208;sepulveda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calarnou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Habert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzae010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Duan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz&#8208;Sepulveda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albrecht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Hipperson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels A M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Westerdahl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17471" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz-Sepulveda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter R Gurdebeke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1570-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Stelbrink" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Riedel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106816" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chantreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Veve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stetsenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu J Dubin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12933" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50253" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz258" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Barcaccia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12498" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sier-Ching Chantha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Herman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14764" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernet Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallina Sophie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12457" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609048v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Tsuchimatsu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Goubet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fobis-Loisy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx122" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Goubet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12372" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soucaze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1259442" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leducq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gosset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Gries" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Calin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.010843" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fra&#239;sse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Pogson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12425" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seelmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gempe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasselmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vekemans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.10.070" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantha S.-C." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Herman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schoen D.J." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001560" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860462v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leducq J.-B." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siniarsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosset C.C." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. God&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-012-0426-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMVZ96G2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860473v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggiero M.-V." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charlesworth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss246" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110802v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam C Herman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E Platts" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Schoen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04003.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860558v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goubet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berg&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helmstetter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002495" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wright S.I." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026872" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519030v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Leducq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Llaurens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Hardy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.68" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657085v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bechsgaard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Noureddine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Schierup" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp224" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489941v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03302.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Gosset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hendoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-010-0055-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8CHNP66-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billiard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204931v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204934v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pflugfelder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Koeniger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koeniger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667298v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violane Llaurens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00469.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTPVW6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ruggiero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590626v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01504.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204928v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Schierup" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305318v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leducq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Klein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661741v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dj&#232;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ater" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091822v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;franclois Hausman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/03-512" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683134v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EUPH.0000047082.10626.cb" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWH9VQVN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;f. Hausman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meerts" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00684.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hausman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsvetkov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2001.01300.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8ZNCWK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699252v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefebvre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051371" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB32452A8E89674963345BEFF80049DDF382093/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713460v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolardot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Catroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864500v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le V&#232;ve" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568248v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568265v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110799v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365251v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mesnil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lombardi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monniaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Douet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Clo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412084v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uliana Kolesnikova" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Vlcek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805332v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Batista" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;rchen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Simon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306056v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306051v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Veve Audrey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genete Mathieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepers-Blassiau Christelle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponitzki Chlo&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876818v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burghgraeve" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lepers-Blassiau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Takou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Postel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van de Peer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl2356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Duan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genete" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis y Dollion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ortiz&#8208;sepulveda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calarnou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Habert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzae010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Batista" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mousavi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz&#8208;Sepulveda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albrecht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Hipperson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels A M&#252;ller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Westerdahl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17471" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz-Sepulveda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Stelbrink" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Riedel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106816" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter R Gurdebeke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1570-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chantreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Veve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stetsenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu J Dubin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12933" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50253" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz258" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Barcaccia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12498" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sier-Ching Chantha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Herman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14764" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernet Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallina Sophie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12457" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609048v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Tsuchimatsu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Goubet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fobis-Loisy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx122" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soucaze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1259442" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110905v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Goubet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12372" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leducq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gosset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Gries" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Calin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.010843" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fra&#239;sse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Pogson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12425" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seelmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gempe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasselmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vekemans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.10.070" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantha S.-C." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Herman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schoen D.J." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001560" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860462v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leducq J.-B." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siniarsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosset C.C." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. God&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-012-0426-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMVZ96G2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860473v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggiero M.-V." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charlesworth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss246" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110802v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam C Herman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E Platts" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Schoen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goubet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berg&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helmstetter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002495" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666682v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04003.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wright S.I." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026872" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519030v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Leducq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Llaurens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Hardy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.68" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657085v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bechsgaard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Noureddine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Schierup" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp224" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489941v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03302.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Gosset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hendoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-010-0055-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8CHNP66-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billiard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204934v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pflugfelder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Koeniger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koeniger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204931v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667298v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violane Llaurens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00469.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTPVW6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ruggiero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590626v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01504.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204928v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Schierup" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305318v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leducq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Klein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661741v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dj&#232;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ater" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;franclois Hausman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/03-512" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683134v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EUPH.0000047082.10626.cb" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWH9VQVN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333526v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meerts" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00684.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675959v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;f. Hausman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palada" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hausman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsvetkov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2001.01300.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8ZNCWK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699252v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefebvre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051371" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB32452A8E89674963345BEFF80049DDF382093/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713460v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolardot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Catroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864500v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le V&#232;ve" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568248v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568265v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110799v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340070v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Douet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Clo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412084v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uliana Kolesnikova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Vlcek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365251v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mesnil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lombardi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monniaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805332v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Batista" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;rchen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Simon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306056v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306051v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Veve Audrey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genete Mathieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepers-Blassiau Christelle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponitzki Chlo&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876818v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burghgraeve" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lepers-Blassiau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Takou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>