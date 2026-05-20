--- v0 (2026-03-29)
+++ v1 (2026-05-20)
@@ -386,248 +386,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Regularity of the Value Function of Repeated Games with Switching Costs</w:t>
+                <w:t xml:space="preserve">Decomposition of Games: Some Strategic Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevgeny Tsodikovich</w:t>
+                <w:t xml:space="preserve">Joseph Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Pnevmatikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Scarsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Venel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Zseleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/moor.2022.1325⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 47 (1), pp.176-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/moor.2021.1123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868995v2</w:t>
+                <w:t xml:space="preserve">hal-04085301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of Games: Some Strategic Considerations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Regularity of the Value Function of Repeated Games with Switching Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Pnevmatikos</w:t>
+                <w:t xml:space="preserve">Yevgeny Tsodikovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Venel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Scarsini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Venel</w:t>
+                <w:t xml:space="preserve">Anna Zseleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 47 (1), pp.176-208. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/moor.2021.1123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/moor.2022.1325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085301v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868995v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History-dependent evaluations in POMDPs</w:t>
               </w:r>
@@ -1895,64 +1895,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of games: some strategic considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph M. Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Pnevmatikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Scarsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Venel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2052,51 +2052,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01960682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic competition over social networks Dynamic competition over social networks</w:t>
+                <w:t xml:space="preserve">Dynamic competition over social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Venel</w:t>
@@ -2253,77 +2253,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folk Theorems in Repeated Games with Switching Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeny Tsodikovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Venel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zseleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -2345,77 +2345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated Games with Switching Costs: Stationary vs History-Independent Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeny Tsodikovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Venel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zseleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2446,64 +2446,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of games: some strategic considerations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph M. Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Pnevmatikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Scarsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Venel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2853,51 +2853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skoda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Venel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-025-00947-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laclau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2024.105822" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2023.02.008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03868995v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Tsodikovich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zseleva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2022.1325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abdou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pnevmatikos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scarsini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.1123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ziliotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332876" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.07.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Renault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2016.0814" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1043340" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006951v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gimbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sorin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Zielonka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AAP1095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01302553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-015-0496-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2014.0676" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01302514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bauso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Lehrer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilon Solan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2014.0693" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gensbittel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Oliu-Barton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2014.1.411" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430178v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barg&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vigeral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grabisch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079215v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Abdou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099678v6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skoda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Venel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-025-00947-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laclau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2024.105822" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2023.02.008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abdou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pnevmatikos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scarsini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.1123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03868995v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Tsodikovich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zseleva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2022.1325" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ziliotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332876" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.07.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Renault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2016.0814" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1043340" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006951v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gimbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sorin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Zielonka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AAP1095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01302553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-015-0496-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2014.0676" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01302514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bauso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Lehrer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilon Solan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2014.0693" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gensbittel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Oliu-Barton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2014.1.411" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430178v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barg&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vigeral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grabisch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079215v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Abdou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099678v6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>