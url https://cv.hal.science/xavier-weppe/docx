--- v0 (2026-03-04)
+++ v1 (2026-05-10)
@@ -321,312 +321,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03800787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métier d’enseignant-chercheur au révélateur de la situation de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Situation d’apprentissage et perception de la continuité pédagogique pendant la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Le Squeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Weppe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 16, pp.17-32</w:t>
+              <w:t xml:space="preserve">, 2020, 16, pp.31-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143105v1</w:t>
+                <w:t xml:space="preserve">hal-03143114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situation d’apprentissage et perception de la continuité pédagogique pendant la crise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoé Le Squeren</w:t>
+                <w:t xml:space="preserve">Les stratégies d'adaptation des pharmacies d'officine face à la concurrence des &amp;quot;supermarchés du médicament&amp;quot; : le cas de la Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Coissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Weppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16, pp.31-52</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143114v1</w:t>
+                <w:t xml:space="preserve">halshs-03091476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies d'adaptation des pharmacies d'officine face à la concurrence des &amp;quot;supermarchés du médicament&amp;quot; : le cas de la Belgique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le métier d’enseignant-chercheur au révélateur de la situation de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Le Squeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142, pp.3-15</w:t>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.17-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03091476v1</w:t>
+                <w:t xml:space="preserve">hal-03143105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin opérationnel à la brigade de sapeurs pompiers de Paris : l'improbable histoire d'une ressource organisationnelle</w:t>
               </w:r>
@@ -887,265 +887,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crowdsourcing au prisme du travail et de l’emploi : entre innovation et régression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crowdsourcinget GRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Weppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rimhe.023.0068⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (258), pp.123--139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744798v1</w:t>
+                <w:t xml:space="preserve">hal-01563004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcinget GRH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le crowdsourcing au prisme du travail et de l’emploi : entre innovation et régression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Weppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (258), pp.123--139. </w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.023.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563004v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une reconfiguration des solidarités au travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,184 +1326,184 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles stratégies pour les producteurs de lait?</w:t>
+                <w:t xml:space="preserve">Producteurs de lait : innover dans un secteur en impasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Weppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2017, pp.Référence : G1934</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.Référence : G1935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051847v1</w:t>
+                <w:t xml:space="preserve">hal-04051751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producteurs de lait : innover dans un secteur en impasse</w:t>
+                <w:t xml:space="preserve">Quelles stratégies pour les producteurs de lait?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Weppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.Référence : G1935</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.Référence : G1934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051751v1</w:t>
+                <w:t xml:space="preserve">hal-04051847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URBANEO : PME innovante au milieu de géants</w:t>
               </w:r>
@@ -1746,51 +1746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Do Vale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Weppe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-3x4a-mzgx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800787v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coissard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bichon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Le Squeren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riberot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.133.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cazal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.023.0068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00042" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Do Vale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Weppe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-3x4a-mzgx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800787v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coissard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bichon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143114v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Le Squeren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riberot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.133.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744798v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cazal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.023.0068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00042" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>