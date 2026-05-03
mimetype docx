--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -393,256 +393,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : Richard Goulet (dir.). 2018. Dictionnaire des philosophes de l’Antiquité. Tome VII. Paris : CNRS Éditions.</w:t>
+                <w:t xml:space="preserve">Prose, poésie, modes de signification et modes de rationalité aux origines de la philosophie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121 (2), p. 467-484</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942530v1</w:t>
+                <w:t xml:space="preserve">hal-02456636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpréter l’élégie parénétique archaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chôra. Revue d'études anciennes et médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17, pp.259-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5840/chora20191714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prose, poésie, modes de signification et modes de rationalité aux origines de la philosophie.</w:t>
+                <w:t xml:space="preserve">Compte-rendu de : Richard Goulet (dir.). 2018. Dictionnaire des philosophes de l’Antiquité. Tome VII. Paris : CNRS Éditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (2), pp.280-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24894/MH.2019.00019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02456636v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poetry and Philosophy in Empedocles : Two Poems, One Project</w:t>
               </w:r>
@@ -1752,281 +1752,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choérilos de Samos</w:t>
+                <w:t xml:space="preserve">Remarques sur l’histoire de l’interprétation de Choérilos de Samos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Luigi-Alberto Sanchi (dir.). </w:t>
+              <w:t xml:space="preserve">Marie-Laurence Desclos (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Belles Lettres, pp.600, 2020, 9782251450803</w:t>
+              <w:t xml:space="preserve">La poésie dramatique comme discours de savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-35, 2020, Kaïnon - Anthropologie de la pensée ancienne, 978-2-406-09975-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942450v1</w:t>
+                <w:t xml:space="preserve">hal-04942425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire Empédocle, entre poésie et philosophie</w:t>
+                <w:t xml:space="preserve">Choérilos de Samos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tatiana Milliaressi (éd.). </w:t>
+              <w:t xml:space="preserve">Luigi-Alberto Sanchi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La traduction épistémique : entre poésie et prose</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.600, 2020, 9782251450803</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04942408v1</w:t>
+                <w:t xml:space="preserve">hal-04942450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarques sur l’histoire de l’interprétation de Choérilos de Samos</w:t>
+                <w:t xml:space="preserve">Traduire Empédocle, entre poésie et philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Laurence Desclos (éd.). </w:t>
+              <w:t xml:space="preserve">Tatiana Milliaressi (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La poésie dramatique comme discours de savoir</w:t>
+              <w:t xml:space="preserve">La traduction épistémique : entre poésie et prose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-142, 2020, Traductologie, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.93823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942425v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panyassis</w:t>
               </w:r>
@@ -2178,371 +2178,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Prise d’Œchalie</w:t>
+                <w:t xml:space="preserve">La Bataille de la Belette et des Souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Monsacré (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout Homère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Belles Lettres; Albin Michel</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.1135, 2019, 9782226439789</w:t>
+                <w:t xml:space="preserve">Albin Michel; Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.999-1001, 2019, 9782226439789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942498v1</w:t>
+                <w:t xml:space="preserve">hal-04942515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Bataille de la Belette et des Souris</w:t>
+                <w:t xml:space="preserve">La Prise d’Œchalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Monsacré (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout Homère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albin Michel; Les Belles Lettres</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.999-1001, 2019, 9782226439789</w:t>
+                <w:t xml:space="preserve">Les Belles Lettres; Albin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1135, 2019, 9782226439789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942515v1</w:t>
+                <w:t xml:space="preserve">hal-04942498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Grives</w:t>
+                <w:t xml:space="preserve">La Thébaïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Monsacré (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout Homère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Michel; Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.997-998, 2019, 9782226439789</w:t>
+              <w:t xml:space="preserve">, pp.1131-1134, 2019, 9782226439789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942508v1</w:t>
+                <w:t xml:space="preserve">hal-04942491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Thébaïde</w:t>
+                <w:t xml:space="preserve">Les Grives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Monsacré (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout Homère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Michel; Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1131-1134, 2019, 9782226439789</w:t>
+              <w:t xml:space="preserve">, pp.997-998, 2019, 9782226439789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942491v1</w:t>
+                <w:t xml:space="preserve">hal-04942508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cercopes</w:t>
               </w:r>
@@ -2792,51 +2792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFB05622"/>
+    <w:nsid w:val="F6DD0BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3023,51 +3023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xaviergheerbrant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3684-3558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185893236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316671383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gheerbrant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-2963.00046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.5082" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/MH.2019.00019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chora20191714" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.10342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24688487-00201002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568525X-12342279" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/138700; https://www.septentrion.com/FR/livre/?GCOI=27574100444300" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.138700" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05715-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111561448-005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schwabe.ch/Lire-Jean-Bollack-Jean-Bollack-lesen-978-3-7965-4847-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004513921/BP000014.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004513921_015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004466661/BP000008.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466661_009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251450803/les-lettres-grecques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942408v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?ISBN13=9782757430231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93823" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-poesie-dramatique-comme-discours-de-savoir.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/tout-homere-9782226439789" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xaviergheerbrant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3684-3558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185893236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316671383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gheerbrant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-2963.00046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.5082" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456636v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chora20191714" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/MH.2019.00019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.10342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24688487-00201002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568525X-12342279" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/138700; https://www.septentrion.com/FR/livre/?GCOI=27574100444300" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.138700" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05715-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111561448-005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schwabe.ch/Lire-Jean-Bollack-Jean-Bollack-lesen-978-3-7965-4847-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004513921/BP000014.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004513921_015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004466661/BP000008.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466661_009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251450803/les-lettres-grecques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-poesie-dramatique-comme-discours-de-savoir.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942408v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?ISBN13=9782757430231" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93823" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/tout-homere-9782226439789" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>