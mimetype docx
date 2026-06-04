--- v1 (2026-05-03)
+++ v2 (2026-06-04)
@@ -1666,367 +1666,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phérécyde de Syros</w:t>
+                <w:t xml:space="preserve">Remarques sur l’histoire de l’interprétation de Choérilos de Samos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Luigi-Alberto Sanchi (dir.). </w:t>
+              <w:t xml:space="preserve">Marie-Laurence Desclos (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien.</w:t>
+              <w:t xml:space="preserve">La poésie dramatique comme discours de savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Belles Lettres</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.231-232, 2020, 9782251450803</w:t>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-35, 2020, Kaïnon - Anthropologie de la pensée ancienne, 978-2-406-09975-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942470v1</w:t>
+                <w:t xml:space="preserve">hal-04942425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarques sur l’histoire de l’interprétation de Choérilos de Samos</w:t>
+                <w:t xml:space="preserve">Choérilos de Samos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Laurence Desclos (éd.). </w:t>
+              <w:t xml:space="preserve">Luigi-Alberto Sanchi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La poésie dramatique comme discours de savoir</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-35, 2020, Kaïnon - Anthropologie de la pensée ancienne, 978-2-406-09975-8</w:t>
+              <w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.600, 2020, 9782251450803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942425v1</w:t>
+                <w:t xml:space="preserve">hal-04942450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choérilos de Samos</w:t>
+                <w:t xml:space="preserve">Traduire Empédocle, entre poésie et philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Luigi-Alberto Sanchi (dir.). </w:t>
+              <w:t xml:space="preserve">Tatiana Milliaressi (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La traduction épistémique : entre poésie et prose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-142, 2020, Traductologie, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.93823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942450v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire Empédocle, entre poésie et philosophie</w:t>
+                <w:t xml:space="preserve">Phérécyde de Syros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tatiana Milliaressi (éd.). </w:t>
+              <w:t xml:space="preserve">Luigi-Alberto Sanchi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La traduction épistémique : entre poésie et prose</w:t>
+              <w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-232, 2020, 9782251450803</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04942408v1</w:t>
+                <w:t xml:space="preserve">hal-04942470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panyassis</w:t>
               </w:r>
@@ -2039,51 +2039,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luigi-Alberto Sanchi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.599, 2020, 9782251450803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2125,51 +2125,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luigi-Alberto Sanchi (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-261, 2020, 9782251450803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2178,371 +2178,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Bataille de la Belette et des Souris</w:t>
+                <w:t xml:space="preserve">La Prise d’Œchalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Monsacré (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout Homère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albin Michel; Les Belles Lettres</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.999-1001, 2019, 9782226439789</w:t>
+                <w:t xml:space="preserve">Les Belles Lettres; Albin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1135, 2019, 9782226439789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942515v1</w:t>
+                <w:t xml:space="preserve">hal-04942498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Prise d’Œchalie</w:t>
+                <w:t xml:space="preserve">La Thébaïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Monsacré (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout Homère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Belles Lettres; Albin Michel</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.1135, 2019, 9782226439789</w:t>
+                <w:t xml:space="preserve">Albin Michel; Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1131-1134, 2019, 9782226439789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942498v1</w:t>
+                <w:t xml:space="preserve">hal-04942491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Thébaïde</w:t>
+                <w:t xml:space="preserve">Les Grives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Monsacré (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout Homère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Michel; Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1131-1134, 2019, 9782226439789</w:t>
+              <w:t xml:space="preserve">, pp.997-998, 2019, 9782226439789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942491v1</w:t>
+                <w:t xml:space="preserve">hal-04942508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Grives</w:t>
+                <w:t xml:space="preserve">La Bataille de la Belette et des Souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Monsacré (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout Homère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Michel; Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.997-998, 2019, 9782226439789</w:t>
+              <w:t xml:space="preserve">, pp.999-1001, 2019, 9782226439789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942508v1</w:t>
+                <w:t xml:space="preserve">hal-04942515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cercopes</w:t>
               </w:r>
@@ -2792,51 +2792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6DD0BA7"/>
+    <w:nsid w:val="143AE8AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3023,51 +3023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xaviergheerbrant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3684-3558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185893236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316671383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gheerbrant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-2963.00046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.5082" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456636v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chora20191714" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/MH.2019.00019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.10342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24688487-00201002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568525X-12342279" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/138700; https://www.septentrion.com/FR/livre/?GCOI=27574100444300" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.138700" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05715-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111561448-005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schwabe.ch/Lire-Jean-Bollack-Jean-Bollack-lesen-978-3-7965-4847-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004513921/BP000014.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004513921_015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004466661/BP000008.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466661_009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251450803/les-lettres-grecques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-poesie-dramatique-comme-discours-de-savoir.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942408v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?ISBN13=9782757430231" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93823" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/tout-homere-9782226439789" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xaviergheerbrant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3684-3558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185893236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316671383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gheerbrant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-2963.00046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.5082" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456636v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chora20191714" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/MH.2019.00019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.10342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24688487-00201002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568525X-12342279" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/138700; https://www.septentrion.com/FR/livre/?GCOI=27574100444300" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.138700" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05715-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111561448-005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schwabe.ch/Lire-Jean-Bollack-Jean-Bollack-lesen-978-3-7965-4847-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004513921/BP000014.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004513921_015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004466661/BP000008.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466661_009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-poesie-dramatique-comme-discours-de-savoir.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942408v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?ISBN13=9782757430231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93823" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251450803/les-lettres-grecques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/tout-homere-9782226439789" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>