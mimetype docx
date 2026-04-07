--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -208,4050 +208,4050 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Low Rank Tensor Format for High Dimensional Sparse Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mortech 2025, 7th International Workshop on Model Order Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Zaragoza (Universidad de Zaragoza), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Data Analysis for fault classification on transmission lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 248, pp.111915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsr.2025.111915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fault ride-through strategy for grid-forming converters under symmetrical and asymmetrical grid faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianxian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 235, pp.110672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Data-Driven Stable Corrections of Dynamical Systems—Application to the Simulation of the Top-Oil Temperature Evolution of a Power Transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Ghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (15), pp.5790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en16155790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Residualisation and Kron Reduction for Model Order Reduction of Energy Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianxian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (11), pp.6593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app13116593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A normal form-based power system out-of-step protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
+                <w:t xml:space="preserve">Solving Magnetodynamic Problems via Normal Form Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nnaemeka S. Ugwuanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2022.107873⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (9), 4p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmag.2022.3161057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476549v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Magnetodynamic Problems via Normal Form Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A normal form-based power system out-of-step protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Clenet</w:t>
+                <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmag.2022.3161057⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208, pp.107873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2022.107873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770793v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Event- and Non-Projection-Based Approximation Technique by State Residualization for the Model Order Reduction of Power Systems With a High Renewable Energies Penetration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (4), pp.3221-3229. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3010891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Fast Track to Nonlinear Modal Analysis of Power System Using Normal Form</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
+                <w:t xml:space="preserve">Current limiting algorithms and transient stability analysis of grid-forming VSCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Qoria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arturo Roman Messina</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.106726 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPWRS.2020.2967452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02458116v1</w:t>
+                <w:t xml:space="preserve">hal-03491331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power System Nonlinear Modal Analysis Using Computationally Reduced Normal Form Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A New Fast Track to Nonlinear Modal Analysis of Power System Using Normal Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Roman Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13051249⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2020.2967452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516517v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current limiting algorithms and transient stability analysis of grid-forming VSCs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Colas</w:t>
+                <w:t xml:space="preserve">Power System Nonlinear Modal Analysis Using Computationally Reduced Normal Form Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Guillaud</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106726⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13051249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491331v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Control Strategy of 5-Phase PM Motor under Open-Circuited Phase Based on High Order Sliding Mode and Current References Real-Time Generation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model predictive optimal control considering current and voltage limitations: Real-time validation using OPAL-RT technologies and five-phase permanent magnet synchronous machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">Mario Bermudez Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Gomozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Barrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15325008.2019.1580800⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.148-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598728v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive controller considering electrical constraints: a case example for five-phase induction machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Bermúdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Barrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Electric Power Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-epa.2018.5873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive optimal control considering current and voltage limitations: Real-time validation using OPAL-RT technologies and five-phase permanent magnet synchronous machines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Control Strategy of 5-Phase PM Motor under Open-Circuited Phase Based on High Order Sliding Mode and Current References Real-Time Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Gomozov</w:t>
+                <w:t xml:space="preserve">Fatiha Mekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2018.07.005⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (3), pp.261-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15325008.2019.1580800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052474v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Accurate Third-Order Normal Form Approximation for Power System Nonlinear Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Amano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Roman Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (2), pp.2128-2139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPWRS.2017.2737462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of predictive controllers to parameter variation in five-phase induction motor drives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">An Experimental Assessment of Open-Phase Fault-Tolerant Virtual-Vector-Based Direct Torque Control in Five-Phase Induction Motor Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Bermudez Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Gonzalez Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Barrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel R. Arahal</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68, pp.23-31</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.2774 - 2784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899200v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Assessment of Open-Phase Fault-Tolerant Virtual-Vector-Based Direct Torque Control in Five-Phase Induction Motor Drives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Open-Phase Fault-Tolerant Direct Torque Control Technique for Five-Phase Induction Motor Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Bermudez Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Gonzalez Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Barrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Gonzalez Prieto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugo Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Javier Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (2), pp.902 - 911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2016.2610941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899369v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Phase Fault-Tolerant Direct Torque Control Technique for Five-Phase Induction Motor Drives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of predictive controllers to parameter variation in five-phase induction motor drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Bermudez Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Barrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Javier Duran</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel R. Arahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.23-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2016.2610941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03165206v1</w:t>
+                <w:t xml:space="preserve">hal-01899200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable speed Control under Voltage and Current Limits of a 5-phase PMSM drive in Healthy and Open-Circuited Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140, pp.507-516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsr.2016.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-Tolerant Operation of an Open-End Winding Five-Phase PMSM Drive with Short-Circuit Inverter Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Meinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A change-detection algorithm for short-circuit fault detection in closed-loop AC drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Meinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Electric Power Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Fault Detection and Isolation based on the Processing of Multiple Diagnostic Indices: Application to Inverter Faults in AC Drives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Control Strategies for Open-End Winding Drives Operating in the Flux-Weakening Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sandulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Meinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruyère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2013.2283107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2012.2234157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00783424v1</w:t>
+                <w:t xml:space="preserve">hal-00876143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Strategies for Open-End Winding Drives Operating in the Flux-Weakening Region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Meinguet</w:t>
+                <w:t xml:space="preserve">Model-based decoupling control method for dual-drive gantry stages : A case study with experimental validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván García-Herreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bruyère</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gomand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2013.2283107⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 21 (Issue 3), pp.Pages 298-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2012.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876143v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based decoupling control method for dual-drive gantry stages : A case study with experimental validations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iván García-Herreros</w:t>
+                <w:t xml:space="preserve">Flux-weakening operation of open-end winding drive integrating a cost effective high-power charger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sandulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Meinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Barre</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IET Electrical Systems in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081415v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux-weakening operation of open-end winding drive integrating a cost effective high-power charger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A Method for Fault Detection and Isolation based on the Processing of Multiple Diagnostic Indices: Application to Inverter Faults in AC Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Meinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sandulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electrical Systems in Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2012.2234157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790157v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de différents correcteurs pour la commande optimale avec défauts d'une machine pentaphasée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Mekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (4), pp.377-400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.15.377-400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vectorial Approach for Generation of Optimal Current References for Multiphase Permanent-Magnet Synchronous Machines in Real Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.5057-5065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIE.2011.2119454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation causale pour la commande auto adaptée de machines alternatives triphasées en mode dégradé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Crevits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (6), pp.345-384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ejee.13.345-384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial Approach Based Control of a Seven-Phase Axial Flux Machine Designed for Fault Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (10), pp.3682-3691. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2008.925313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Tolerant Multiphase Electrical Drives: The Impact of Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (2), pp.159-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap:2008057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-phase System Supplied by SVM VSI: A New Fast Algorithm to Compute Duty Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-phase System Supplied by SVM VSI: A New Fast Algorithm to Compute Duty Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (3), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Torque Estimator for a Switched Reluctance Motor using an Orthogonal Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Engineering Research Report Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14, pp.ISSN 1126-5310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313945v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-05546159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'IA révolutionne les métiers d'ingénieur : l'essor de l'ingénierie générative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Benoît de Jaegere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André-Benoît de Jaegere</w:t>
+                <w:t xml:space="preserve">Benjamin Hamburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Hamburger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+                <w:t xml:space="preserve">Céline Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Laval</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Think Tank Arts &amp; Métiers. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4261,3583 +4261,3583 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Normal Form Theory to Power Systems: A Proof of Concept of a Novel Structure-Preserving Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erfan Kharazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Seattle, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PESGM51994.2024.10688514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori error estimation of the structure-preserving modal model reduction by state residualization of a grid forming converter for use in 100% power electronics transmission systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Colas</w:t>
+                <w:t xml:space="preserve">A Novel Method for Accelerating the Analysis of Nonlinear Behaviour of Power Grids using Normal Form Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th international conference on AC and DC Power Transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/cp.2019.0067⟩</w:t>
+              <w:t xml:space="preserve">ISGT Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bucarest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isgteurope.2019.8905682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170532v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Method for Accelerating the Analysis of Nonlinear Behaviour of Power Grids using Normal Form Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
+                <w:t xml:space="preserve">A priori error estimation of the structure-preserving modal model reduction by state residualization of a grid forming converter for use in 100% power electronics transmission systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Marinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGT Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isgteurope.2019.8905682⟩</w:t>
+              <w:t xml:space="preserve">The 15th international conference on AC and DC Power Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Coventry, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2019.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516492v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction of converters for the analysis of 100% power electronics transmission systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Simplified converters models for the analysis and simulation of large transmission systems using 100% power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 20th European Conference on Power Electronics and Applications (EPE'18 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Riga, Latvia. pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170511v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified converters models for the analysis and simulation of large transmission systems using 100% power electronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modèles réduits de convertisseurs pour l'étude de réseaux 100% électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Colas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 20th European Conference on Power Electronics and Applications (EPE'18 ECCE Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Riga, Latvia. pp.11</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170533v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles réduits de convertisseurs pour l'étude de réseaux 100% électronique de puissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Model reduction of converters for the analysis of 100% power electronics transmission systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France. pp.1254 - 1259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981884v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Validation of a Cascaded Model Predictive Control Technique for a Five-Phase Permanent Magnet Synchronous Machine Under Current and Voltage Limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Bermudez Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Gomozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal form based analytical investigation of nonlinear power system dynamics under excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Chicago, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PESGM.2017.8273920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaline Neural Networks-based Sensorless Control of Five-Phase PMSM Drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Belie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of DTC and RFOC Methods for the Open-Phase Fault Operation of a 5-Phase Induction Motor Drive</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized Vectorial Formalism – based multiphase series-connected motors control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago José dos Santos Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.002702-002707</w:t>
+              <w:t xml:space="preserve">The 2015 International Symposium on Electrical and Electronics Engineering (ISEE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Ho Chi Minh Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899375v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on Model Predictive Control of a Five-Phase Permanent Magnet Synchronous Machine under Voltage and Current limits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open-Phase Fault Operation of 5-Phase Induction Motor Drives using DTC Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Bermudez Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Gonzalez Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Barrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Javier Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, SEVILLE, Spain. pp.00</w:t>
+              <w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.000595-000600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195725v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Phase Fault Operation of 5-Phase Induction Motor Drives using DTC Techniques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on Model Predictive Control of a Five-Phase Permanent Magnet Synchronous Machine under Voltage and Current limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Gomozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.000595-000600</w:t>
+              <w:t xml:space="preserve">ICIT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, SEVILLE, Spain. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899377v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Vectorial Formalism – based multiphase series-connected motors control</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative Study of DTC and RFOC Methods for the Open-Phase Fault Operation of a 5-Phase Induction Motor Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Gonzalez Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Barrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Javier Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2015 International Symposium on Electrical and Electronics Engineering (ISEE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Ho Chi Minh Ville, Vietnam</w:t>
+              <w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.002702-002707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370961v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Optimal Currents for Multiphase PMSMs Under Fault Conditions and Saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 40th Annual Conference of the IEEE Industrial Electronics Society (IECON 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dallas, TX, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2014.7048968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Operation of an Open-End Winding Five-Phase PMSM Drive with Inverter Faults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Different Virtual Stator Winding Configurations of Open-End Winding Five-Phase PM Machines for Wide Speed Range without Flux Weakening Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.K Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Meinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sandulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 39th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Austria. p1-7</w:t>
+              <w:t xml:space="preserve">15th Conference on Power Electronics and Applications (EPE'13 ECCE )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876144v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Virtual Stator Winding Configurations of Open-End Winding Five-Phase PM Machines for Wide Speed Range without Flux Weakening Operation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Fault-Tolerant Operation of an Open-End Winding Five-Phase PMSM Drive with Inverter Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Meinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac-Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sandulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference on Power Electronics and Applications (EPE'13 ECCE )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. pp.6</w:t>
+              <w:t xml:space="preserve">IECON 39th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Austria. p1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822027v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Optimal Current References for Flux-weakening of Multi-Phase Synchronous Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Lu</w:t>
+                <w:t xml:space="preserve">Bassel Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassel Aslan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Kobylanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sandulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Meinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2012 (38th Annual Conference of the IEEE Industrial Electronics Society)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Canada. pp.3610 - 3615, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal-based Technique for Fault Detection and Isolation of Inverter Faults in Multi-phase Drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Meinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sandulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngac-Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Power Electronics, Drives and Energy Systems 2012 (PEDES 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Bengaluru, India. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PEDES.2012.6484321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection, Isolation and Control Reconfiguration of Three-Phase PMSM Drives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Meinguet</w:t>
+                <w:t xml:space="preserve">Flux-Weakening Strategies for a Five-Phase PM Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Kobylanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Symposium on Industrial Electronics (ISIE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE 2011 - 14th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, United Kingdom. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794388v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux-Weakening Strategies for a Five-Phase PM Synchronous Machine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">FPGA Implementation of a General Space Vector Approach on a 6-Leg Voltage Source Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sandulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine Idkhajine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE 2011 - 14th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2011 - 37th Annual Conference on IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785578v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Implementation of a General Space Vector Approach on a 6-Leg Voltage Source Inverter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault Detection, Isolation and Control Reconfiguration of Three-Phase PMSM Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Meinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sandulescu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johan Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2011 - 37th Annual Conference on IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119872⟩</w:t>
+              <w:t xml:space="preserve">2011 IEEE International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poland. pp.2091-2096, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785651v1</w:t>
+                <w:t xml:space="preserve">hal-00794388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Tolerant Control of a Seven-phase Drive by Degrees of Freedom Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Crevits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT'10, IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Chile. pp.1513-1518, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiphase Traction/Fast-Battery-Charger Drive for Electric or Plug-in Hybrid Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis de Sousa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Boris Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sandulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, France. pp.7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-adaptive fault tolerant control of a seven-phase drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Crevits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Symposium on Industrial Electronics (ISIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Italy. pp.2135-2140, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIE.2010.5637784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande avec prise en compte de défauts d’ouverture de phase d’une machine pentaphasée à aimants associée à un onduleur de tension MLI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Mekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronique de Puissance du Futur (EPF 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Nantes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching drive control using Energetic Macroscopic Representation - expert level</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of On-line Optimal Current References for Multi-phase Permanent Magnet Machines with Open-circuited Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Crevits</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics and Applications, 2009. EPE '09. 13th European Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEMDC'O9, IEEE International Electric Machines &amp; Drives Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, United States. pp.689-694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2009.5075280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111812v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of On-line Optimal Current References for Multi-phase Permanent Magnet Machines with Open-circuited Phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching drive control using Energetic Macroscopic Representation - expert level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEMDC'O9, IEEE International Electric Machines &amp; Drives Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Power Electronics and Applications, 2009. EPE '09. 13th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823729v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion-based control of electromechanical systems using causal graphical descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference On Industrial Applications of Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, PARIS, France. pp.5276-5281, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2006.347781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right Harmonic Spectrum for the back-electromotive force of a n-phase synchronous motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Industrial Application Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Seattle, United States. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2004.1348390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of a 5-phase Brushless DC machine to the 7th harmonic of the back-electromotive force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Electronics Specialists Conference, 2004. PESC 04. 2004 IEEE 35th Annual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, AACHEN, Germany. pp.4564 - 4570, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PESC.2004.1354807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase system supplied by PWM VSI. A new technic to compute the duty cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Toulouse, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7847,147 +7847,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'industrie du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourgognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bourgognon</w:t>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+                <w:t xml:space="preserve">Gwénael Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénael Guillemot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léandra Muller-Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7997,206 +7997,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial Modeling and Control of Multiphase Machines with Non-salient Poles Supplied by an Inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean‐Paul Louis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of Non‐conventional Synchronous Motors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.161-206, 2012, 9781848213319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118603208.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation vectorielle et commande de machines polyphasées à pôles lisses alimentées par onduleur de tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commandes d'actionneurs électriques synchrones et spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, Lavoisier, 454 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8206,51 +8206,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einrichtung zum Regeln eines Portalrahmens mit zweifachem Antriebsmittel (Système de Régulation d'un Portique Ã Double Moyen d'EntraÃ®nement)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8272,65 +8272,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Région indéterminée, N° de brevet: 1. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8477,51 +8477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500936v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cloarec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gravot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torregrosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.111915" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianxian Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Flynn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110672" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champaney" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16155790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cossart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116593" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemeka Sunday Ugwuanyi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.107873" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemeka S. Ugwuanyi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2022.3161057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3010891" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Roman Messina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.2967452" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13051249" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Qoria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gruson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Colas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106726" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mekri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2019.1580800" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Berm&#250;dez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mart&#237;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Barrero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2018.5873" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bermudez Guzman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gomozov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.07.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Amano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2017.2737462" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899200v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R. Arahal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonzalez Prieto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guzman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Javier Duran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2610941" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Fall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Charpentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Letellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.05.024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Meinguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gyselinck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sandulescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2234157" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2283107" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a-Herreros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.10.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruyere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.377-400" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2119454" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817721v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Crevits" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.345-384" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.925313" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008057" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820349v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Achour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483889v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Beno&#238;t de Jaegere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hamburger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pennetier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Kharazian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688514" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0067" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516492v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope.2019.8905682" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352358" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899343v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424297v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2017.8273920" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170426v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Belie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899375v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bermudez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195725v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Jos&#233; dos Santos Moraes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059050v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flieller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048968" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876144v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac-Ky Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785576v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Aslan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389318" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDES.2012.6484321" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794388v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984483" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785578v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119872" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472476" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis de Sousa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bouchez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729220" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785584v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637784" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081677v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delarue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Giraud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823729v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075280" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109564v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumetz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Giraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347781" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2004.1348390" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2004.1354807" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443247v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097667v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourgognon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nael Guillemot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andra Muller-Segard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603208.ch5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488754v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500936v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cloarec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Achour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263230v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gravot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torregrosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.111915" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianxian Zhao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Flynn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110672" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champaney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16155790" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cossart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116593" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemeka S. Ugwuanyi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2022.3161057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemeka Sunday Ugwuanyi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.107873" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3010891" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Qoria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gruson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Colas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106726" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Roman Messina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.2967452" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13051249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bermudez Guzman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gomozov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Barrero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.07.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Berm&#250;dez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mart&#237;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2018.5873" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mekri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2019.1580800" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Amano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2017.2737462" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonzalez Prieto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guzman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Javier Duran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2610941" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R. Arahal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390937v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Fall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Charpentier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Letellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.05.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Meinguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mollet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gyselinck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sandulescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2283107" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a-Herreros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.10.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruyere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783424v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2234157" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804468v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.377-400" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2119454" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Crevits" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.345-384" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.925313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820349v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hautier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Beno&#238;t de Jaegere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hamburger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pennetier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Kharazian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688514" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516492v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope.2019.8905682" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170533v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170511v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352358" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899343v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2017.8273920" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170426v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Belie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Jos&#233; dos Santos Moraes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899377v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195725v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899375v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bermudez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flieller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048968" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876144v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac-Ky Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Aslan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389318" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDES.2012.6484321" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785578v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785651v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119872" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984483" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819006v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472476" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis de Sousa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bouchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729220" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785584v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637784" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075280" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111812v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delarue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Giraud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109564v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumetz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Giraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347781" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2004.1348390" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2004.1354807" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097667v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourgognon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nael Guillemot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andra Muller-Segard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603208.ch5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>