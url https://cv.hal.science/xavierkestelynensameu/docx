--- v1 (2026-04-07)
+++ v2 (2026-05-11)
@@ -208,117 +208,3837 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological Data Analysis for fault classification on transmission lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 248, pp.111915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2025.111915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fault ride-through strategy for grid-forming converters under symmetrical and asymmetrical grid faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianxian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 235, pp.110672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Data-Driven Stable Corrections of Dynamical Systems—Application to the Simulation of the Top-Oil Temperature Evolution of a Power Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (15), pp.5790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16155790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">State Residualisation and Kron Reduction for Model Order Reduction of Energy Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianxian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.6593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13116593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A normal form-based power system out-of-step protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208, pp.107873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2022.107873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solving Magnetodynamic Problems via Normal Form Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nnaemeka S. Ugwuanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (9), 4p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmag.2022.3161057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Novel Event- and Non-Projection-Based Approximation Technique by State Residualization for the Model Order Reduction of Power Systems With a High Renewable Energies Penetration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (4), pp.3221-3229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3010891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power System Nonlinear Modal Analysis Using Computationally Reduced Normal Form Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13051249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Fast Track to Nonlinear Modal Analysis of Power System Using Normal Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Roman Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2020.2967452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current limiting algorithms and transient stability analysis of grid-forming VSCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Qoria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.106726 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Control Strategy of 5-Phase PM Motor under Open-Circuited Phase Based on High Order Sliding Mode and Current References Real-Time Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Mekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (3), pp.261-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15325008.2019.1580800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predictive controller considering electrical constraints: a case example for five-phase induction machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Bermúdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Barrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2018.5873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model predictive optimal control considering current and voltage limitations: Real-time validation using OPAL-RT technologies and five-phase permanent magnet synchronous machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Bermudez Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Gomozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Barrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.148-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2018.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Accurate Third-Order Normal Form Approximation for Power System Nonlinear Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Amano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Roman Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (2), pp.2128-2139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2017.2737462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of predictive controllers to parameter variation in five-phase induction motor drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Bermudez Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Barrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel R. Arahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.23-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Experimental Assessment of Open-Phase Fault-Tolerant Virtual-Vector-Based Direct Torque Control in Five-Phase Induction Motor Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Bermudez Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Gonzalez Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Barrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.2774 - 2784</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open-Phase Fault-Tolerant Direct Torque Control Technique for Five-Phase Induction Motor Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Bermudez Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Gonzalez Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Barrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Javier Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (2), pp.902 - 911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2016.2610941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variable speed Control under Voltage and Current Limits of a 5-phase PMSM drive in Healthy and Open-Circuited Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frederic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140, pp.507-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2016.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault-Tolerant Operation of an Open-End Winding Five-Phase PMSM Drive with Short-Circuit Inverter Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Meinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A change-detection algorithm for short-circuit fault detection in closed-loop AC drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Meinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Method for Fault Detection and Isolation based on the Processing of Multiple Diagnostic Indices: Application to Inverter Faults in AC Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Meinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sandulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2012.2234157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control Strategies for Open-End Winding Drives Operating in the Flux-Weakening Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sandulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Meinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2013.2283107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model-based decoupling control method for dual-drive gantry stages : A case study with experimental validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván García-Herreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gomand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 21 (Issue 3), pp.Pages 298-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2012.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flux-weakening operation of open-end winding drive integrating a cost effective high-power charger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sandulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Meinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Electrical Systems in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude comparative de différents correcteurs pour la commande optimale avec défauts d'une machine pentaphasée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Mekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.377-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.15.377-400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vectorial Approach for Generation of Optimal Current References for Multiphase Permanent-Magnet Synchronous Machines in Real Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.5057-5065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2011.2119454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation causale pour la commande auto adaptée de machines alternatives triphasées en mode dégradé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Crevits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (6), pp.345-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.13.345-384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vectorial Approach Based Control of a Seven-Phase Axial Flux Machine Designed for Fault Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (10), pp.3682-3691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2008.925313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault Tolerant Multiphase Electrical Drives: The Impact of Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (2), pp.159-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-phase System Supplied by SVM VSI: A New Fast Algorithm to Compute Duty Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multi-phase System Supplied by SVM VSI: A New Fast Algorithm to Compute Duty Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (3), pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Torque Estimator for a Switched Reluctance Motor using an Orthogonal Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrical Engineering Research Report Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14, pp.ISSN 1126-5310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Low Rank Tensor Format for High Dimensional Sparse Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -333,3777 +4053,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mortech 2025, 7th International Workshop on Model Order Reduction Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Zaragoza (Universidad de Zaragoza), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546159v1</w:t>
-              </w:r>
-[...3718 lines deleted...]
-                <w:t xml:space="preserve">hal-04313945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4275,51 +4275,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Normal Form Theory to Power Systems: A Proof of Concept of a Novel Structure-Preserving Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,90 +4392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Method for Accelerating the Analysis of Nonlinear Behaviour of Power Grids using Normal Form Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGT Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bucarest, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4509,64 +4509,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori error estimation of the structure-preserving modal model reduction by state residualization of a grid forming converter for use in 100% power electronics transmission systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4607,403 +4607,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified converters models for the analysis and simulation of large transmission systems using 100% power electronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Model reduction of converters for the analysis of 100% power electronics transmission systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 20th European Conference on Power Electronics and Applications (EPE'18 ECCE Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France. pp.1254 - 1259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170533v1</w:t>
+                <w:t xml:space="preserve">hal-03170511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles réduits de convertisseurs pour l'étude de réseaux 100% électronique de puissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Simplified converters models for the analysis and simulation of large transmission systems using 100% power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">2018 20th European Conference on Power Electronics and Applications (EPE'18 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Riga, Latvia. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981884v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction of converters for the analysis of 100% power electronics transmission systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modèles réduits de convertisseurs pour l'étude de réseaux 100% électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Colas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03170511v1</w:t>
+                <w:t xml:space="preserve">hal-02981884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Validation of a Cascaded Model Predictive Control Technique for a Five-Phase Permanent Magnet Synchronous Machine Under Current and Voltage Limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Bermudez Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Gomozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.xx-xx</w:t>
@@ -5032,77 +5032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal form based analytical investigation of nonlinear power system dynamics under excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Chicago, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5136,64 +5136,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaline Neural Networks-based Sensorless Control of Five-Phase PMSM Drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Belie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5238,575 +5238,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Vectorial Formalism – based multiphase series-connected motors control</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Study of DTC and RFOC Methods for the Open-Phase Fault Operation of a 5-Phase Induction Motor Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago José dos Santos Moraes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mario Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Gonzalez Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Barrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Javier Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2015 International Symposium on Electrical and Electronics Engineering (ISEE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Ho Chi Minh Ville, Vietnam</w:t>
+              <w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.002702-002707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370961v1</w:t>
+                <w:t xml:space="preserve">hal-01899375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Phase Fault Operation of 5-Phase Induction Motor Drives using DTC Techniques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on Model Predictive Control of a Five-Phase Permanent Magnet Synchronous Machine under Voltage and Current limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Gomozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.000595-000600</w:t>
+              <w:t xml:space="preserve">ICIT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, SEVILLE, Spain. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899377v1</w:t>
+                <w:t xml:space="preserve">hal-01195725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on Model Predictive Control of a Five-Phase Permanent Magnet Synchronous Machine under Voltage and Current limits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open-Phase Fault Operation of 5-Phase Induction Motor Drives using DTC Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Bermudez Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Gonzalez Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Barrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Javier Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, SEVILLE, Spain. pp.00</w:t>
+              <w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.000595-000600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195725v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of DTC and RFOC Methods for the Open-Phase Fault Operation of a 5-Phase Induction Motor Drive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized Vectorial Formalism – based multiphase series-connected motors control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Bermudez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiago José dos Santos Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.002702-002707</w:t>
+              <w:t xml:space="preserve">The 2015 International Symposium on Electrical and Electronics Engineering (ISEE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Ho Chi Minh Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899375v1</w:t>
+                <w:t xml:space="preserve">hal-01370961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Optimal Currents for Multiphase PMSMs Under Fault Conditions and Saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 40th Annual Conference of the IEEE Industrial Electronics Society (IECON 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dallas, TX, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5834,273 +5834,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Virtual Stator Winding Configurations of Open-End Winding Five-Phase PM Machines for Wide Speed Range without Flux Weakening Operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault-Tolerant Operation of an Open-End Winding Five-Phase PMSM Drive with Inverter Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Meinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.K Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Ngac-Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sandulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference on Power Electronics and Applications (EPE'13 ECCE )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. pp.6</w:t>
+              <w:t xml:space="preserve">IECON 39th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Austria. p1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822027v1</w:t>
+                <w:t xml:space="preserve">hal-00876144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Operation of an Open-End Winding Five-Phase PMSM Drive with Inverter Faults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Different Virtual Stator Winding Configurations of Open-End Winding Five-Phase PM Machines for Wide Speed Range without Flux Weakening Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.K Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Meinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sandulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 39th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Austria. p1-7</w:t>
+              <w:t xml:space="preserve">15th Conference on Power Electronics and Applications (EPE'13 ECCE )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876144v1</w:t>
+                <w:t xml:space="preserve">hal-00822027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Optimal Current References for Flux-weakening of Multi-Phase Synchronous Machines</w:t>
               </w:r>
@@ -6125,64 +6125,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kobylanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sandulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Meinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2012 (38th Annual Conference of the IEEE Industrial Electronics Society)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Canada. pp.3610 - 3615, </w:t>
@@ -6220,103 +6220,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal-based Technique for Fault Detection and Isolation of Inverter Faults in Multi-phase Drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Meinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sandulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngac-Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Power Electronics, Drives and Energy Systems 2012 (PEDES 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Bengaluru, India. pp.1-6, </w:t>
@@ -6348,680 +6348,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux-Weakening Strategies for a Five-Phase PM Synchronous Machine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Fault Detection, Isolation and Control Reconfiguration of Three-Phase PMSM Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Meinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE 2011 - 14th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poland. pp.2091-2096, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785578v1</w:t>
+                <w:t xml:space="preserve">hal-00794388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Implementation of a General Space Vector Approach on a 6-Leg Voltage Source Inverter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Colas</w:t>
+                <w:t xml:space="preserve">Flux-Weakening Strategies for a Five-Phase PM Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Kobylanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2011 - 37th Annual Conference on IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE 2011 - 14th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, United Kingdom. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785651v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection, Isolation and Control Reconfiguration of Three-Phase PMSM Drives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Meinguet</w:t>
+                <w:t xml:space="preserve">FPGA Implementation of a General Space Vector Approach on a 6-Leg Voltage Source Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sandulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine Idkhajine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Symposium on Industrial Electronics (ISIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poland. pp.2091-2096, </w:t>
+              <w:t xml:space="preserve">IECON 2011 - 37th Annual Conference on IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794388v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerant Control of a Seven-phase Drive by Degrees of Freedom Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multiphase Traction/Fast-Battery-Charger Drive for Electric or Plug-in Hybrid Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sandulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT'10, IEEE International Conference on Industrial Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472476⟩</w:t>
+              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, France. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819006v1</w:t>
+                <w:t xml:space="preserve">hal-00785662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiphase Traction/Fast-Battery-Charger Drive for Electric or Plug-in Hybrid Vehicles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault Tolerant Control of a Seven-phase Drive by Degrees of Freedom Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Crevits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, France. pp.7, </w:t>
+              <w:t xml:space="preserve">ICIT'10, IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Chile. pp.1513-1518, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785662v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-adaptive fault tolerant control of a seven-phase drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Crevits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Symposium on Industrial Electronics (ISIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Italy. pp.2135-2140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7055,90 +7055,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande avec prise en compte de défauts d’ouverture de phase d’une machine pentaphasée à aimants associée à un onduleur de tension MLI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Mekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronique de Puissance du Futur (EPF 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Nantes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7157,312 +7157,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of On-line Optimal Current References for Multi-phase Permanent Magnet Machines with Open-circuited Phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching drive control using Energetic Macroscopic Representation - expert level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEMDC'O9, IEEE International Electric Machines &amp; Drives Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Power Electronics and Applications, 2009. EPE '09. 13th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823729v1</w:t>
+                <w:t xml:space="preserve">hal-01111812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching drive control using Energetic Macroscopic Representation - expert level</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of On-line Optimal Current References for Multi-phase Permanent Magnet Machines with Open-circuited Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Crevits</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics and Applications, 2009. EPE '09. 13th European Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEMDC'O9, IEEE International Electric Machines &amp; Drives Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, United States. pp.689-694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2009.5075280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111812v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion-based control of electromechanical systems using causal graphical descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7526,77 +7526,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right Harmonic Spectrum for the back-electromotive force of a n-phase synchronous motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Industrial Application Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Seattle, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7630,77 +7630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of a 5-phase Brushless DC machine to the 7th harmonic of the back-electromotive force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Electronics Specialists Conference, 2004. PESC 04. 2004 IEEE 35th Annual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, AACHEN, Germany. pp.4564 - 4570, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7734,64 +7734,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase system supplied by PWM VSI. A new technic to compute the duty cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8024,51 +8024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial Modeling and Control of Multiphase Machines with Non-salient Poles Supplied by an Inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean‐Paul Louis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of Non‐conventional Synchronous Motors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.161-206, 2012, 9781848213319. </w:t>
@@ -8106,51 +8106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation vectorielle et commande de machines polyphasées à pôles lisses alimentées par onduleur de tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8477,51 +8477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500936v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cloarec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Achour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263230v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gravot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torregrosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.111915" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianxian Zhao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Flynn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110672" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champaney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16155790" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cossart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116593" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemeka S. Ugwuanyi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2022.3161057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemeka Sunday Ugwuanyi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.107873" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3010891" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Qoria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gruson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Colas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106726" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Roman Messina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.2967452" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13051249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bermudez Guzman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gomozov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Barrero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.07.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Berm&#250;dez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mart&#237;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2018.5873" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mekri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2019.1580800" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Amano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2017.2737462" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonzalez Prieto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guzman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Javier Duran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2610941" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R. Arahal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390937v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Fall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Charpentier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Letellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.05.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Meinguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mollet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gyselinck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sandulescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2283107" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a-Herreros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.10.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruyere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783424v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2234157" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804468v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.377-400" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2119454" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Crevits" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.345-384" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.925313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820349v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hautier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Beno&#238;t de Jaegere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hamburger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pennetier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Kharazian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688514" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516492v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope.2019.8905682" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170533v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170511v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352358" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899343v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2017.8273920" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170426v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Belie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Jos&#233; dos Santos Moraes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899377v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195725v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899375v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bermudez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flieller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048968" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876144v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac-Ky Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Aslan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389318" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDES.2012.6484321" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785578v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785651v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119872" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984483" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819006v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472476" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis de Sousa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bouchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729220" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785584v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637784" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075280" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111812v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delarue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Giraud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109564v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumetz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Giraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347781" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2004.1348390" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2004.1354807" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097667v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourgognon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nael Guillemot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andra Muller-Segard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603208.ch5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500936v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cloarec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gravot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torregrosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.111915" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianxian Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Flynn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110672" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champaney" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16155790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cossart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116593" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemeka Sunday Ugwuanyi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.107873" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemeka S. Ugwuanyi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2022.3161057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3010891" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13051249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Roman Messina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.2967452" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Qoria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gruson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Colas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106726" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mekri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2019.1580800" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Berm&#250;dez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mart&#237;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Barrero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2018.5873" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bermudez Guzman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gomozov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.07.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Amano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2017.2737462" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899200v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R. Arahal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonzalez Prieto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guzman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Javier Duran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2610941" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Fall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Charpentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Letellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.05.024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Meinguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gyselinck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sandulescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2234157" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2283107" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a-Herreros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.10.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruyere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.377-400" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2119454" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817721v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Crevits" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.345-384" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.925313" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008057" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820349v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Achour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Beno&#238;t de Jaegere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hamburger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pennetier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Kharazian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688514" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516492v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope.2019.8905682" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352358" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899343v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2017.8273920" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170426v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Belie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bermudez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899377v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Jos&#233; dos Santos Moraes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flieller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048968" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876144v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac-Ky Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822027v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Aslan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389318" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDES.2012.6484321" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794388v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984483" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119872" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785662v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis de Sousa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bouchez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729220" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819006v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472476" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785584v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637784" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delarue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Giraud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823729v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075280" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109564v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumetz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Giraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347781" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2004.1348390" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2004.1354807" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097667v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourgognon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nael Guillemot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andra Muller-Segard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603208.ch5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>