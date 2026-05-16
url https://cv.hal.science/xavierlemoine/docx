--- v0 (2026-03-05)
+++ v1 (2026-05-16)
@@ -781,174 +781,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Sexual Indiscretions, Artistic reflections: Beyond Binaries (Wooster Group’s Vieux Carré).”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, In Umbra Voluptatis : Shades, Shadows, and their Felicities / Film Adaptations, New Interactions, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Censorship or the Limits of Representation in Terrence McNally’s Gay Theatre at the End of the 20th Century.”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Censorship and the Creative Process, XI (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.5533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lisa.5533⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01370170v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01370156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« S’aventurer aux bords de la folie »</w:t>
               </w:r>
@@ -1204,312 +1204,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De bruits et de fureurs : excès queer du théâtre d’Abdoh</w:t>
+                <w:t xml:space="preserve">“De bruits et de fureurs : excès queer du théâtre d’Abdho.”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Charles V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, L'objet identité: épistémologie et transversalité, 40, pp.249-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gómez-Peña : multiplication des frontières, mosaïque des identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coup de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Etrange, étranger, 21, pp.111-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De bruits et de fureurs : excès queer du théâtre d’Abdoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Charles V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, L'objet Identité: épistémologie et transversalité, 40 (40), pp.249-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/cchav.2006.1472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistémologie communautaire : faits et reflets d’une communauté en devenir queer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Le sens de la communauté, Le sens de la communauté (30), pp.185-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549624v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01370206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Explorer l’innommable, l'irreprésentable »</w:t>
               </w:r>
@@ -1849,165 +1849,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Impossible Performance of History, Race and Sexualities: Reboots of Slavery in 'An Octoroon' by Jacob-Jenkins and 'Slave Play' by Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Game Over! US Drama and Theater and the End(s) of an American Idea(l)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noelia Hernando-Real, Jun 2022, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“The Impossible Performance of History, Race and Sexualities: Reboots of Slavery in 'An Octoroon' by Jacobs-Jenkins and 'Slave Play' by Jeremy O’Harris”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Game Over! US Theater and Drama at the End(s) of an American Idea(l)" 6th International Conference on American Drama and Theater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Noelia Hernando-Real; Ramón Espejo; Alfonso Ceballos; Josefa Fernández; John S. Bak, Jun 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314134v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03996372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stonewall en scène: représentation impossible des origines?</w:t>
               </w:r>
@@ -3647,51 +3647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jouve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995269v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492627v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.20106" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548647v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370149v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchav.2006.1472" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Dikoum&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vatain-Corfdir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hillairet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Street" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287890v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rocchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/products/title.aspx?pid=656053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548644v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137313805_14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548652v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jouve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995269v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492627v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.20106" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548647v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370149v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370156v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5533" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchav.2006.1472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Dikoum&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vatain-Corfdir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hillairet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Street" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287890v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rocchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/products/title.aspx?pid=656053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548644v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137313805_14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548652v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>