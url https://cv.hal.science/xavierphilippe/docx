--- v0 (2026-03-31)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier PHILIPPE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures adoptées pour lutter contre l’épidémie de Covid-19 en France et leurs conséquences en termes de protection des droits et libertés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Vedaschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governmental policies to fight pandemics : Defining the boundaries of legitimate limitations on fundamental freedoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill (Ius Comparatum), pp.204-224, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission Vérité et Réconciliation (entrée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger-Levrault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in « Dictionnaire encyclopédique de la justice pénale internationale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crimes internationaux confrontés aux processus de justice transitionnelle – développements dans l’actualité récente (Tunisie Colombie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biblis CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes des 2èmes journées de la Justice pénale internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in the Separation of Powers in ‘Northern’ Constitutions: The French Constitutional Perspective on the Separation of Powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juta Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’association internationale de droit constitutionnel International Johannesburg 28-29th may 2015 - The “New” Separation of Powers: Can the Doctrine Evolve to Meet the Century 21st Context? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales et justice constitutionnelle en Afrique du sud, XXXIIème table ronde internationale de justice constitutionnelle comparée – Rapport sud-africain, 9 & 10 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica; PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire international de justice constitutionnelle AIJC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-114, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Transitional Justice with Human Rights: the role of the past in designing the Bill of Rights in New Constitutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wydawnictwo Sejmowe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Human Rights in Contemporary World Essays in Honour of Professor Leszek Garlicki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.194-208, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réponses juridiques aux attentats terroristes du 13 novembre 2015 à Paris : de la déclaration de l’État d’urgence à la révision constitutionnelle abandonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica; PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Constitution et lutte antiterroriste en Europe (en collaboration avec O. Le Bot), Annuaire international de justice constitutionnelle AIJC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 43-57, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized or Decentralized State Structures? Tendencies in the Arab Transition States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutionalism, Human Rights, and Islam after the Arab Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2016, 9780190627645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des organisations non gouvernementales dans les processus constituants postconflictuels : expertise ou plaidoyer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe, Xavier; Danelciuc-Colodrovschi, Natasa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles - Quelles solutions pour une meilleure gestion de fins de conflit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Institut Universitaire Varenne, pp.151-164, 2014, Collection Transition &amp; Justice, 9782370320223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et contours des transitions constitutionnelles... Essai de typologie des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe, Xavier; Danelciuc-Colodrovschi, Natasa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles - Quelles solutions pour une meilleure gestion de fins de conflit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Institut Universitaire Varenne, pp.15-23, 2014, Collection Transition &amp; Justice, 9782370320223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge constitutionnel et la proportionnalité en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire international de justice constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica-PUAM, pp.87-114, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Contrôle de constitutionnalité par voie préjudicielle – la saisine par les citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Contrôle de constitutionnalité par voie préjudicielle – la saisine par les citoyens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp.262, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grandes délibérations du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes délibérations du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.473, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille dans la Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber amicorum Françoise Ringel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp.211-241, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur les relations entre « justice transitionnelle » et Constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études en l'honneur de Louis Favoreu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.373-385, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur le principe de proportionnalité en droit humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges offerts au Professeur Francis Delpérée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant – LGDJ, pp.1183-1196, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lomé Convention and Trade between Europe and South and Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Democracy, Human Rights and Economic Development in South and Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lex Patria - Johannesburg, pp.347-355, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit constitutionnel et droit administratif. Entre unité et spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dupré de Boulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Idoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare et Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-781-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annuaire de justice transitionnelle 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guematcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Transition &amp; Justice, 978-2-37032-349-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annuaire de Justice transitionnelle 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guematcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.612, 2021, Transition &amp; Justice, 978-2-37032-314-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annuaire de justice transitionnelle 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guematcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 442 p., 2020, Transition &amp; Justice, 978-2-37032-349-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et transitions : quels défis après les révolutions arabes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">158 p., 2015, 9782370320452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et transitions: quels défis après les révolutions arabes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2015, Collection Transition &amp; Justice, 978-2-37032-045-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles : quelles solutions pour une meilleure gestion des fins de conflit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire Varenne. 234 p., 2014, 978-2-37032-022-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles - Quelles solutions pour une meilleure gestion de fins de conflit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire Varenne, 2, pp.234, 2014, Collection Transition &amp; Justice, 9782370320223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes délibérations du Conseil constitutionnel : 1958-1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cassard-Valembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gahdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hourquebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, XVIII-598 p, 2014, 978-2-247-12979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes délibérations du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Machelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Mélin-Soucramanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles - Quelles solutions pour une meilleure gestion de fins de conflit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire Varenne, 2, pp.234, 2014, Collection Transition &amp; Justice, 9782370320223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice face aux réparations des préjudices de l'histoire. Approche nationale et comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196, 2013, Collection Transition &amp; Justice, 9782370320018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité de la justice pénale internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viriot-Barrial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM, pp.150, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Constitution et Finances Publiques », Le rôle du constitutionnalisme dans la construction des nouveaux États de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.622, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orchestration organisationnelle des attentes de reconnaissance sociale. Le cas d’un programme d’Université d’Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (131), pp.165-131. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.131.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la décision n°2015-512 QPC du 8 janvier 2016 [M. Vincent R. – Délit de contestation de l’existence de certains crimes contre l’humanité]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la décision du Conseil constitutionnel, n°2015-492 QPC du 16 octobre 2015, [Association Communauté rwandaise de France]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuteur, manager, un enrichissement bidirectionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gestion des Connaissances, Société et Organisation, 1 (67), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.067.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating complexity : a case study on the strategic impact of knotting action nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Perezts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Academy of Management Annual Meeting Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (1), pp.17008-17008 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amnistie devant le juge constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicus curiae dans l'affaire de la pénalisation de la négation du génocide arménien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 03, pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations relatives à la loi visant à réprimer la contestation des génocides reconnus par la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Mélin-Soucramanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Levade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 03, pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délibérations du Conseil constitutionnel - Année 1984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vidal-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délibérations du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vidal Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délibérations du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vidal Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question prioritaire de constitutionnalité : à l'aube d'une nouvelle ère pour le contentieux constitutionnel français...Réflexions après l'adoption de la loi organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.273-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique France de jurisprudence constitutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerviche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XXV, pp.697−758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité exercé par les juridictions étrangères : l'exemple du contentieux constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° spécial, pp.6-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des lois constitutionnelles en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitional Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon on Peacebuilding Situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chapter 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie constitutionnelle sud-africaine : un modèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité du chef de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société de législation comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapprochements et divergences persistantes des systèmes juridiques de civil law et de common law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Scoffoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXIV, pp.40-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 ans de délibérations 1958-1983 – Ouverture des archives du Conseil constitutionnel – 4ème période 1980-1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°hors série, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions d'amélioration de la protection des droits fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° hors-série, pp.209-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctions for Violations of International Humanitarian Law : the Problem of the Division of Competences between National Authorities and between National and International Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du CICR </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (870), pp.359-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Principles of Universal Jurisdiction and Complementarity : How Do the Two Principles Intermesh ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du CICR </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (862), pp.375-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nations Unies et la Justice Transitionnelle : Bilan et Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur des Nations Unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 20 &amp; 21, pp.169-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dispute Resolution Mechanism of the World Trade Organisation Five Years after its Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Democracy and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (1), pp.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place and Recognition of socio-economic rights in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Democracy and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (2), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes de campagne et propagande électorale (utilisation abusive par un candidat des émissions d'une radio privée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 09, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02203794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre cinématographique dont la diffusion ne doit être interrompue par des coupures publicitaires que dans certaines conditions peut être une oeuvre inédite en salle de cinéma en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 34, pp.485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02203699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atteinte portée par une expropriation à une seule propriété privée peut- elle justifier l'annulation de la déclaration d'utilité publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 18, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 ans d'élections démocratiques à l'Est: quels acquis, quels défis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Est Europa : Revue d'études politiques et constitutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invocabilité des principes constitutionnels par les citoyens dans les pays de l'Est de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Est Europa : Revue d'études politiques et constitutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juge constitutionnel et interprétation des normes en Afrique du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème table ronde internationale de justice constitutionnelle comparée – Rapport sud-africain, 8 &amp; 9 septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger ou ne pas juger ? Telle est la question ! - Le traitement des crimes contre l'humanité dans le cadre des processus de justice transitionnelle&amp;quot; - Comment juger les crimes contre l’humanité ? La voie exploratoire de la justice transitionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Juger les crimes contre l’humanité : les leçons de l’histoire 30 ans après le procès Barbie, Actes du colloque de Grenoble des 23 et 24 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions entre transition et Constitution dans le secteur de la sécurité : une approche comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> in « La sécurité nationale en transition » actes du colloque de Tunis des 19-20 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques : les exigences de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité de la démocratie Théorie et comparatisme : les pays de la Mélanésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence et Jean-Yves Faberon, Dec 2015, Nouméa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary and traditional career attitudes - do they matter for making career choice? The case of the French students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Zannad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pralong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehuda Baruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Koyuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sénat et le Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sénat de la Ve République – Les Cinquante ans d'une Assemblée Bicentenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une reconnaissance accrue de la place de la victime dans le procès pénal international ? De Nuremberg au Statut de Rome...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actualité de la justice pénale internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions alternatives et complémentaires à la justice pénale internationale : la justice transitionnelle exercée à travers les commissions vérité et réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actualité de la justice pénale internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.131-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparations et responsabilités dans les périodes post-conflictuelles : le cas de l'apartheid en Afrique du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réparation du préjudice né de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réponses juridiques aux attentats terroristes du 13 novembre 2015 à Paris : Etat d'urgence et déchéance de nationalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES REPONSES JURIDIQUES AUX ATTENTATS TERRORISTES DU 13 NOVEMBRE 2015 A PARIS : DE LA DECLARATION DE L’ETAT D’URGENCE A LA REVISION CONSTITUTIONNELLE ABANDONNEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six siècles de droit à Aix 1409-2009, Mémorial de la faculté de droit et de science politique d'Aix-Marseille à l'occasion du sixième centenaire de sa fondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du Conseil constitutionnel dans la Constitution de 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier PHILIPPE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures adoptées pour lutter contre l’épidémie de Covid-19 en France et leurs conséquences en termes de protection des droits et libertés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Vedaschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governmental policies to fight pandemics : Defining the boundaries of legitimate limitations on fundamental freedoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill (Ius Comparatum), pp.204-224, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réponses juridiques aux attentats terroristes du 13 novembre 2015 à Paris : de la déclaration de l’État d’urgence à la révision constitutionnelle abandonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica; PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Constitution et lutte antiterroriste en Europe (en collaboration avec O. Le Bot), Annuaire international de justice constitutionnelle AIJC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 43-57, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales et justice constitutionnelle en Afrique du sud, XXXIIème table ronde internationale de justice constitutionnelle comparée – Rapport sud-africain, 9 & 10 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica; PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire international de justice constitutionnelle AIJC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-114, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Transitional Justice with Human Rights: the role of the past in designing the Bill of Rights in New Constitutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wydawnictwo Sejmowe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Human Rights in Contemporary World Essays in Honour of Professor Leszek Garlicki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.194-208, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission Vérité et Réconciliation (entrée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger-Levrault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in « Dictionnaire encyclopédique de la justice pénale internationale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crimes internationaux confrontés aux processus de justice transitionnelle – développements dans l’actualité récente (Tunisie Colombie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biblis CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes des 2èmes journées de la Justice pénale internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in the Separation of Powers in ‘Northern’ Constitutions: The French Constitutional Perspective on the Separation of Powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juta Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’association internationale de droit constitutionnel International Johannesburg 28-29th may 2015 - The “New” Separation of Powers: Can the Doctrine Evolve to Meet the Century 21st Context? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized or Decentralized State Structures? Tendencies in the Arab Transition States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutionalism, Human Rights, and Islam after the Arab Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2016, 9780190627645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des organisations non gouvernementales dans les processus constituants postconflictuels : expertise ou plaidoyer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe, Xavier; Danelciuc-Colodrovschi, Natasa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles - Quelles solutions pour une meilleure gestion de fins de conflit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Institut Universitaire Varenne, pp.151-164, 2014, Collection Transition &amp; Justice, 9782370320223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et contours des transitions constitutionnelles... Essai de typologie des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe, Xavier; Danelciuc-Colodrovschi, Natasa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles - Quelles solutions pour une meilleure gestion de fins de conflit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Institut Universitaire Varenne, pp.15-23, 2014, Collection Transition &amp; Justice, 9782370320223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge constitutionnel et la proportionnalité en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire international de justice constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica-PUAM, pp.87-114, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Contrôle de constitutionnalité par voie préjudicielle – la saisine par les citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Contrôle de constitutionnalité par voie préjudicielle – la saisine par les citoyens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp.262, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grandes délibérations du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes délibérations du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.473, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur les relations entre « justice transitionnelle » et Constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études en l'honneur de Louis Favoreu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.373-385, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur le principe de proportionnalité en droit humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges offerts au Professeur Francis Delpérée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant – LGDJ, pp.1183-1196, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille dans la Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber amicorum Françoise Ringel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp.211-241, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lomé Convention and Trade between Europe and South and Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Democracy, Human Rights and Economic Development in South and Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lex Patria - Johannesburg, pp.347-355, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit constitutionnel et droit administratif. Entre unité et spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dupré de Boulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Idoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare et Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-781-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annuaire de justice transitionnelle 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guematcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Transition &amp; Justice, 978-2-37032-349-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annuaire de Justice transitionnelle 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guematcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.612, 2021, Transition &amp; Justice, 978-2-37032-314-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annuaire de justice transitionnelle 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guematcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 442 p., 2020, Transition &amp; Justice, 978-2-37032-349-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et transitions : quels défis après les révolutions arabes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">158 p., 2015, 9782370320452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et transitions: quels défis après les révolutions arabes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2015, Collection Transition &amp; Justice, 978-2-37032-045-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles : quelles solutions pour une meilleure gestion des fins de conflit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire Varenne. 234 p., 2014, 978-2-37032-022-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles - Quelles solutions pour une meilleure gestion de fins de conflit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire Varenne, 2, pp.234, 2014, Collection Transition &amp; Justice, 9782370320223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes délibérations du Conseil constitutionnel : 1958-1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cassard-Valembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gahdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hourquebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, XVIII-598 p, 2014, 978-2-247-12979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes délibérations du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Machelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Mélin-Soucramanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles - Quelles solutions pour une meilleure gestion de fins de conflit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire Varenne, 2, pp.234, 2014, Collection Transition &amp; Justice, 9782370320223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice face aux réparations des préjudices de l'histoire. Approche nationale et comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196, 2013, Collection Transition &amp; Justice, 9782370320018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité de la justice pénale internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viriot-Barrial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM, pp.150, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Constitution et Finances Publiques », Le rôle du constitutionnalisme dans la construction des nouveaux États de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.622, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orchestration organisationnelle des attentes de reconnaissance sociale. Le cas d’un programme d’Université d’Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (131), pp.165-131. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.131.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la décision n°2015-512 QPC du 8 janvier 2016 [M. Vincent R. – Délit de contestation de l’existence de certains crimes contre l’humanité]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la décision du Conseil constitutionnel, n°2015-492 QPC du 16 octobre 2015, [Association Communauté rwandaise de France]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuteur, manager, un enrichissement bidirectionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gestion des Connaissances, Société et Organisation, 1 (67), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.067.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating complexity : a case study on the strategic impact of knotting action nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Perezts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Academy of Management Annual Meeting Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (1), pp.17008-17008 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amnistie devant le juge constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations relatives à la loi visant à réprimer la contestation des génocides reconnus par la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Mélin-Soucramanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Levade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 03, pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicus curiae dans l'affaire de la pénalisation de la négation du génocide arménien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 03, pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délibérations du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vidal Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délibérations du Conseil constitutionnel - Année 1984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vidal-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délibérations du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vidal Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique France de jurisprudence constitutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerviche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XXV, pp.697−758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question prioritaire de constitutionnalité : à l'aube d'une nouvelle ère pour le contentieux constitutionnel français...Réflexions après l'adoption de la loi organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.273-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitional Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon on Peacebuilding Situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chapter 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie constitutionnelle sud-africaine : un modèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité exercé par les juridictions étrangères : l'exemple du contentieux constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° spécial, pp.6-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des lois constitutionnelles en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapprochements et divergences persistantes des systèmes juridiques de civil law et de common law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Scoffoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXIV, pp.40-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité du chef de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société de législation comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 ans de délibérations 1958-1983 – Ouverture des archives du Conseil constitutionnel – 4ème période 1980-1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°hors série, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctions for Violations of International Humanitarian Law : the Problem of the Division of Competences between National Authorities and between National and International Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du CICR </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (870), pp.359-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions d'amélioration de la protection des droits fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° hors-série, pp.209-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Principles of Universal Jurisdiction and Complementarity : How Do the Two Principles Intermesh ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du CICR </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (862), pp.375-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nations Unies et la Justice Transitionnelle : Bilan et Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur des Nations Unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 20 &amp; 21, pp.169-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dispute Resolution Mechanism of the World Trade Organisation Five Years after its Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Democracy and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (1), pp.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place and Recognition of socio-economic rights in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Democracy and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (2), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes de campagne et propagande électorale (utilisation abusive par un candidat des émissions d'une radio privée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 09, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02203794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre cinématographique dont la diffusion ne doit être interrompue par des coupures publicitaires que dans certaines conditions peut être une oeuvre inédite en salle de cinéma en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 34, pp.485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02203699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atteinte portée par une expropriation à une seule propriété privée peut- elle justifier l'annulation de la déclaration d'utilité publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 18, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 ans d'élections démocratiques à l'Est: quels acquis, quels défis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Est Europa : Revue d'études politiques et constitutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invocabilité des principes constitutionnels par les citoyens dans les pays de l'Est de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Est Europa : Revue d'études politiques et constitutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger ou ne pas juger ? Telle est la question ! - Le traitement des crimes contre l'humanité dans le cadre des processus de justice transitionnelle&amp;quot; - Comment juger les crimes contre l’humanité ? La voie exploratoire de la justice transitionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Juger les crimes contre l’humanité : les leçons de l’histoire 30 ans après le procès Barbie, Actes du colloque de Grenoble des 23 et 24 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juge constitutionnel et interprétation des normes en Afrique du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème table ronde internationale de justice constitutionnelle comparée – Rapport sud-africain, 8 &amp; 9 septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions entre transition et Constitution dans le secteur de la sécurité : une approche comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> in « La sécurité nationale en transition » actes du colloque de Tunis des 19-20 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques : les exigences de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité de la démocratie Théorie et comparatisme : les pays de la Mélanésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence et Jean-Yves Faberon, Dec 2015, Nouméa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary and traditional career attitudes - do they matter for making career choice? The case of the French students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Zannad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pralong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehuda Baruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Koyuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sénat et le Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sénat de la Ve République – Les Cinquante ans d'une Assemblée Bicentenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une reconnaissance accrue de la place de la victime dans le procès pénal international ? De Nuremberg au Statut de Rome...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actualité de la justice pénale internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions alternatives et complémentaires à la justice pénale internationale : la justice transitionnelle exercée à travers les commissions vérité et réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actualité de la justice pénale internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.131-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparations et responsabilités dans les périodes post-conflictuelles : le cas de l'apartheid en Afrique du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réparation du préjudice né de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES REPONSES JURIDIQUES AUX ATTENTATS TERRORISTES DU 13 NOVEMBRE 2015 A PARIS : DE LA DECLARATION DE L’ETAT D’URGENCE A LA REVISION CONSTITUTIONNELLE ABANDONNEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réponses juridiques aux attentats terroristes du 13 novembre 2015 à Paris : Etat d'urgence et déchéance de nationalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six siècles de droit à Aix 1409-2009, Mémorial de la faculté de droit et de science politique d'Aix-Marseille à l'occasion du sixième centenaire de sa fondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du Conseil constitutionnel dans la Constitution de 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322940v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832860v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832865v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Idoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ubaud-Bergeron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/droit-constitutionnel-et-droit-administratif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Eudes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guematcha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Massias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/annuaire-de-justice-transitionnelle-2021-9782370323491.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/annuaire-de-justice-transitionnelle-2020-9782370323149.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/annuaire-de-justice-transitionnelle-2019-9782370322586.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationvarenne.com/diffusion-de-la-connaissance/nos-ouvrages/religions-et-transitions-quels-defis-apres-les-printemps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03709160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassard-Valembois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hourquebie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Machelon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand M&#233;lin-Soucramanien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationvarenne.com/diffusion-de-la-connaissance/nos-ouvrages/la-justice-face-aux-reparations-des-prejudices-de" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viriot-Barrial" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.131.0165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kelly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Perezts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Steyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Pourhiet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal-Naquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Besson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerviche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamouroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539933v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Scoffoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543666v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203794v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartrand Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982940v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832846v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479166v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zannad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Baruch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Koyuncu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540945v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322940v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832828v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832865v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Idoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ubaud-Bergeron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/droit-constitutionnel-et-droit-administratif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Eudes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guematcha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Massias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/annuaire-de-justice-transitionnelle-2021-9782370323491.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/annuaire-de-justice-transitionnelle-2020-9782370323149.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/annuaire-de-justice-transitionnelle-2019-9782370322586.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationvarenne.com/diffusion-de-la-connaissance/nos-ouvrages/religions-et-transitions-quels-defis-apres-les-printemps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03709160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassard-Valembois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hourquebie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Machelon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand M&#233;lin-Soucramanien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationvarenne.com/diffusion-de-la-connaissance/nos-ouvrages/la-justice-face-aux-reparations-des-prejudices-de" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viriot-Barrial" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.131.0165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kelly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Perezts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Steyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Pourhiet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal-Naquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Besson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerviche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamouroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Scoffoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203794v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartrand Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982940v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832849v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479166v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zannad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Baruch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Koyuncu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479305v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477028v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540945v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>