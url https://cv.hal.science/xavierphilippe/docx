--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier PHILIPPE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures adoptées pour lutter contre l’épidémie de Covid-19 en France et leurs conséquences en termes de protection des droits et libertés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Vedaschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governmental policies to fight pandemics : Defining the boundaries of legitimate limitations on fundamental freedoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill (Ius Comparatum), pp.204-224, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réponses juridiques aux attentats terroristes du 13 novembre 2015 à Paris : de la déclaration de l’État d’urgence à la révision constitutionnelle abandonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica; PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Constitution et lutte antiterroriste en Europe (en collaboration avec O. Le Bot), Annuaire international de justice constitutionnelle AIJC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 43-57, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales et justice constitutionnelle en Afrique du sud, XXXIIème table ronde internationale de justice constitutionnelle comparée – Rapport sud-africain, 9 & 10 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica; PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire international de justice constitutionnelle AIJC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-114, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Transitional Justice with Human Rights: the role of the past in designing the Bill of Rights in New Constitutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wydawnictwo Sejmowe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Human Rights in Contemporary World Essays in Honour of Professor Leszek Garlicki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.194-208, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission Vérité et Réconciliation (entrée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger-Levrault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in « Dictionnaire encyclopédique de la justice pénale internationale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crimes internationaux confrontés aux processus de justice transitionnelle – développements dans l’actualité récente (Tunisie Colombie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biblis CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes des 2èmes journées de la Justice pénale internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in the Separation of Powers in ‘Northern’ Constitutions: The French Constitutional Perspective on the Separation of Powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juta Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’association internationale de droit constitutionnel International Johannesburg 28-29th may 2015 - The “New” Separation of Powers: Can the Doctrine Evolve to Meet the Century 21st Context? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized or Decentralized State Structures? Tendencies in the Arab Transition States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutionalism, Human Rights, and Islam after the Arab Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2016, 9780190627645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des organisations non gouvernementales dans les processus constituants postconflictuels : expertise ou plaidoyer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe, Xavier; Danelciuc-Colodrovschi, Natasa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles - Quelles solutions pour une meilleure gestion de fins de conflit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Institut Universitaire Varenne, pp.151-164, 2014, Collection Transition &amp; Justice, 9782370320223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et contours des transitions constitutionnelles... Essai de typologie des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe, Xavier; Danelciuc-Colodrovschi, Natasa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles - Quelles solutions pour une meilleure gestion de fins de conflit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Institut Universitaire Varenne, pp.15-23, 2014, Collection Transition &amp; Justice, 9782370320223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge constitutionnel et la proportionnalité en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire international de justice constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica-PUAM, pp.87-114, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Contrôle de constitutionnalité par voie préjudicielle – la saisine par les citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Contrôle de constitutionnalité par voie préjudicielle – la saisine par les citoyens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp.262, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grandes délibérations du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes délibérations du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.473, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur les relations entre « justice transitionnelle » et Constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études en l'honneur de Louis Favoreu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.373-385, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur le principe de proportionnalité en droit humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges offerts au Professeur Francis Delpérée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant – LGDJ, pp.1183-1196, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille dans la Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber amicorum Françoise Ringel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp.211-241, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lomé Convention and Trade between Europe and South and Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Democracy, Human Rights and Economic Development in South and Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lex Patria - Johannesburg, pp.347-355, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit constitutionnel et droit administratif. Entre unité et spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dupré de Boulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Idoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare et Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-781-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annuaire de justice transitionnelle 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guematcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Transition &amp; Justice, 978-2-37032-349-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annuaire de Justice transitionnelle 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guematcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.612, 2021, Transition &amp; Justice, 978-2-37032-314-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annuaire de justice transitionnelle 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guematcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 442 p., 2020, Transition &amp; Justice, 978-2-37032-349-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et transitions : quels défis après les révolutions arabes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">158 p., 2015, 9782370320452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et transitions: quels défis après les révolutions arabes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2015, Collection Transition &amp; Justice, 978-2-37032-045-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles : quelles solutions pour une meilleure gestion des fins de conflit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire Varenne. 234 p., 2014, 978-2-37032-022-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles - Quelles solutions pour une meilleure gestion de fins de conflit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire Varenne, 2, pp.234, 2014, Collection Transition &amp; Justice, 9782370320223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes délibérations du Conseil constitutionnel : 1958-1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cassard-Valembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gahdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hourquebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, XVIII-598 p, 2014, 978-2-247-12979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes délibérations du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Machelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Mélin-Soucramanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles - Quelles solutions pour une meilleure gestion de fins de conflit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire Varenne, 2, pp.234, 2014, Collection Transition &amp; Justice, 9782370320223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice face aux réparations des préjudices de l'histoire. Approche nationale et comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196, 2013, Collection Transition &amp; Justice, 9782370320018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité de la justice pénale internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viriot-Barrial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM, pp.150, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Constitution et Finances Publiques », Le rôle du constitutionnalisme dans la construction des nouveaux États de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.622, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orchestration organisationnelle des attentes de reconnaissance sociale. Le cas d’un programme d’Université d’Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (131), pp.165-131. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.131.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la décision n°2015-512 QPC du 8 janvier 2016 [M. Vincent R. – Délit de contestation de l’existence de certains crimes contre l’humanité]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la décision du Conseil constitutionnel, n°2015-492 QPC du 16 octobre 2015, [Association Communauté rwandaise de France]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuteur, manager, un enrichissement bidirectionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gestion des Connaissances, Société et Organisation, 1 (67), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.067.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating complexity : a case study on the strategic impact of knotting action nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Perezts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Academy of Management Annual Meeting Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (1), pp.17008-17008 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amnistie devant le juge constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations relatives à la loi visant à réprimer la contestation des génocides reconnus par la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Mélin-Soucramanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Levade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 03, pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicus curiae dans l'affaire de la pénalisation de la négation du génocide arménien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 03, pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délibérations du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vidal Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délibérations du Conseil constitutionnel - Année 1984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vidal-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délibérations du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vidal Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique France de jurisprudence constitutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerviche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XXV, pp.697−758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question prioritaire de constitutionnalité : à l'aube d'une nouvelle ère pour le contentieux constitutionnel français...Réflexions après l'adoption de la loi organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.273-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitional Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon on Peacebuilding Situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chapter 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie constitutionnelle sud-africaine : un modèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité exercé par les juridictions étrangères : l'exemple du contentieux constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° spécial, pp.6-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des lois constitutionnelles en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapprochements et divergences persistantes des systèmes juridiques de civil law et de common law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Scoffoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXIV, pp.40-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité du chef de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société de législation comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 ans de délibérations 1958-1983 – Ouverture des archives du Conseil constitutionnel – 4ème période 1980-1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°hors série, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctions for Violations of International Humanitarian Law : the Problem of the Division of Competences between National Authorities and between National and International Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du CICR </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (870), pp.359-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions d'amélioration de la protection des droits fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° hors-série, pp.209-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Principles of Universal Jurisdiction and Complementarity : How Do the Two Principles Intermesh ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du CICR </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (862), pp.375-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nations Unies et la Justice Transitionnelle : Bilan et Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur des Nations Unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 20 &amp; 21, pp.169-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dispute Resolution Mechanism of the World Trade Organisation Five Years after its Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Democracy and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (1), pp.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place and Recognition of socio-economic rights in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Democracy and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (2), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes de campagne et propagande électorale (utilisation abusive par un candidat des émissions d'une radio privée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 09, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02203794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre cinématographique dont la diffusion ne doit être interrompue par des coupures publicitaires que dans certaines conditions peut être une oeuvre inédite en salle de cinéma en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 34, pp.485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02203699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atteinte portée par une expropriation à une seule propriété privée peut- elle justifier l'annulation de la déclaration d'utilité publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 18, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 ans d'élections démocratiques à l'Est: quels acquis, quels défis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Est Europa : Revue d'études politiques et constitutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invocabilité des principes constitutionnels par les citoyens dans les pays de l'Est de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Est Europa : Revue d'études politiques et constitutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger ou ne pas juger ? Telle est la question ! - Le traitement des crimes contre l'humanité dans le cadre des processus de justice transitionnelle&amp;quot; - Comment juger les crimes contre l’humanité ? La voie exploratoire de la justice transitionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Juger les crimes contre l’humanité : les leçons de l’histoire 30 ans après le procès Barbie, Actes du colloque de Grenoble des 23 et 24 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juge constitutionnel et interprétation des normes en Afrique du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème table ronde internationale de justice constitutionnelle comparée – Rapport sud-africain, 8 &amp; 9 septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions entre transition et Constitution dans le secteur de la sécurité : une approche comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> in « La sécurité nationale en transition » actes du colloque de Tunis des 19-20 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques : les exigences de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité de la démocratie Théorie et comparatisme : les pays de la Mélanésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence et Jean-Yves Faberon, Dec 2015, Nouméa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary and traditional career attitudes - do they matter for making career choice? The case of the French students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Zannad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pralong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehuda Baruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Koyuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sénat et le Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sénat de la Ve République – Les Cinquante ans d'une Assemblée Bicentenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une reconnaissance accrue de la place de la victime dans le procès pénal international ? De Nuremberg au Statut de Rome...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actualité de la justice pénale internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions alternatives et complémentaires à la justice pénale internationale : la justice transitionnelle exercée à travers les commissions vérité et réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actualité de la justice pénale internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.131-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparations et responsabilités dans les périodes post-conflictuelles : le cas de l'apartheid en Afrique du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réparation du préjudice né de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES REPONSES JURIDIQUES AUX ATTENTATS TERRORISTES DU 13 NOVEMBRE 2015 A PARIS : DE LA DECLARATION DE L’ETAT D’URGENCE A LA REVISION CONSTITUTIONNELLE ABANDONNEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réponses juridiques aux attentats terroristes du 13 novembre 2015 à Paris : Etat d'urgence et déchéance de nationalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six siècles de droit à Aix 1409-2009, Mémorial de la faculté de droit et de science politique d'Aix-Marseille à l'occasion du sixième centenaire de sa fondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du Conseil constitutionnel dans la Constitution de 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier PHILIPPE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures adoptées pour lutter contre l’épidémie de Covid-19 en France et leurs conséquences en termes de protection des droits et libertés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Vedaschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governmental policies to fight pandemics : Defining the boundaries of legitimate limitations on fundamental freedoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill (Ius Comparatum), pp.204-224, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission Vérité et Réconciliation (entrée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger-Levrault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in « Dictionnaire encyclopédique de la justice pénale internationale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crimes internationaux confrontés aux processus de justice transitionnelle – développements dans l’actualité récente (Tunisie Colombie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biblis CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes des 2èmes journées de la Justice pénale internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in the Separation of Powers in ‘Northern’ Constitutions: The French Constitutional Perspective on the Separation of Powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juta Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’association internationale de droit constitutionnel International Johannesburg 28-29th may 2015 - The “New” Separation of Powers: Can the Doctrine Evolve to Meet the Century 21st Context? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réponses juridiques aux attentats terroristes du 13 novembre 2015 à Paris : de la déclaration de l’État d’urgence à la révision constitutionnelle abandonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica; PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Constitution et lutte antiterroriste en Europe (en collaboration avec O. Le Bot), Annuaire international de justice constitutionnelle AIJC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 43-57, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales et justice constitutionnelle en Afrique du sud, XXXIIème table ronde internationale de justice constitutionnelle comparée – Rapport sud-africain, 9 & 10 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica; PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire international de justice constitutionnelle AIJC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-114, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Transitional Justice with Human Rights: the role of the past in designing the Bill of Rights in New Constitutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wydawnictwo Sejmowe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Human Rights in Contemporary World Essays in Honour of Professor Leszek Garlicki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.194-208, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized or Decentralized State Structures? Tendencies in the Arab Transition States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutionalism, Human Rights, and Islam after the Arab Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2016, 9780190627645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des organisations non gouvernementales dans les processus constituants postconflictuels : expertise ou plaidoyer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe, Xavier; Danelciuc-Colodrovschi, Natasa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles - Quelles solutions pour une meilleure gestion de fins de conflit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Institut Universitaire Varenne, pp.151-164, 2014, Collection Transition &amp; Justice, 9782370320223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et contours des transitions constitutionnelles... Essai de typologie des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe, Xavier; Danelciuc-Colodrovschi, Natasa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles - Quelles solutions pour une meilleure gestion de fins de conflit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Institut Universitaire Varenne, pp.15-23, 2014, Collection Transition &amp; Justice, 9782370320223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge constitutionnel et la proportionnalité en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire international de justice constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica-PUAM, pp.87-114, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Contrôle de constitutionnalité par voie préjudicielle – la saisine par les citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Contrôle de constitutionnalité par voie préjudicielle – la saisine par les citoyens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp.262, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grandes délibérations du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes délibérations du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.473, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille dans la Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber amicorum Françoise Ringel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp.211-241, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur les relations entre « justice transitionnelle » et Constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études en l'honneur de Louis Favoreu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.373-385, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur le principe de proportionnalité en droit humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges offerts au Professeur Francis Delpérée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant – LGDJ, pp.1183-1196, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lomé Convention and Trade between Europe and South and Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Democracy, Human Rights and Economic Development in South and Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lex Patria - Johannesburg, pp.347-355, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit constitutionnel et droit administratif. Entre unité et spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dupré de Boulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Idoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare et Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-781-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annuaire de justice transitionnelle 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guematcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Transition &amp; Justice, 978-2-37032-349-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annuaire de Justice transitionnelle 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guematcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.612, 2021, Transition &amp; Justice, 978-2-37032-314-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annuaire de justice transitionnelle 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guematcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 442 p., 2020, Transition &amp; Justice, 978-2-37032-349-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et transitions : quels défis après les révolutions arabes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">158 p., 2015, 9782370320452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et transitions: quels défis après les révolutions arabes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2015, Collection Transition &amp; Justice, 978-2-37032-045-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles : quelles solutions pour une meilleure gestion des fins de conflit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire Varenne. 234 p., 2014, 978-2-37032-022-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles - Quelles solutions pour une meilleure gestion de fins de conflit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire Varenne, 2, pp.234, 2014, Collection Transition &amp; Justice, 9782370320223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes délibérations du Conseil constitutionnel : 1958-1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cassard-Valembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gahdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hourquebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, XVIII-598 p, 2014, 978-2-247-12979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes délibérations du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Machelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Mélin-Soucramanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions constitutionnelles et constitutions transitionnelles - Quelles solutions pour une meilleure gestion de fins de conflit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire Varenne, 2, pp.234, 2014, Collection Transition &amp; Justice, 9782370320223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice face aux réparations des préjudices de l'histoire. Approche nationale et comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196, 2013, Collection Transition &amp; Justice, 9782370320018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité de la justice pénale internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viriot-Barrial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM, pp.150, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Constitution et Finances Publiques », Le rôle du constitutionnalisme dans la construction des nouveaux États de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.622, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orchestration organisationnelle des attentes de reconnaissance sociale. Le cas d’un programme d’Université d’Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (131), pp.165-131. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.131.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la décision n°2015-512 QPC du 8 janvier 2016 [M. Vincent R. – Délit de contestation de l’existence de certains crimes contre l’humanité]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la décision du Conseil constitutionnel, n°2015-492 QPC du 16 octobre 2015, [Association Communauté rwandaise de France]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuteur, manager, un enrichissement bidirectionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gestion des Connaissances, Société et Organisation, 1 (67), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.067.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating complexity : a case study on the strategic impact of knotting action nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Perezts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Academy of Management Annual Meeting Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (1), pp.17008-17008 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amnistie devant le juge constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicus curiae dans l'affaire de la pénalisation de la négation du génocide arménien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 03, pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations relatives à la loi visant à réprimer la contestation des génocides reconnus par la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Mélin-Soucramanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Levade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 03, pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délibérations du Conseil constitutionnel - Année 1984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vidal-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délibérations du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vidal Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délibérations du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vidal Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question prioritaire de constitutionnalité : à l'aube d'une nouvelle ère pour le contentieux constitutionnel français...Réflexions après l'adoption de la loi organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.273-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique France de jurisprudence constitutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerviche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XXV, pp.697−758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitional Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon on Peacebuilding Situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chapter 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie constitutionnelle sud-africaine : un modèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité exercé par les juridictions étrangères : l'exemple du contentieux constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° spécial, pp.6-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des lois constitutionnelles en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapprochements et divergences persistantes des systèmes juridiques de civil law et de common law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Scoffoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXIV, pp.40-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité du chef de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société de législation comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 ans de délibérations 1958-1983 – Ouverture des archives du Conseil constitutionnel – 4ème période 1980-1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°hors série, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions d'amélioration de la protection des droits fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° hors-série, pp.209-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctions for Violations of International Humanitarian Law : the Problem of the Division of Competences between National Authorities and between National and International Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du CICR </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (870), pp.359-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Principles of Universal Jurisdiction and Complementarity : How Do the Two Principles Intermesh ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du CICR </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (862), pp.375-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nations Unies et la Justice Transitionnelle : Bilan et Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur des Nations Unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 20 &amp; 21, pp.169-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dispute Resolution Mechanism of the World Trade Organisation Five Years after its Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Democracy and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (1), pp.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place and Recognition of socio-economic rights in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Democracy and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (2), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes de campagne et propagande électorale (utilisation abusive par un candidat des émissions d'une radio privée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 09, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02203794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre cinématographique dont la diffusion ne doit être interrompue par des coupures publicitaires que dans certaines conditions peut être une oeuvre inédite en salle de cinéma en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 34, pp.485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02203699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atteinte portée par une expropriation à une seule propriété privée peut- elle justifier l'annulation de la déclaration d'utilité publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 18, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 ans d'élections démocratiques à l'Est: quels acquis, quels défis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Est Europa : Revue d'études politiques et constitutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invocabilité des principes constitutionnels par les citoyens dans les pays de l'Est de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Est Europa : Revue d'études politiques et constitutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juge constitutionnel et interprétation des normes en Afrique du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème table ronde internationale de justice constitutionnelle comparée – Rapport sud-africain, 8 &amp; 9 septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger ou ne pas juger ? Telle est la question ! - Le traitement des crimes contre l'humanité dans le cadre des processus de justice transitionnelle&amp;quot; - Comment juger les crimes contre l’humanité ? La voie exploratoire de la justice transitionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Juger les crimes contre l’humanité : les leçons de l’histoire 30 ans après le procès Barbie, Actes du colloque de Grenoble des 23 et 24 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions entre transition et Constitution dans le secteur de la sécurité : une approche comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> in « La sécurité nationale en transition » actes du colloque de Tunis des 19-20 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques : les exigences de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité de la démocratie Théorie et comparatisme : les pays de la Mélanésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence et Jean-Yves Faberon, Dec 2015, Nouméa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary and traditional career attitudes - do they matter for making career choice? The case of the French students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Zannad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pralong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehuda Baruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Koyuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sénat et le Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sénat de la Ve République – Les Cinquante ans d'une Assemblée Bicentenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une reconnaissance accrue de la place de la victime dans le procès pénal international ? De Nuremberg au Statut de Rome...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actualité de la justice pénale internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions alternatives et complémentaires à la justice pénale internationale : la justice transitionnelle exercée à travers les commissions vérité et réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actualité de la justice pénale internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.131-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparations et responsabilités dans les périodes post-conflictuelles : le cas de l'apartheid en Afrique du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réparation du préjudice né de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réponses juridiques aux attentats terroristes du 13 novembre 2015 à Paris : Etat d'urgence et déchéance de nationalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES REPONSES JURIDIQUES AUX ATTENTATS TERRORISTES DU 13 NOVEMBRE 2015 A PARIS : DE LA DECLARATION DE L’ETAT D’URGENCE A LA REVISION CONSTITUTIONNELLE ABANDONNEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six siècles de droit à Aix 1409-2009, Mémorial de la faculté de droit et de science politique d'Aix-Marseille à l'occasion du sixième centenaire de sa fondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du Conseil constitutionnel dans la Constitution de 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322940v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832828v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832865v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Idoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ubaud-Bergeron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/droit-constitutionnel-et-droit-administratif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Eudes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guematcha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Massias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/annuaire-de-justice-transitionnelle-2021-9782370323491.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/annuaire-de-justice-transitionnelle-2020-9782370323149.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/annuaire-de-justice-transitionnelle-2019-9782370322586.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationvarenne.com/diffusion-de-la-connaissance/nos-ouvrages/religions-et-transitions-quels-defis-apres-les-printemps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03709160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassard-Valembois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hourquebie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Machelon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand M&#233;lin-Soucramanien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationvarenne.com/diffusion-de-la-connaissance/nos-ouvrages/la-justice-face-aux-reparations-des-prejudices-de" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viriot-Barrial" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.131.0165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kelly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Perezts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Steyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Pourhiet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal-Naquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Besson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerviche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamouroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Scoffoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203794v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartrand Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982940v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832849v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479166v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zannad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Baruch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Koyuncu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479305v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477028v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540945v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322940v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832860v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832828v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832865v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Idoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ubaud-Bergeron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/droit-constitutionnel-et-droit-administratif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Eudes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guematcha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Massias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/annuaire-de-justice-transitionnelle-2021-9782370323491.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/annuaire-de-justice-transitionnelle-2020-9782370323149.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/annuaire-de-justice-transitionnelle-2019-9782370322586.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationvarenne.com/diffusion-de-la-connaissance/nos-ouvrages/religions-et-transitions-quels-defis-apres-les-printemps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03709160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassard-Valembois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hourquebie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Machelon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand M&#233;lin-Soucramanien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationvarenne.com/diffusion-de-la-connaissance/nos-ouvrages/la-justice-face-aux-reparations-des-prejudices-de" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viriot-Barrial" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.131.0165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kelly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Perezts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Steyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Pourhiet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal-Naquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Besson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerviche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamouroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Scoffoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543666v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203794v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartrand Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982940v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832846v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479166v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zannad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Baruch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Koyuncu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540945v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>