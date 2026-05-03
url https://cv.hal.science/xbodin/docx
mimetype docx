--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -1053,619 +1053,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05525230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et risques associés à la dégradation du permafrost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Climate in 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Caroly</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12huh⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (8), pp.S12-S155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-24-0116.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740579v1</w:t>
+                <w:t xml:space="preserve">hal-04846853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration and interannual variability of creep rates in mountain permafrost landforms (rock glacier velocities) in the European Alps in 1995–2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Kellerer-Pirklbauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bodin</w:t>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reynald Delaloye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gärtner-Roer</w:t>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad25a4⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (10), pp.3221-3247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474759v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Climate in 2023</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Gobron</w:t>
+                <w:t xml:space="preserve">Acceleration and interannual variability of creep rates in mountain permafrost landforms (rock glacier velocities) in the European Alps in 1995–2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kellerer-Pirklbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Delaloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Miller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Willett</w:t>
+                <w:t xml:space="preserve">Christophe Lambiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gärtner-Roer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-24-0116.1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (3), pp.034022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad25a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04846853v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement climatique et risques associés à la dégradation du permafrost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Bock</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Weissbrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (10), pp.3221-3247. </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12huh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644646v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles and Activities of Local Stakeholders Faced with Alpine Permafrost Warming: A Comparative Exploratory Analysis of Three Contexts and Networks of Actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Weissbrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Marques Pisoeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1984,51 +1984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Taconnaz Rockfall (Mont-Blanc Massif, European Alps) of November 2018: A Complex and At-Risk Rockwall-Glacier-Torrent Morphodynamic Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2265,51 +2265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main results of permafrost monitoring in the French Alps through the &amp;lt;i&amp;gt;PermaFrance&amp;lt;/i&amp;gt; network over the period 2010–2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2739,295 +2739,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock glaciers throughout the French Alps accelerated and destabilised since 1990 as air temperatures increased</w:t>
+                <w:t xml:space="preserve">Combination of Aerial, Satellite, and UAV Photogrammetry for Quantifying Rock Glacier Kinematics in the Dry Andes of Chile (30°S) Since the 1950s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Marcer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diego Cusicanqui</w:t>
+                <w:t xml:space="preserve">Sebastián Vivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Echelard</w:t>
+                <w:t xml:space="preserve">David Farías-Barahona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Macdonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Schaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-021-00150-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsen.2021.784015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249142v1</w:t>
+                <w:t xml:space="preserve">hal-03435979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Aerial, Satellite, and UAV Photogrammetry for Quantifying Rock Glacier Kinematics in the Dry Andes of Chile (30°S) Since the 1950s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastián Vivero</w:t>
+                <w:t xml:space="preserve">Rock glaciers throughout the French Alps accelerated and destabilised since 1990 as air temperatures increased</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marcer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cicoira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cusicanqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Schaffer</w:t>
+                <w:t xml:space="preserve">Thomas Echelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frsen.2021.784015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-021-00150-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435979v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the climate in 2020 : Global Climate</w:t>
               </w:r>
@@ -3413,295 +3413,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Rock Glacier Kinematics with Satellite Synthetic Aperture Radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A general theory of rock glacier creep based on in‐situ and remote sensing observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cicoira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marcer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tazio Strozzi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Reynald Delaloye</w:t>
+                <w:t xml:space="preserve">Isabelle Gärtner‐roer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Arenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12030559⟩</w:t>
+              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp.2090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001329v1</w:t>
+                <w:t xml:space="preserve">hal-03082968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general theory of rock glacier creep based on in‐situ and remote sensing observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Marcer</w:t>
+                <w:t xml:space="preserve">Monitoring Rock Glacier Kinematics with Satellite Synthetic Aperture Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tazio Strozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Caduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gärtner‐roer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lukas Arenson</w:t>
+                <w:t xml:space="preserve">Nina Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Delaloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppp.2090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12030559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082968v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring mountain cryosphere dynamics by time-lapse stereo-photogrammetry</w:t>
               </w:r>
@@ -3955,51 +3955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the slope failures at the Lou rock glacier front, French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4141,51 +4141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyvan Kasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 231, pp.111275. </w:t>
@@ -4223,51 +4223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the destabilization susceptibility of active rock glaciers in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,51 +4383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Brenning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4598,291 +4598,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost conditions in the Mediterranean region since the Last Glaciation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Annual Kinematics of an Active Rock Glacier Quantified from Very High-Resolution DEMs: An Application-Case in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Oliva</w:t>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Žebre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.06.018⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10040547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880586v1</w:t>
+                <w:t xml:space="preserve">hal-01880573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Annual Kinematics of an Active Rock Glacier Quantified from Very High-Resolution DEMs: An Application-Case in the French Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+                <w:t xml:space="preserve">Permafrost conditions in the Mediterranean region since the Last Glaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Žebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guglielmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rabatel</w:t>
+                <w:t xml:space="preserve">P. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Ciner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (4), pp.14. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 185, pp.397 - 436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs10040547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880573v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
               </w:r>
@@ -5240,51 +5240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost Favorability Index: Spatial Modeling in the French Alps Using a Rock Glacier Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5651,51 +5651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5785,51 +5785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5932,51 +5932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (2), pp.145-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6074,51 +6074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6359,51 +6359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Terrestrial Laser Scanning for the Recognition and Promotion of High-Alpine Geomorphosites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7021,51 +7021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The internal structure of rock glaciers and recently deglaciated slopes as revealed by geoelectrical tomography: insights on permafrost and recent glacial evolution in the Central and Western Alps (Italy–France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ribolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guglielmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7297,96 +7297,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDISPOSING, TRIGGERING AND RUNOUT CONDITIONS OF TWO ROCK SLOPE FAILURES IN THE FRENCH ALPS: ÉTACHE VALLEY AND CRÊTE DES GRANGETTES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Predisposing, triggering and runout conditions of two rock slope failures in the french alps: étache valley and crête des grangettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7441,51 +7441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost evolution in the French Alps: Main results of the PermaFrance network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7547,377 +7547,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does rock glaciers deactivate? Geomorphic and activity states of French Alpine rock glaciers in transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Agziou</w:t>
+                <w:t xml:space="preserve">Vertical surface change signals of rock glaciers: combining UAV and Pléiades imagery (Agua Negra, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Stammler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cusicanqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lehmann</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Aubrey Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Duvanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18492⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yukon University, Jun 2024, Whitehorse, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52381/ICOP2024.138.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614752v1</w:t>
+                <w:t xml:space="preserve">hal-04614720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical surface change signals of rock glaciers: combining UAV and Pléiades imagery (Agua Negra, Argentina)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melanie Stammler</w:t>
+                <w:t xml:space="preserve">How does rock glaciers deactivate? Geomorphic and activity states of French Alpine rock glaciers in transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Agziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cusicanqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Bell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bodin</w:t>
+                <w:t xml:space="preserve">Thibaut Duvanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yukon University, Jun 2024, Whitehorse, Canada. </w:t>
+              <w:t xml:space="preserve">European Geoscience Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52381/ICOP2024.138.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614720v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predisposition and triggering conditions at a permafrost-affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
@@ -7968,51 +7968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8093,77 +8093,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des écroulements de 2020 au Vallon d'Étache (Haute Maurienne) et à la Crête des Grangettes (Ecrins) : les dernières avancées de la recherche sur le permafrost des versants raides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8231,77 +8231,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cusicanqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duvanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Echelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t>
@@ -8343,90 +8343,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock glaciers throughout the French Alps accelerated and destabilised since 1990 as air temperatures increased</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cicoira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cusicanqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Echelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Insbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8445,269 +8445,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Mechanical Behavior of the Laurichard Rock Glacier (French Alps) in the Recent Climatic Changes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Daudon</w:t>
+                <w:t xml:space="preserve">Distribution, évolution et implications géomorphologiques du permafrost dans les Alpes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the International Association for Computer Methods and Advances in Geomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">I-RISK Workshop permafrost et infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935360v1</w:t>
+                <w:t xml:space="preserve">hal-03260801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, évolution et implications géomorphologiques du permafrost dans les Alpes françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Magnin</w:t>
+                <w:t xml:space="preserve">Analysis of the Mechanical Behavior of the Laurichard Rock Glacier (French Alps) in the Recent Climatic Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-RISK Workshop permafrost et infrastructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference of the International Association for Computer Methods and Advances in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Turin (Italie), Italy. pp.917-924, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64518-2_109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260801v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the mechanical behavior of the Laurichard rock glacier (French Alps) in the recent climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9035,51 +9035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P A Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9370,648 +9370,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique de zones en mouvement dans des séries d’images non recalées: application à la surveillance des mouvements gravitaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
+                <w:t xml:space="preserve">The Col du Lou event (French Alps) – an active layer detachment at the front of a destabilized rock glacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marcer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Brenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence française de photogrammétrie et télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">5th European Conference On Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887597v1</w:t>
+                <w:t xml:space="preserve">hal-01887916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Col du Lou event (French Alps) – an active layer detachment at the front of a destabilized rock glacier</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ombeline Brenguier</w:t>
+                <w:t xml:space="preserve">Détection automatique de zones en mouvement dans des séries d’images non recalées: application à la surveillance des mouvements gravitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Marsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Castaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference On Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Conférence française de photogrammétrie et télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887916v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost conditions in the Mediterranean region since the Last Glaciation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interannual variability of rock glacier flow velocities in the European Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kellerer-Pirklbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Delaloye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Oliva</w:t>
+                <w:t xml:space="preserve">Isabelle Gartner-Roer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manja Žebre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gonçalo Vieira</w:t>
+                <w:t xml:space="preserve">Viktor Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 th European Conference On Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887843v1</w:t>
+                <w:t xml:space="preserve">hal-01887832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variability of rock glacier flow velocities in the European Alps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Rock glacier inventories and kinematics: a new IPA Action Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Delaloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Viktor Kaufmann</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Brenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartl Lea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 th European Conference On Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887832v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock glacier inventories and kinematics: a new IPA Action Group</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexander Brenning</w:t>
+                <w:t xml:space="preserve">Permafrost conditions in the Mediterranean region since the Last Glaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manja Žebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Guglielmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Ciner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hartl Lea</w:t>
+                <w:t xml:space="preserve">Gonçalo Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 th European Conference On Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887906v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting the time signal in surface velocity changes along 3 decades at Laurichard rock glacier (French Alps)</w:t>
               </w:r>
@@ -10118,77 +10118,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional evaluation of rock glacier activity in the semi-arid Andes using optical and radar satellite imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Echelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tazio Strozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCP 2018 - 5th European Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10321,51 +10321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock glacier activity and distribution in the semi-arid Andes of Chile and Argentina detected from dInSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Echelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trombotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10442,64 +10442,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-temporal mapping of rock glacier displacements: insights from SfM, ALS and TLS high-resolution datasets on the Laurichard rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10550,51 +10550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost distribution in the French Alps : statistical modelling using rock glacier inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10697,51 +10697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Echelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CliC (Climate and Cryosphere Project) GTNP ESA DUE Permafrost workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Frascati, Italy</w:t>
@@ -10796,51 +10796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Echelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10904,51 +10904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Krysiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Echelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10997,368 +10997,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-01062553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the possible climatic controls on the recent (2004-2013) variations of surface displacements of cryospheric landforms in an Andean environment (Chile, 33° S.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les dynamiques géomorphologiques liées à l'instabilité des glaciers rocheux : vers l'émergence de nouveaux aléas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Quense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire technique Comité Français de Géologie de l'Ingénieur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00946988v1</w:t>
+                <w:t xml:space="preserve">halsde-00947971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques géomorphologiques liées à l'instabilité des glaciers rocheux : vers l'émergence de nouveaux aléas ?</w:t>
+                <w:t xml:space="preserve">High-resolution quantification of mountain permafrost displacements: insights from Terrestrial Laser Scanning and image correlation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire technique Comité Français de Géologie de l'Ingénieur.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00947971v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00946996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution quantification of mountain permafrost displacements: insights from Terrestrial Laser Scanning and image correlation techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the possible climatic controls on the recent (2004-2013) variations of surface displacements of cryospheric landforms in an Andean environment (Chile, 33° S.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Deroux</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Brenning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+                <w:t xml:space="preserve">Jorge Quense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00946996v1</w:t>
+                <w:t xml:space="preserve">halsde-00946988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of image correlation techniques to TLS datasets for quantifying surface displacements of rock glacier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mountain Under Watch 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bard, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11377,372 +11377,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00947982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and present dynamics of a potentially hazardous rock glacier (Dérochoir, Mont Blanc Massif, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous ground ice distribution in glacial and periglacial sedimentary environments and its influence on current geomorphological dynamics: geoelectrical tomography results in the Rognes sector (Mont-Blanc, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Krysiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">17th Alpine Glaciological Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00946998v1</w:t>
+                <w:t xml:space="preserve">halsde-00877465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous ground ice distribution in glacial and periglacial sedimentary environments and its influence on current geomorphological dynamics: geoelectrical tomography results in the Rognes sector (Mont-Blanc, France).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bodin</w:t>
+                <w:t xml:space="preserve">Permafrost temperature regimes in boreholes in the French Alps - three years of monitoring 2009-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Krysiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Echelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Krysiecki</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Alpine Glaciological Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AGM 2013 - 17th Alpine Glaciological Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00877465v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00877477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost temperature regimes in boreholes in the French Alps - three years of monitoring 2009-2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Past and present dynamics of a potentially hazardous rock glacier (Dérochoir, Mont Blanc Massif, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Krysiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGM 2013 - 17th Alpine Glaciological Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00877477v1</w:t>
+                <w:t xml:space="preserve">halsde-00946998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le glacier rocheux de Laurichard : Quelles réponses du permafrost alpin au changement climatique ?</w:t>
               </w:r>
@@ -11873,467 +11873,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00910923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground ice distribution in a high mountain sedimentary environment and its influence on sediment fluxes and local hazards: results of geoelectrical tomography in the Rognes sector (Mont-Blanc, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la glace sous les cailloux : 30 ans de mesures scientifiques dans la combe de Laurichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Soirée scientifique publique, Parc national des Ecrins/Zone Atelier Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bourg d'Oisans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00946985v1</w:t>
+                <w:t xml:space="preserve">halsde-00946980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la glace sous les cailloux : 30 ans de mesures scientifiques dans la combe de Laurichard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground ice distribution in a high mountain sedimentary environment and its influence on sediment fluxes and local hazards: results of geoelectrical tomography in the Rognes sector (Mont-Blanc, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée scientifique publique, Parc national des Ecrins/Zone Atelier Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Bourg d'Oisans, France</w:t>
+              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00946980v1</w:t>
+                <w:t xml:space="preserve">halsde-00946985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of rock glaciers: how ice-rich permafrost deforms on mountain slopes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring rock glacier dynamics and ground temperatures in the semiarid Andes (Chile, 30°S).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Brenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. F. Azócar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro-DICE: Ice deformation conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">9th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00948034v1</w:t>
+                <w:t xml:space="preserve">halsde-00947976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring rock glacier dynamics and ground temperatures in the semiarid Andes (Chile, 30°S).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Brenning</w:t>
+                <w:t xml:space="preserve">The dynamics of rock glaciers: how ice-rich permafrost deforms on mountain slopes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. F. Azócar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bodin</w:t>
+                <w:t xml:space="preserve">Raynald Delaloye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Krysiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Micro-DICE: Ice deformation conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00947976v1</w:t>
+                <w:t xml:space="preserve">halsde-00948034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from Terrestrial Laser Scanning for mountain permafrost studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12591,51 +12591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock Glacier Mapping in the Semi-Arid Chilean Andes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. F. Azócar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Brenning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12699,51 +12699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat et dynamique actuels du permafrost dans les Andes arides du Chili : inventaire de glaciers rocheux, instrumentation de sites de suivi et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Brenning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. F. Azócar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12807,51 +12807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventario de glaciares rocosos en los Andes semiáridos de Chile: Cuenca del Río Elqui.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando E Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. F. Azócar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Brenning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12896,355 +12896,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00948042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and monitoring of rock glaciers in the Chilean Andes: a progress report. III European Conference on Permafrost,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring sites and recent studies of periglacial processes and landforms in South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trombotto Liaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Travassos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Ahumada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Brenning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III European Conference on Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Longyearbyen, Norway</w:t>
+              <w:t xml:space="preserve">IPY Oslo Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Olso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00948052v1</w:t>
+                <w:t xml:space="preserve">halsde-00594347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and evolution of the Bérard rock glacier (Southern French Alps) after its collapse in 2006: insights from geophysical, geodetic and thermal datasets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Roux</w:t>
+                <w:t xml:space="preserve">Mapping and monitoring of rock glaciers in the Chilean Andes: a progress report. III European Conference on Permafrost,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Brenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. F. Azócar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-13932-3</w:t>
+              <w:t xml:space="preserve">III European Conference on Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Longyearbyen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00594342v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00948052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring sites and recent studies of periglacial processes and landforms in South America</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.-L. Ahumada</w:t>
+                <w:t xml:space="preserve">State and evolution of the Bérard rock glacier (Southern French Alps) after its collapse in 2006: insights from geophysical, geodetic and thermal datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Krysiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPY Oslo Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Olso, Norway</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-13932-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00594347v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00594342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic consequences of two large glacier and rock glacier destabilizations in the Central Chilean Andes</w:t>
               </w:r>
@@ -13325,51 +13325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent (2004-2010) variations of surface displacements in an Andean permafrost-glacier environment (Chile, 33° S.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. F. Azócar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Brenning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13496,437 +13496,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00594336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost-glacier interaction as revealed by geoelectrical tomography: experiences from rock glaciers and recently-deglaciated areas in the Central and Western Alps (Italy-France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent (2004-2010) variations of surface displacements in an Andean permafrost-glacier environment (Chile, 33° S.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. F. Azócar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brenning</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-7800</w:t>
+              <w:t xml:space="preserve">III European Conference on Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Longyearbyen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00594329v1</w:t>
+                <w:t xml:space="preserve">halsde-00594318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent (2004-2010) variations of surface displacements in an Andean permafrost-glacier environment (Chile, 33° S.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permafrost-glacier interaction as revealed by geoelectrical tomography: experiences from rock glaciers and recently-deglaciated areas in the Central and Western Alps (Italy-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ribolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guglielmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III European Conference on Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Longyearbyen, Norway</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-7800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00594318v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00594329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground surface temperature monitoring in the French Alps (2003-2009)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
+                <w:t xml:space="preserve">Mapping and monitoring of rock glaciers in the Chilean Andes: a progress report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. F. Azócar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III European Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Longyearbyen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00594322v1</w:t>
+                <w:t xml:space="preserve">halsde-00594320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and monitoring of rock glaciers in the Chilean Andes: a progress report</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. F. Azócar</w:t>
+                <w:t xml:space="preserve">Ground surface temperature monitoring in the French Alps (2003-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Krysiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III European Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Longyearbyen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00594320v1</w:t>
+                <w:t xml:space="preserve">halsde-00594322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State and dynamics of a tropical rock glacier on the Altiplano (Bolivia, 21.5°S) during the last two decades</w:t>
               </w:r>
@@ -13951,51 +13951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Glaciological Conference VICC 2010 Ice and Climate Change: A View from the South</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Valdivia, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14141,51 +14141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Brenning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. F. Azócar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14312,868 +14312,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a first assessment of the permafrost distribution in the French Alps thanks to a multi-scale approach.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The short-term response of rockglaciers creep to recent warm periods in the European Alps (2002-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Lhotellier</w:t>
+                <w:t xml:space="preserve">R. Delaloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gruber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip Deline</w:t>
+                <w:t xml:space="preserve">M. Avian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hausmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Chamonix, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Fairbanks, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00372400v1</w:t>
+                <w:t xml:space="preserve">hal-02595256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpine Permafrost Distribution at Massif Scale: Assessment of Mean Surface Temperatures During Winter Equilibrium Period Thanks to Topoclimatic and Geomorphological Data (Combeynot Massif, French Alps)</w:t>
+                <w:t xml:space="preserve">Dynamics of Alpine permafrost as a possible response to global warming: results from a 1986-2006 survey and interpretation of recent field observations (French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Fairbanks, Alaska, United States. pp.27-28</w:t>
+              <w:t xml:space="preserve">33th International Geological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00575578v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Alpine permafrost as a possible response to global warming: results from a 1986-2006 survey and interpretation of recent field observations (French Alps).</w:t>
+                <w:t xml:space="preserve">Alpine Permafrost Distribution at Massif Scale: Assessment of Mean Surface Temperatures During Winter Equilibrium Period Thanks to Topoclimatic and Geomorphological Data (Combeynot Massif, French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33th International Geological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Fairbanks, Alaska, United States. pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466976v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00575578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The short-term response of rockglaciers creep to recent warm periods in the European Alps (2002-2007)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Bodin</w:t>
+                <w:t xml:space="preserve">Towards a first assessment of the permafrost distribution in the French Alps thanks to a multi-scale approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hausmann</w:t>
+                <w:t xml:space="preserve">Remi Lhotellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kaufmann</w:t>
+                <w:t xml:space="preserve">S. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Fairbanks, United States</w:t>
+              <w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595256v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00372400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map of the potential permafrost distribution in the French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Interannual Variations of Rock Glacier Creep in the European Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Delaloye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perruchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Avian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephan Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Glaciologie-Nivologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Fairbanks, Alaska, United States. pp.343-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00389109v1</w:t>
+                <w:t xml:space="preserve">halsde-00574686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a first assessment of the permafrost distribution in the French Alps</w:t>
+                <w:t xml:space="preserve">Map of the potential permafrost distribution in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philip Deline</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Lhotellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Swiss Geoscience Meeting 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lugano, Italy</w:t>
+              <w:t xml:space="preserve">Journées de Glaciologie-Nivologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00372398v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00389109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Interannual Variations of Rock Glacier Creep in the European Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Perruchoud</w:t>
+                <w:t xml:space="preserve">Towards a first assessment of the permafrost distribution in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Avian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bodin</w:t>
+                <w:t xml:space="preserve">Rémi Lhotellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Fairbanks, Alaska, United States. pp.343-348</w:t>
+              <w:t xml:space="preserve">6th Swiss Geoscience Meeting 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lugano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00574686v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00372398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the alpine permafrost as a possible response to global warming: results from a 1986-2006 survey and interpretation of recent field observations (French Alps)</w:t>
               </w:r>
@@ -15274,670 +15274,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of the Bérard Rock Glacier (Southern French Alps)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Resolution DEM Extraction from Terrestrial LIDAR Topometry and Surface Kinematics of the Creeping Alpine Permafrost : The Laurichard Rock Glacier Case Study (Southern French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Fairbanks, Alaska, United States. pp.153-154</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Fairbanks, Alaska, United States. pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00575111v1</w:t>
+                <w:t xml:space="preserve">halsde-00575586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution DEM Extraction from Terrestrial LIDAR Topometry and Surface Kinematics of the Creeping Alpine Permafrost : The Laurichard Rock Glacier Case Study (Southern French Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collapse of the Bérard Rock Glacier (Southern French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Krysiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Fairbanks, Alaska, United States. pp.137-142</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Fairbanks, Alaska, United States. pp.153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00575586v1</w:t>
+                <w:t xml:space="preserve">halsde-00575111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution DEM extraction from terrestrial LIDAR topometry and surface kinematics of the creeping Alpine permafrost</w:t>
+                <w:t xml:space="preserve">Alpine permafrost distribution at massif scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Fairbanks (Alaska), United States. pp.137-142</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Fairbanks (Alaska), United States. pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00389115v1</w:t>
+                <w:t xml:space="preserve">halshs-00389117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpine permafrost distribution at massif scale</w:t>
+                <w:t xml:space="preserve">High resolution DEM extraction from terrestrial LIDAR topometry and surface kinematics of the creeping Alpine permafrost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Fort</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Fairbanks (Alaska), United States. pp.27-28</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Fairbanks (Alaska), United States. pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00389117v1</w:t>
+                <w:t xml:space="preserve">halshs-00389115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of the Bérard rockglacier</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent Interannual Variations of Rockglaciers Creep in the European Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaloye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perruchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Fairbanks (Alaska), United States. pp.153-154</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Fairbanks, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00389093v1</w:t>
+                <w:t xml:space="preserve">hal-02590636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Interannual Variations of Rockglaciers Creep in the European Alps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collapse of the Bérard rockglacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Krysiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Fairbanks, United States. pp.6</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Fairbanks (Alaska), United States. pp.153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590636v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00389093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoelectrical soundings in the Combeynot Massif (French Alps): characterisation of alpine permafrost in the Southern Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16040,51 +16040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ribolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society of London and Quaternary Research Association Conference on « Periglacial and Paraglacial Processes and Environments, Past, Present and Future.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16103,312 +16103,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pergélisol alpin du massif du Combeynot : estimation de sa distribution par reconstitution des températures de surface durant l'équilibre thermique hivernal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution du pergélisol de la Combe de Laurichard (Hautes Alpes) : suivis géodésique et géoélectrique (1981-2004), implications géodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ribolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion SHF, Section Glaciologie – Nivologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Association française du périglaciaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00265178v1</w:t>
+                <w:t xml:space="preserve">halshs-00265182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du pergélisol de la Combe de Laurichard (Hautes Alpes) : suivis géodésique et géoélectrique (1981-2004), implications géodynamiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le pergélisol alpin du massif du Combeynot : estimation de sa distribution par reconstitution des températures de surface durant l'équilibre thermique hivernal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adriano Ribolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Association française du périglaciaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion SHF, Section Glaciologie – Nivologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00265182v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GIS approach to predict surface temperature in high mountain and permafrost distribution in a French Alpine massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence finale COST-719 The use of GIS in climatology and meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16446,77 +16446,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Approche spatialisée des températures de surface en haute montagne et estimation de la distribution du pergélisol dans un massif des Hautes Alpes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Les Risques liés au temps et au climat »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Epernay, France. pp.136-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16535,243 +16535,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche spatialisée des températures de surface en haute montagne et estimation de la distribution du pergélisol dans un massif des Hautes Alpes</w:t>
+                <w:t xml:space="preserve">Analysis of the alpine permafrost evolution (1981-2004) of an active rockglacier thanks to repeated geodetic and geoelectrical surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Gruber</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ribolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Epernay, France. pp.136-141</w:t>
+              <w:t xml:space="preserve">EGU 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00265192v1</w:t>
+                <w:t xml:space="preserve">halshs-00265170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the alpine permafrost evolution (1981-2004) of an active rockglacier thanks to repeated geodetic and geoelectrical surveys</w:t>
+                <w:t xml:space="preserve">Approche spatialisée des températures de surface en haute montagne et estimation de la distribution du pergélisol dans un massif des Hautes Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adriano Ribolini</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Epernay, France. pp.136-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00265170v1</w:t>
+                <w:t xml:space="preserve">halshs-00265192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The use of topoclimatic data to derive ground surface temperature during winter equilibrium period : permafrost distribution prediction of the Combeynot Massif, French Alps »</w:t>
               </w:r>
@@ -16783,51 +16783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union meeting, Vienne, Autriche, 2-7 avril 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16846,165 +16846,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Rockglacier thermal state in 2003-2004 : analysis of ground surface temperature data-Combeynot Massif, French Alps ».</w:t>
+                <w:t xml:space="preserve">Rockglacier thermal state in 2003-04 : analysis of ground surface temperature data. Combeynot Massif, French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Shifting Land.</w:t>
+              <w:t xml:space="preserve">Congrès Shifting Land</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333384v1</w:t>
+                <w:t xml:space="preserve">hal-00135659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rockglacier thermal state in 2003-04 : analysis of ground surface temperature data. Combeynot Massif, French Alps</w:t>
+                <w:t xml:space="preserve">« Rockglacier thermal state in 2003-2004 : analysis of ground surface temperature data-Combeynot Massif, French Alps ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Shifting Land</w:t>
+              <w:t xml:space="preserve">Congrès Shifting Land.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135659v1</w:t>
+                <w:t xml:space="preserve">hal-00333384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du pergélisol de quelques glaciers rocheux du massif Wrangell-St Elias (Alaska- Yukon) par sondages électriques (été 2003)</w:t>
               </w:r>
@@ -17204,273 +17204,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The threat of global change in the periglacial zone of French alpine areas »</w:t>
+                <w:t xml:space="preserve">« Recherches sur le pergélisol des Alpes françaises : premiers résultats et orientations futures ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au congrès EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Nice, France</w:t>
+              <w:t xml:space="preserve">Communication à la Soc. Hydrotech. France, section glaciologie, nivologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333394v1</w:t>
+                <w:t xml:space="preserve">hal-00333381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Recherches sur le pergélisol des Alpes françaises : premiers résultats et orientations futures ».</w:t>
+                <w:t xml:space="preserve">« Contribution à l'étude du pergélisol dans les Alpes françaises : développements récents et perspectives de recherches »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication à la Soc. Hydrotech. France, section glaciologie, nivologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Communication aux journées de l'Assoc.Franç.Périglaciaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333381v1</w:t>
+                <w:t xml:space="preserve">hal-00333379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Contribution à l'étude du pergélisol dans les Alpes françaises : développements récents et perspectives de recherches »</w:t>
+                <w:t xml:space="preserve">« The threat of global change in the periglacial zone of French alpine areas »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication aux journées de l'Assoc.Franç.Périglaciaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Communication au congrès EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333379v1</w:t>
+                <w:t xml:space="preserve">hal-00333394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un pergélisol dans la Drôme ? Premières mesures de température sur l'éboulis froid de Combe Obscure, La Jarjatte, Drôme »</w:t>
               </w:r>
@@ -18119,51 +18119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le permafrost de montagne : enjeux, concepts et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18227,51 +18227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le permafrost de montagne face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18619,51 +18619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Delaloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Snow and Ice-Related Hazards, Risks, and Disasters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2015, 978-0-12-394849-6</w:t>
@@ -18692,51 +18692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR-Helped Recognition and Promotion of High-Alpine Geomorphosites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18916,51 +18916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Echelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19050,51 +19050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coutterand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19162,51 +19162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kellerer-Pirklbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Krysiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19502,51 +19502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Krysiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 66p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19616,51 +19616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desvarreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombeline Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -20405,51 +20405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458745v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Medina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairo Le&#243;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Badillo-Rivera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Loarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bod&#237;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-345-2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agziou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70243" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de P.M. Leger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Duvillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf443" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubrey Robson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-2559-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Arenson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barboux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cicoira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000847" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Weissbrodt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellerer-Pirklbauer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Delaloye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambiel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#228;rtner-Roer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad25a4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846853v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0116.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Weissbrodt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marques Pisoeiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4555176" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Miller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Willett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ades" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bartow-Gillies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2023BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262024v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;allain Duvillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2209" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-605-2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2159" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Aldred" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0092.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Echelard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00150-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Vivero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Far&#237;as-Barahona" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Macdonell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schaffer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2021.784015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aldred" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-21-0098.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marsy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3115231" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356405v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006161" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazio Strozzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caduff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jones" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030559" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#228;rtner&#8208;roer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2090" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marsy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bodin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cusicanqui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Castaings" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-459-2020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garambois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-501-2021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Nielsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ribeyre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kummert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Duvillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Goetz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fieguth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Kasiri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111275" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Serrano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brenning" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-141-2019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880576v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.03.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887600v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.413" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880586v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;ebre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guglielmin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hughes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.06.018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040547" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Krysiecki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Roux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lorier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1887" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880562v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Az&#243;car" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-877-2017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Charvet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00105" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880553v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2016-100" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376590v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-1s44" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2885" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349499v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2806" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10965" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7BN50Q1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01120617v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trombotto Liaudat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313668v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Bosson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Baron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3666" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981972v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0104-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948088v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870977v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jotham Apaloo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1753" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871037v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gruber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Phillips" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pogliotti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boeckli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-651-2011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00574550v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenning" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribolini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.665" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00574607v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ribolini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchisio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338813v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773855v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duvanel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18492" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614720v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Stammler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Bell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52381/ICOP2024.138.1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195995v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285934v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935360v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Melki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64518-2_109" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260801v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921421v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083937v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13874" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083938v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10373" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260631v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deline" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273249v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouve" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324394" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409425v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887597v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887916v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Brenguier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887843v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliva" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja &#381;ebre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Guglielmin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Ciner" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Vieira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887832v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gartner-Roer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kaufmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887906v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartl Lea" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887798v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Finance" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887851v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887949v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887963v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trombotto" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vivero" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pitte" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887932v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887944v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896565v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Echelard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888362v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kaufmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062553v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946988v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schiavone" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Quense" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947971v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946996v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deroux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947982v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946998v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877465v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gardent" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877477v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946973v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00910923v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946985v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946980v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948034v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Delaloye" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947976v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Az&#243;car" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948030v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948010v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947005v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iribarren Anocona" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948048v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trombotto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948042v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Herrera" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948052v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594342v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594347v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Travassos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Ahumada" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594334v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948050v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594336v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Rojas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594329v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchioni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594318v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594322v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594320v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594364v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594533v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594528v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384553v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372400v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lhotellier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00575578v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466976v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595256v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaloye" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avian" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hausmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaufmann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389109v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372398v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lhotellier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00574686v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perruchoud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Avian" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595258v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fort" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00575111v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00575586v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389115v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389117v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389093v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590636v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perruchoud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265041v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466981v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265178v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gruber" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265182v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265162v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345646v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265192v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265170v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332925v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333384v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135659v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113360v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jobard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333407v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kappenberger" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ripolini" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333394v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333381v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333379v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333410v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774149v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bisiaux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001340v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774112v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846855v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083934v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083936v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992718v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083932v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aguasandinas.cl" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071517v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084089v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amman" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887983v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887973v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Trombotto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro M Soruco" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888359v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982785v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00870999v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Lieb" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604498v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696258v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948090v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389145v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvarreux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Meric" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599165v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertone" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brardinoni" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706958v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736427v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707006v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mauricio Cusicanqui Villa Gomez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374592v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00203233v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458745v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Medina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairo Le&#243;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Badillo-Rivera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Loarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bod&#237;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-345-2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agziou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70243" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de P.M. Leger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Duvillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf443" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubrey Robson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-2559-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Arenson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barboux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cicoira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000847" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0116.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellerer-Pirklbauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Delaloye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambiel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#228;rtner-Roer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad25a4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Weissbrodt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Weissbrodt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marques Pisoeiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4555176" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Miller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Willett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ades" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bartow-Gillies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2023BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262024v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;allain Duvillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2209" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-605-2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2159" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Aldred" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0092.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Vivero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Far&#237;as-Barahona" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Macdonell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schaffer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2021.784015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Echelard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00150-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aldred" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-21-0098.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marsy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3115231" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356405v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006161" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#228;rtner&#8208;roer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001329v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazio Strozzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caduff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030559" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marsy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bodin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cusicanqui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Castaings" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-459-2020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garambois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-501-2021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Nielsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ribeyre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kummert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Duvillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Goetz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fieguth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Kasiri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111275" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Serrano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brenning" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-141-2019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880576v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.03.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887600v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.413" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040547" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880586v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;ebre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guglielmin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hughes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.06.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Krysiecki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Roux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lorier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1887" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880562v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Az&#243;car" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-877-2017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Charvet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00105" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880553v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2016-100" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376590v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-1s44" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2885" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349499v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2806" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10965" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7BN50Q1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01120617v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trombotto Liaudat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313668v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Bosson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Baron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3666" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981972v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0104-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948088v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870977v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jotham Apaloo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1753" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871037v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gruber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Phillips" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pogliotti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boeckli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-651-2011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00574550v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenning" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribolini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.665" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00574607v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ribolini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchisio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338813v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773855v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614720v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Stammler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Bell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52381/ICOP2024.138.1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614752v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duvanel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18492" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195995v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285934v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260801v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935360v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Melki" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64518-2_109" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921421v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083937v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13874" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083938v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10373" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260631v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deline" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273249v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouve" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324394" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409425v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Brenguier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887597v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887832v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gartner-Roer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kaufmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887906v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartl Lea" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887843v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliva" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja &#381;ebre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Guglielmin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Ciner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Vieira" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887798v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Finance" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887851v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887949v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887963v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trombotto" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vivero" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pitte" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887932v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887944v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896565v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Echelard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888362v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kaufmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062553v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947971v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946996v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deroux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946988v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schiavone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Quense" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947982v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gardent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877477v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946998v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946973v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00910923v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946980v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946985v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947976v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Az&#243;car" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948034v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Delaloye" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948030v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948010v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947005v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iribarren Anocona" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948048v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trombotto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948042v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Herrera" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594347v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Travassos" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Ahumada" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948052v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594342v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594334v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948050v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594336v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Rojas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594318v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594329v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchioni" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594320v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594322v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594364v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594533v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594528v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384553v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595256v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaloye" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avian" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hausmann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaufmann" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466976v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00575578v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372400v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lhotellier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00574686v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perruchoud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Avian" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389109v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372398v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lhotellier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595258v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fort" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00575586v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00575111v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389117v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389115v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590636v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perruchoud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389093v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265041v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466981v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265182v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265178v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gruber" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265162v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345646v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265170v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265192v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332925v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135659v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333384v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113360v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jobard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333407v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kappenberger" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ripolini" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333381v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333379v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333394v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333410v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774149v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bisiaux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001340v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774112v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846855v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083934v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083936v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992718v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083932v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aguasandinas.cl" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071517v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084089v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amman" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887983v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887973v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Trombotto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro M Soruco" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888359v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982785v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00870999v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Lieb" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604498v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696258v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948090v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389145v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvarreux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Meric" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599165v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertone" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brardinoni" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706958v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736427v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707006v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mauricio Cusicanqui Villa Gomez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374592v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00203233v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>