--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1053,619 +1053,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05525230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Climate in 2023</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement climatique et risques associés à la dégradation du permafrost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Miller</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Weissbrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-24-0116.1⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12huh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846853v1</w:t>
+                <w:t xml:space="preserve">hal-04740579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Magnin</w:t>
+                <w:t xml:space="preserve">Global Climate in 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+                <w:t xml:space="preserve">J. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (8), pp.S12-S155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-24-0116.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04644646v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration and interannual variability of creep rates in mountain permafrost landforms (rock glacier velocities) in the European Alps in 1995–2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Kellerer-Pirklbauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bodin</w:t>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reynald Delaloye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gärtner-Roer</w:t>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad25a4⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (10), pp.3221-3247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474759v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et risques associés à la dégradation du permafrost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acceleration and interannual variability of creep rates in mountain permafrost landforms (rock glacier velocities) in the European Alps in 1995–2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kellerer-Pirklbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Delaloye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+                <w:t xml:space="preserve">Christophe Lambiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Weissbrodt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Gärtner-Roer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (2), pp.1-36. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (3), pp.034022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12huh⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad25a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740579v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles and Activities of Local Stakeholders Faced with Alpine Permafrost Warming: A Comparative Exploratory Analysis of Three Contexts and Networks of Actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Weissbrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Marques Pisoeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1984,51 +1984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Taconnaz Rockfall (Mont-Blanc Massif, European Alps) of November 2018: A Complex and At-Risk Rockwall-Glacier-Torrent Morphodynamic Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2265,51 +2265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main results of permafrost monitoring in the French Alps through the &amp;lt;i&amp;gt;PermaFrance&amp;lt;/i&amp;gt; network over the period 2010–2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3413,295 +3413,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general theory of rock glacier creep based on in‐situ and remote sensing observations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring Rock Glacier Kinematics with Satellite Synthetic Aperture Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gärtner‐roer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lukas Arenson</w:t>
+                <w:t xml:space="preserve">Tazio Strozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Caduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Delaloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppp.2090⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12030559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082968v1</w:t>
+                <w:t xml:space="preserve">hal-03001329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Rock Glacier Kinematics with Satellite Synthetic Aperture Radar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Caduff</w:t>
+                <w:t xml:space="preserve">A general theory of rock glacier creep based on in‐situ and remote sensing observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cicoira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Jones</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Reynald Delaloye</w:t>
+                <w:t xml:space="preserve">Isabelle Gärtner‐roer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Arenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (3), pp.559. </w:t>
+              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12030559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppp.2090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001329v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring mountain cryosphere dynamics by time-lapse stereo-photogrammetry</w:t>
               </w:r>
@@ -4598,291 +4598,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Annual Kinematics of an Active Rock Glacier Quantified from Very High-Resolution DEMs: An Application-Case in the French Alps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permafrost conditions in the Mediterranean region since the Last Glaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rabatel</w:t>
+                <w:t xml:space="preserve">M. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Žebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guglielmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ciner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs10040547⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 185, pp.397 - 436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880573v1</w:t>
+                <w:t xml:space="preserve">hal-01880586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost conditions in the Mediterranean region since the Last Glaciation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Guglielmin</w:t>
+                <w:t xml:space="preserve">Multi-Annual Kinematics of an Active Rock Glacier Quantified from Very High-Resolution DEMs: An Application-Case in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hughes</w:t>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ciner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 185, pp.397 - 436. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs10040547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880586v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
               </w:r>
@@ -5651,51 +5651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5785,51 +5785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5932,51 +5932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (2), pp.145-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6074,51 +6074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6359,51 +6359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Terrestrial Laser Scanning for the Recognition and Promotion of High-Alpine Geomorphosites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7021,51 +7021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The internal structure of rock glaciers and recently deglaciated slopes as revealed by geoelectrical tomography: insights on permafrost and recent glacial evolution in the Central and Western Alps (Italy–France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ribolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guglielmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7303,90 +7303,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predisposing, triggering and runout conditions of two rock slope failures in the french alps: étache valley and crête des grangettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7441,51 +7441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost evolution in the French Alps: Main results of the PermaFrance network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7547,377 +7547,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical surface change signals of rock glaciers: combining UAV and Pléiades imagery (Agua Negra, Argentina)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does rock glaciers deactivate? Geomorphic and activity states of French Alpine rock glaciers in transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Agziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cusicanqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Stammler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bodin</w:t>
+                <w:t xml:space="preserve">Thibaut Duvanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Permafrost</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52381/ICOP2024.138.1⟩</w:t>
+              <w:t xml:space="preserve">European Geoscience Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614720v1</w:t>
+                <w:t xml:space="preserve">hal-04614752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does rock glaciers deactivate? Geomorphic and activity states of French Alpine rock glaciers in transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Agziou</w:t>
+                <w:t xml:space="preserve">Vertical surface change signals of rock glaciers: combining UAV and Pléiades imagery (Agua Negra, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Stammler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cusicanqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lehmann</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Aubrey Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Duvanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">International Conference on Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yukon University, Jun 2024, Whitehorse, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52381/ICOP2024.138.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614752v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predisposition and triggering conditions at a permafrost-affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
@@ -7968,51 +7968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8093,77 +8093,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des écroulements de 2020 au Vallon d'Étache (Haute Maurienne) et à la Crête des Grangettes (Ecrins) : les dernières avancées de la recherche sur le permafrost des versants raides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8231,51 +8231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cusicanqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duvanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8445,269 +8445,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, évolution et implications géomorphologiques du permafrost dans les Alpes françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Magnin</w:t>
+                <w:t xml:space="preserve">Analysis of the Mechanical Behavior of the Laurichard Rock Glacier (French Alps) in the Recent Climatic Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-RISK Workshop permafrost et infrastructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference of the International Association for Computer Methods and Advances in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Turin (Italie), Italy. pp.917-924, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64518-2_109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260801v1</w:t>
+                <w:t xml:space="preserve">hal-04935360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Mechanical Behavior of the Laurichard Rock Glacier (French Alps) in the Recent Climatic Changes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Daudon</w:t>
+                <w:t xml:space="preserve">Distribution, évolution et implications géomorphologiques du permafrost dans les Alpes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the International Association for Computer Methods and Advances in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I-RISK Workshop permafrost et infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64518-2_109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04935360v1</w:t>
+                <w:t xml:space="preserve">hal-03260801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the mechanical behavior of the Laurichard rock glacier (French Alps) in the recent climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9035,51 +9035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P A Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9370,329 +9370,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Col du Lou event (French Alps) – an active layer detachment at the front of a destabilized rock glacier</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ombeline Brenguier</w:t>
+                <w:t xml:space="preserve">Détection automatique de zones en mouvement dans des séries d’images non recalées: application à la surveillance des mouvements gravitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Marsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Castaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference On Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Conférence française de photogrammétrie et télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887916v1</w:t>
+                <w:t xml:space="preserve">hal-01887597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique de zones en mouvement dans des séries d’images non recalées: application à la surveillance des mouvements gravitaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
+                <w:t xml:space="preserve">The Col du Lou event (French Alps) – an active layer detachment at the front of a destabilized rock glacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marcer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Brenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence française de photogrammétrie et télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">5th European Conference On Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887597v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual variability of rock glacier flow velocities in the European Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kellerer-Pirklbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Delaloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gartner-Roer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9747,51 +9747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock glacier inventories and kinematics: a new IPA Action Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Delaloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10144,51 +10144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Echelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tazio Strozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCP 2018 - 5th European Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10442,64 +10442,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-temporal mapping of rock glacier displacements: insights from SfM, ALS and TLS high-resolution datasets on the Laurichard rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10697,51 +10697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Echelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CliC (Climate and Cryosphere Project) GTNP ESA DUE Permafrost workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Frascati, Italy</w:t>
@@ -10997,368 +10997,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-01062553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques géomorphologiques liées à l'instabilité des glaciers rocheux : vers l'émergence de nouveaux aléas ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the possible climatic controls on the recent (2004-2013) variations of surface displacements of cryospheric landforms in an Andean environment (Chile, 33° S.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Brenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Quense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire technique Comité Français de Géologie de l'Ingénieur.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00947971v1</w:t>
+                <w:t xml:space="preserve">halsde-00946988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution quantification of mountain permafrost displacements: insights from Terrestrial Laser Scanning and image correlation techniques</w:t>
+                <w:t xml:space="preserve">Les dynamiques géomorphologiques liées à l'instabilité des glaciers rocheux : vers l'émergence de nouveaux aléas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire technique Comité Français de Géologie de l'Ingénieur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00946996v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00947971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the possible climatic controls on the recent (2004-2013) variations of surface displacements of cryospheric landforms in an Andean environment (Chile, 33° S.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution quantification of mountain permafrost displacements: insights from Terrestrial Laser Scanning and image correlation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Schiavone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexander Brenning</w:t>
+                <w:t xml:space="preserve">B. Deroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Quense</w:t>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00946988v1</w:t>
+                <w:t xml:space="preserve">halsde-00946996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of image correlation techniques to TLS datasets for quantifying surface displacements of rock glacier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mountain Under Watch 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bard, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12289,51 +12289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from Terrestrial Laser Scanning for mountain permafrost studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12896,355 +12896,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00948042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring sites and recent studies of periglacial processes and landforms in South America</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.-L. Ahumada</w:t>
+                <w:t xml:space="preserve">Mapping and monitoring of rock glaciers in the Chilean Andes: a progress report. III European Conference on Permafrost,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Brenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. F. Azócar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPY Oslo Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Olso, Norway</w:t>
+              <w:t xml:space="preserve">III European Conference on Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Longyearbyen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00594347v1</w:t>
+                <w:t xml:space="preserve">halsde-00948052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and monitoring of rock glaciers in the Chilean Andes: a progress report. III European Conference on Permafrost,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. F. Azócar</w:t>
+                <w:t xml:space="preserve">State and evolution of the Bérard rock glacier (Southern French Alps) after its collapse in 2006: insights from geophysical, geodetic and thermal datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Krysiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III European Conference on Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Longyearbyen, Norway</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-13932-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00948052v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00594342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and evolution of the Bérard rock glacier (Southern French Alps) after its collapse in 2006: insights from geophysical, geodetic and thermal datasets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Roux</w:t>
+                <w:t xml:space="preserve">Monitoring sites and recent studies of periglacial processes and landforms in South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trombotto Liaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Travassos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Ahumada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Brenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-13932-3</w:t>
+              <w:t xml:space="preserve">IPY Oslo Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Olso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00594342v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00594347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic consequences of two large glacier and rock glacier destabilizations in the Central Chilean Andes</w:t>
               </w:r>
@@ -13610,51 +13610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost-glacier interaction as revealed by geoelectrical tomography: experiences from rock glaciers and recently-deglaciated areas in the Central and Western Alps (Italy-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ribolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guglielmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14312,493 +14312,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The short-term response of rockglaciers creep to recent warm periods in the European Alps (2002-2007)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a first assessment of the permafrost distribution in the French Alps thanks to a multi-scale approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delaloye</w:t>
+                <w:t xml:space="preserve">Remi Lhotellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Avian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Kaufmann</w:t>
+                <w:t xml:space="preserve">S. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Fairbanks, United States</w:t>
+              <w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595256v1</w:t>
+                <w:t xml:space="preserve">halsde-00372400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Alpine permafrost as a possible response to global warming: results from a 1986-2006 survey and interpretation of recent field observations (French Alps).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bodin</w:t>
+                <w:t xml:space="preserve">The short-term response of rockglaciers creep to recent warm periods in the European Alps (2002-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaloye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Fort</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Hausmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33th International Geological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">9th International Conference on Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Fairbanks, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466976v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpine Permafrost Distribution at Massif Scale: Assessment of Mean Surface Temperatures During Winter Equilibrium Period Thanks to Topoclimatic and Geomorphological Data (Combeynot Massif, French Alps)</w:t>
+                <w:t xml:space="preserve">Dynamics of Alpine permafrost as a possible response to global warming: results from a 1986-2006 survey and interpretation of recent field observations (French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Fairbanks, Alaska, United States. pp.27-28</w:t>
+              <w:t xml:space="preserve">33th International Geological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00575578v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a first assessment of the permafrost distribution in the French Alps thanks to a multi-scale approach.</w:t>
+                <w:t xml:space="preserve">Alpine Permafrost Distribution at Massif Scale: Assessment of Mean Surface Temperatures During Winter Equilibrium Period Thanks to Topoclimatic and Geomorphological Data (Combeynot Massif, French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Lhotellier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Fairbanks, Alaska, United States. pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00372400v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00575578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Interannual Variations of Rock Glacier Creep in the European Alps</w:t>
               </w:r>
@@ -14935,51 +14935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Lhotellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15073,51 +15073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lhotellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15306,51 +15306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Fairbanks, Alaska, United States. pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15496,51 +15496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Fairbanks (Alaska), United States. pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15591,51 +15591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Fairbanks (Alaska), United States. pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15660,90 +15660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Interannual Variations of Rockglaciers Creep in the European Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delaloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perruchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16040,51 +16040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ribolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society of London and Quaternary Research Association Conference on « Periglacial and Paraglacial Processes and Environments, Past, Present and Future.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16364,51 +16364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence finale COST-719 The use of GIS in climatology and meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16446,77 +16446,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Approche spatialisée des températures de surface en haute montagne et estimation de la distribution du pergélisol dans un massif des Hautes Alpes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Les Risques liés au temps et au climat »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Epernay, France. pp.136-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16783,51 +16783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union meeting, Vienne, Autriche, 2-7 avril 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17374,51 +17374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18119,51 +18119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le permafrost de montagne : enjeux, concepts et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18227,51 +18227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le permafrost de montagne face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18619,51 +18619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Delaloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Snow and Ice-Related Hazards, Risks, and Disasters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2015, 978-0-12-394849-6</w:t>
@@ -18692,51 +18692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR-Helped Recognition and Promotion of High-Alpine Geomorphosites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19162,51 +19162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kellerer-Pirklbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Krysiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19502,51 +19502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Krysiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 66p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20405,51 +20405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458745v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Medina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairo Le&#243;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Badillo-Rivera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Loarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bod&#237;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-345-2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agziou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70243" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de P.M. Leger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Duvillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf443" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubrey Robson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-2559-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Arenson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barboux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cicoira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000847" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0116.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellerer-Pirklbauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Delaloye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambiel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#228;rtner-Roer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad25a4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Weissbrodt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Weissbrodt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marques Pisoeiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4555176" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Miller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Willett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ades" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bartow-Gillies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2023BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262024v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;allain Duvillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2209" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-605-2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2159" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Aldred" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0092.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Vivero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Far&#237;as-Barahona" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Macdonell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schaffer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2021.784015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Echelard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00150-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aldred" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-21-0098.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marsy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3115231" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356405v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006161" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#228;rtner&#8208;roer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001329v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazio Strozzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caduff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030559" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marsy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bodin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cusicanqui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Castaings" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-459-2020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garambois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-501-2021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Nielsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ribeyre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kummert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Duvillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Goetz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fieguth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Kasiri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111275" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Serrano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brenning" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-141-2019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880576v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.03.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887600v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.413" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040547" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880586v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;ebre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guglielmin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hughes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.06.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Krysiecki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Roux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lorier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1887" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880562v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Az&#243;car" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-877-2017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Charvet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00105" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880553v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2016-100" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376590v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-1s44" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2885" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349499v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2806" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10965" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7BN50Q1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01120617v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trombotto Liaudat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313668v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Bosson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Baron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3666" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981972v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0104-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948088v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870977v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jotham Apaloo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1753" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871037v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gruber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Phillips" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pogliotti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boeckli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-651-2011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00574550v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenning" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribolini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.665" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00574607v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ribolini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchisio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338813v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773855v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614720v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Stammler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Bell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52381/ICOP2024.138.1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614752v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duvanel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18492" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195995v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285934v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260801v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935360v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Melki" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64518-2_109" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921421v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083937v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13874" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083938v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10373" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260631v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deline" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273249v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouve" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324394" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409425v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Brenguier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887597v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887832v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gartner-Roer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kaufmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887906v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartl Lea" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887843v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliva" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja &#381;ebre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Guglielmin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Ciner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Vieira" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887798v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Finance" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887851v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887949v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887963v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trombotto" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vivero" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pitte" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887932v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887944v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896565v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Echelard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888362v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kaufmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062553v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947971v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946996v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deroux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946988v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schiavone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Quense" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947982v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gardent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877477v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946998v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946973v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00910923v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946980v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946985v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947976v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Az&#243;car" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948034v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Delaloye" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948030v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948010v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947005v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iribarren Anocona" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948048v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trombotto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948042v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Herrera" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594347v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Travassos" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Ahumada" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948052v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594342v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594334v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948050v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594336v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Rojas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594318v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594329v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchioni" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594320v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594322v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594364v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594533v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594528v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384553v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595256v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaloye" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avian" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hausmann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaufmann" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466976v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00575578v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372400v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lhotellier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00574686v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perruchoud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Avian" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389109v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372398v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lhotellier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595258v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fort" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00575586v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00575111v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389117v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389115v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590636v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perruchoud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389093v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265041v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466981v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265182v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265178v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gruber" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265162v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345646v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265170v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265192v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332925v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135659v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333384v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113360v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jobard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333407v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kappenberger" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ripolini" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333381v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333379v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333394v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333410v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774149v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bisiaux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001340v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774112v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846855v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083934v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083936v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992718v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083932v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aguasandinas.cl" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071517v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084089v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amman" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887983v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887973v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Trombotto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro M Soruco" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888359v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982785v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00870999v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Lieb" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604498v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696258v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948090v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389145v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvarreux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Meric" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599165v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertone" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brardinoni" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706958v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736427v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707006v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mauricio Cusicanqui Villa Gomez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374592v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00203233v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458745v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Medina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairo Le&#243;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Badillo-Rivera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Loarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bod&#237;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-345-2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agziou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70243" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de P.M. Leger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Duvillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf443" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubrey Robson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-2559-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Arenson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barboux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cicoira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000847" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Weissbrodt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0116.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellerer-Pirklbauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Delaloye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambiel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#228;rtner-Roer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad25a4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Weissbrodt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marques Pisoeiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4555176" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Miller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Willett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ades" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bartow-Gillies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2023BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262024v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;allain Duvillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2209" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-605-2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2159" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Aldred" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0092.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Vivero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Far&#237;as-Barahona" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Macdonell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schaffer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2021.784015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Echelard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00150-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aldred" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-21-0098.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marsy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3115231" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356405v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006161" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazio Strozzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caduff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jones" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030559" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#228;rtner&#8208;roer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2090" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marsy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bodin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cusicanqui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Castaings" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-459-2020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garambois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-501-2021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Nielsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ribeyre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kummert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Duvillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Goetz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fieguth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Kasiri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111275" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Serrano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brenning" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-141-2019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880576v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.03.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887600v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.413" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880586v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;ebre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guglielmin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hughes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.06.018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040547" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Krysiecki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Roux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lorier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1887" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880562v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Az&#243;car" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-877-2017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Charvet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00105" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880553v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2016-100" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376590v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-1s44" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2885" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349499v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2806" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10965" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7BN50Q1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01120617v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trombotto Liaudat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313668v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Bosson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Baron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3666" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981972v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0104-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948088v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870977v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jotham Apaloo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1753" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871037v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gruber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Phillips" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pogliotti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boeckli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-651-2011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00574550v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenning" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribolini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.665" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00574607v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ribolini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchisio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338813v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773855v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duvanel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18492" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614720v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Stammler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Bell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52381/ICOP2024.138.1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195995v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285934v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935360v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Melki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64518-2_109" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260801v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921421v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083937v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13874" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083938v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10373" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260631v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deline" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273249v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouve" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324394" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409425v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887597v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887916v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Brenguier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887832v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gartner-Roer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kaufmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887906v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartl Lea" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887843v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliva" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja &#381;ebre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Guglielmin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Ciner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Vieira" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887798v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Finance" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887851v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887949v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887963v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trombotto" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vivero" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pitte" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887932v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887944v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896565v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Echelard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888362v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kaufmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062553v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946988v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schiavone" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Quense" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947971v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946996v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deroux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947982v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gardent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877477v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946998v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946973v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00910923v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946980v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946985v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947976v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Az&#243;car" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948034v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Delaloye" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948030v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948010v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947005v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iribarren Anocona" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948048v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trombotto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948042v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Herrera" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948052v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594342v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594347v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Travassos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Ahumada" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594334v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948050v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594336v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Rojas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594318v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594329v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchioni" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594320v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594322v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594364v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594533v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594528v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384553v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372400v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lhotellier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595256v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaloye" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avian" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hausmann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaufmann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466976v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00575578v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00574686v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perruchoud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Avian" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389109v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372398v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lhotellier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595258v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fort" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00575586v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00575111v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389117v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389115v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590636v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perruchoud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389093v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265041v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466981v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265182v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265178v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gruber" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265162v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345646v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265170v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265192v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332925v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135659v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333384v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113360v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jobard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333407v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kappenberger" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ripolini" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333381v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333379v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333394v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333410v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774149v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bisiaux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001340v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774112v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846855v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083934v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083936v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992718v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083932v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aguasandinas.cl" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071517v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084089v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amman" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887983v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887973v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Trombotto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro M Soruco" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888359v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982785v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00870999v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Lieb" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604498v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696258v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948090v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389145v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvarreux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Meric" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599165v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertone" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brardinoni" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706958v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736427v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707006v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mauricio Cusicanqui Villa Gomez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374592v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00203233v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>