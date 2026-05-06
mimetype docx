--- v0 (2026-03-06)
+++ v1 (2026-05-06)
@@ -1049,295 +1049,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Rheology of Supramolecular Polymers Center-Functionalized with Strong Stickers</w:t>
+                <w:t xml:space="preserve">Microstructure and Self-Assembly of Supramolecular Polymers Center-Functionalized with Strong Stickers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Callies</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Chenal</w:t>
+                <w:t xml:space="preserve">Cyril Véchambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Callies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 48 (19), pp.7320 - 7326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01583⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 48 (22), pp.8232 - 8239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472901v1</w:t>
+                <w:t xml:space="preserve">hal-01447471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and Self-Assembly of Supramolecular Polymers Center-Functionalized with Strong Stickers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear Rheology of Supramolecular Polymers Center-Functionalized with Strong Stickers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Callies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Véchambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Véchambre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pensec</w:t>
+                <w:t xml:space="preserve">S. Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 48 (22), pp.8232 - 8239. </w:t>
+              <w:t xml:space="preserve">, 2015, 48 (19), pp.7320 - 7326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447471v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Rheology of Bis-Urea Functionalized Supramolecular Poly(butylacrylate)s: Part I – Weak Stickers</w:t>
               </w:r>
@@ -1362,51 +1362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Véchambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2392,51 +2392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayrung Noppalit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simula" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ballard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Callies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Asua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b00185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ressouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonteneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02533" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;chambre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01304C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401484v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herscher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b11045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367489v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Callies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fonteneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pensec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ducouret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01154C" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Callies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pensec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01583" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril V&#233;chambre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01584" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V&#233;chambre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.12.053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02191333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Held" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristacq Gazeli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vechambre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03279793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Derail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roncin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marie Aline Guillamaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Danerol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Erhenfeld" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laffore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayrung Noppalit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simula" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ballard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Callies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Asua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b00185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ressouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonteneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02533" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;chambre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01304C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401484v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herscher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b11045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367489v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Callies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fonteneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pensec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ducouret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01154C" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril V&#233;chambre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01584" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Callies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pensec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01583" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V&#233;chambre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.12.053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02191333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Held" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristacq Gazeli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vechambre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03279793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Derail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roncin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marie Aline Guillamaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Danerol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Erhenfeld" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laffore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>