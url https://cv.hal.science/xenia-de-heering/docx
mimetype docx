--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -385,159 +385,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo taken by Xénia de Heering│ Research on the Tibetan diaspora in France │Associative display (at Les Jardins d’Éole)</w:t>
+                <w:t xml:space="preserve">Photography taken by Xénia de Heering│ Research on the Tibetan diaspora in France │Tibetan gathering and dances at the Jardins d’Éole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CESSMA, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486524v1</w:t>
+                <w:t xml:space="preserve">hal-05486501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography taken by Xénia de Heering│ Research on the Tibetan diaspora in France │Tibetan gathering and dances at the Jardins d’Éole</w:t>
+                <w:t xml:space="preserve">Photo taken by Xénia de Heering│ Research on the Tibetan diaspora in France │Associative display (at Les Jardins d’Éole)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CESSMA, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486501v1</w:t>
+                <w:t xml:space="preserve">hal-05486524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photography taken by Xénia de Heering│ Research on the Tibetan diaspora in France │ A Tibetan restaurant in Quillan (Aude)</w:t>
               </w:r>
@@ -583,423 +583,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vue du Rma chu (Fleuve Jaune) à proximité de Chukhama, 1.</w:t>
+                <w:t xml:space="preserve">Chukhama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. District de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), province du Gansu, China. 2012</w:t>
+              <w:t xml:space="preserve">Photography. Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00808981v1</w:t>
+                <w:t xml:space="preserve">medihal-00801894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frères Nagtsang, Nülo et Japé.</w:t>
+                <w:t xml:space="preserve">Vue du Rma chu (Fleuve Jaune) à proximité de Chukhama, 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. District de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), province du Gansu, China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00809019v1</w:t>
+                <w:t xml:space="preserve">medihal-00808981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chukhama: trois cousins, un neveu et un ami de Nagtsang Nülo.</w:t>
+                <w:t xml:space="preserve">Les frères Nagtsang, Nülo et Japé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Canton de Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
+              <w:t xml:space="preserve">Photography. District de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), province du Gansu, China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00809007v1</w:t>
+                <w:t xml:space="preserve">medihal-00809019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hall d'assemblée ('du khang) du monastère de Tashi Chöling à Chukhama</w:t>
+                <w:t xml:space="preserve">A Chukhama: trois cousins, un neveu et un ami de Nagtsang Nülo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
+              <w:t xml:space="preserve">Photography. Canton de Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00808998v1</w:t>
+                <w:t xml:space="preserve">medihal-00809007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vue du Rma chu (Fleuve Jaune) à proximité de Chukhama, 2.</w:t>
+                <w:t xml:space="preserve">Hall d'assemblée ('du khang) du monastère de Tashi Chöling à Chukhama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. District de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), province du Gansu, China. 2012</w:t>
+              <w:t xml:space="preserve">Photography. Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00808984v1</w:t>
+                <w:t xml:space="preserve">medihal-00808998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rgya zor</w:t>
+                <w:t xml:space="preserve">Mchod rten dkar bo dge mtshan 'od 'bar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00808979v1</w:t>
+                <w:t xml:space="preserve">medihal-00809002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monastère de Chukhama, les maisons des moines.</w:t>
               </w:r>
@@ -1045,423 +1045,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00809004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mchod rten dkar bo dge mtshan 'od 'bar.</w:t>
+                <w:t xml:space="preserve">U rgyan bar zhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
+              <w:t xml:space="preserve">Photography. Chukhama (chi.: Qihama xiang), district de Rma chu (chi.: Maqu xian), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00809002v1</w:t>
+                <w:t xml:space="preserve">medihal-00808977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U rgyan bar zhi</w:t>
+                <w:t xml:space="preserve">Vue du Rma chu (Fleuve Jaune) à proximité de Chukhama, 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Chukhama (chi.: Qihama xiang), district de Rma chu (chi.: Maqu xian), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
+              <w:t xml:space="preserve">Photography. District de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), province du Gansu, China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00808977v1</w:t>
+                <w:t xml:space="preserve">medihal-00808984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chukhama</w:t>
+                <w:t xml:space="preserve">Rgya zor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00808968v1</w:t>
+                <w:t xml:space="preserve">medihal-00808979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chukhama: trois cousins de Nagtsang Nülo et Tshe kho.</w:t>
+                <w:t xml:space="preserve">Chukhama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Canton de Chukhama (chi.: Qihama xiang), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gan, China. 2012</w:t>
+              <w:t xml:space="preserve">Photography. Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00809015v1</w:t>
+                <w:t xml:space="preserve">medihal-00808968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rma chu (Fleuve Jaune) à proximité de Chukhama, 3.</w:t>
+                <w:t xml:space="preserve">A Chukhama: trois cousins de Nagtsang Nülo et Tshe kho.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. District de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), province du Gansu, China. 2012</w:t>
+              <w:t xml:space="preserve">Photography. Canton de Chukhama (chi.: Qihama xiang), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gan, China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00808986v1</w:t>
+                <w:t xml:space="preserve">medihal-00809015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chukhama</w:t>
+                <w:t xml:space="preserve">Rma chu (Fleuve Jaune) à proximité de Chukhama, 3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
+              <w:t xml:space="preserve">Photography. District de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), province du Gansu, China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00801894v1</w:t>
+                <w:t xml:space="preserve">medihal-00808986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2331,191 +2331,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-remembering the Day “Times Turned Around”: The Arrival of “Chinese Soldiers” at Chukhama in 1958</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xénia De Heering</w:t>
+                <w:t xml:space="preserve">A Letter Sent to Nagtshang Nulo by a Group of Senior Government Officials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Barnett; Benno Weiner; Françoise Robin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflicting Memories: Tibetan History under Mao Retold</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BRILL, pp.443-477, 2020, Inner Asia Book Series, </w:t>
+              <w:t xml:space="preserve">, BRILL, pp.478-480, 2020, Inner Asia Book Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004433243_024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/9789004433243_025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410073v1</w:t>
+                <w:t xml:space="preserve">hal-03410074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Letter Sent to Nagtshang Nulo by a Group of Senior Government Officials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xénia de Heering</w:t>
+                <w:t xml:space="preserve">Re-remembering the Day “Times Turned Around”: The Arrival of “Chinese Soldiers” at Chukhama in 1958</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xénia De Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Barnett; Benno Weiner; Françoise Robin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflicting Memories: Tibetan History under Mao Retold</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BRILL, pp.478-480, 2020, Inner Asia Book Series, </w:t>
+              <w:t xml:space="preserve">, BRILL, pp.443-477, 2020, Inner Asia Book Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004433243_025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/9789004433243_024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410074v1</w:t>
+                <w:t xml:space="preserve">hal-03410073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue très “parlée” d’un best-seller tibétain des années 2000</w:t>
               </w:r>
@@ -3211,51 +3211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B57F68E7"/>
+    <w:nsid w:val="A759F093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3442,51 +3442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xenia-de-heering" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2030-5819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253814952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia de Heering" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809002v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00801894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia De Heering" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140s6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752558v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12azz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126ls" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5555" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.484" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.6108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.031.0057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bentz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004433243_024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004433243_025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b14548" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04058195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410092v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Rondelez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Potanin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mee5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xenia-de-heering" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2030-5819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253814952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia de Heering" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00801894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia De Heering" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140s6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752558v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12azz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126ls" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5555" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.484" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.6108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.031.0057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bentz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004433243_025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410073v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004433243_024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b14548" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04058195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410092v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Rondelez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Potanin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mee5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>