--- v1 (2026-04-06)
+++ v2 (2026-05-23)
@@ -319,225 +319,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography taken by Xénia de Heering│ Research on the Tibetan diaspora in France │Associative display at Les Jardins d’Éole</w:t>
+                <w:t xml:space="preserve">Photo taken by Xénia de Heering│ Research on the Tibetan diaspora in France │Associative display (at Les Jardins d’Éole)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CESSMA, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486517v1</w:t>
+                <w:t xml:space="preserve">hal-05486524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography taken by Xénia de Heering│ Research on the Tibetan diaspora in France │Tibetan gathering and dances at the Jardins d’Éole</w:t>
+                <w:t xml:space="preserve">Photography taken by Xénia de Heering│ Research on the Tibetan diaspora in France │Associative display at Les Jardins d’Éole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CESSMA, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486501v1</w:t>
+                <w:t xml:space="preserve">hal-05486517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo taken by Xénia de Heering│ Research on the Tibetan diaspora in France │Associative display (at Les Jardins d’Éole)</w:t>
+                <w:t xml:space="preserve">Photography taken by Xénia de Heering│ Research on the Tibetan diaspora in France │Tibetan gathering and dances at the Jardins d’Éole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CESSMA, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486524v1</w:t>
+                <w:t xml:space="preserve">hal-05486501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photography taken by Xénia de Heering│ Research on the Tibetan diaspora in France │ A Tibetan restaurant in Quillan (Aude)</w:t>
               </w:r>
@@ -649,423 +649,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00801894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vue du Rma chu (Fleuve Jaune) à proximité de Chukhama, 1.</w:t>
+                <w:t xml:space="preserve">Les frères Nagtsang, Nülo et Japé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. District de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), province du Gansu, China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00808981v1</w:t>
+                <w:t xml:space="preserve">medihal-00809019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frères Nagtsang, Nülo et Japé.</w:t>
+                <w:t xml:space="preserve">A Chukhama: trois cousins, un neveu et un ami de Nagtsang Nülo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. District de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), province du Gansu, China. 2012</w:t>
+              <w:t xml:space="preserve">Photography. Canton de Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00809019v1</w:t>
+                <w:t xml:space="preserve">medihal-00809007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chukhama: trois cousins, un neveu et un ami de Nagtsang Nülo.</w:t>
+                <w:t xml:space="preserve">Hall d'assemblée ('du khang) du monastère de Tashi Chöling à Chukhama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Canton de Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
+              <w:t xml:space="preserve">Photography. Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00809007v1</w:t>
+                <w:t xml:space="preserve">medihal-00808998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hall d'assemblée ('du khang) du monastère de Tashi Chöling à Chukhama</w:t>
+                <w:t xml:space="preserve">Vue du Rma chu (Fleuve Jaune) à proximité de Chukhama, 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
+              <w:t xml:space="preserve">Photography. District de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), province du Gansu, China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00808998v1</w:t>
+                <w:t xml:space="preserve">medihal-00808981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mchod rten dkar bo dge mtshan 'od 'bar.</w:t>
+                <w:t xml:space="preserve">Vue du Rma chu (Fleuve Jaune) à proximité de Chukhama, 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
+              <w:t xml:space="preserve">Photography. District de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), province du Gansu, China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00809002v1</w:t>
+                <w:t xml:space="preserve">medihal-00808984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monastère de Chukhama, les maisons des moines.</w:t>
+                <w:t xml:space="preserve">Rgya zor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00809004v1</w:t>
+                <w:t xml:space="preserve">medihal-00808979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U rgyan bar zhi</w:t>
               </w:r>
@@ -1111,159 +1111,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00808977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vue du Rma chu (Fleuve Jaune) à proximité de Chukhama, 2.</w:t>
+                <w:t xml:space="preserve">Monastère de Chukhama, les maisons des moines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. District de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), province du Gansu, China. 2012</w:t>
+              <w:t xml:space="preserve">Photography. Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00808984v1</w:t>
+                <w:t xml:space="preserve">medihal-00809004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rgya zor</w:t>
+                <w:t xml:space="preserve">Mchod rten dkar bo dge mtshan 'od 'bar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Chukhama (chi.: Qihama), district de Rma chu (chi.: Maqu), PAT du Kan lho (chi.: Gannan), China. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00808979v1</w:t>
+                <w:t xml:space="preserve">medihal-00809002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukhama</w:t>
               </w:r>
@@ -2862,177 +2862,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Faithful Servant, Samt’andjimba (1816-1900) (Valère Rondelez, translated by Xénia de Heering)</w:t>
+                <w:t xml:space="preserve">Mangghuer Folkstales and Historical narratives (Grigori Potanin, translated by Xénia de Heering)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valère Rondelez</w:t>
+                <w:t xml:space="preserve">Grigori Potanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410092v1</w:t>
+                <w:t xml:space="preserve">hal-03410090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangghuer Folkstales and Historical narratives (Grigori Potanin, translated by Xénia de Heering)</w:t>
+                <w:t xml:space="preserve">A Faithful Servant, Samt’andjimba (1816-1900) (Valère Rondelez, translated by Xénia de Heering)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia de Heering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grigori Potanin</w:t>
+                <w:t xml:space="preserve">Valère Rondelez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410090v1</w:t>
+                <w:t xml:space="preserve">hal-03410092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3211,51 +3211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A759F093"/>
+    <w:nsid w:val="EA1B7F39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3442,51 +3442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xenia-de-heering" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2030-5819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253814952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia de Heering" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00801894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia De Heering" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140s6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752558v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12azz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126ls" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5555" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.484" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.6108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.031.0057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bentz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004433243_025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410073v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004433243_024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b14548" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04058195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410092v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Rondelez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Potanin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mee5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xenia-de-heering" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2030-5819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253814952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia de Heering" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00801894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808984v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00809015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00808986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia De Heering" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140s6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752558v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12azz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126ls" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5555" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.484" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.6108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.031.0057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bentz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004433243_025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410073v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004433243_024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b14548" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04058195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Potanin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Rondelez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mee5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>