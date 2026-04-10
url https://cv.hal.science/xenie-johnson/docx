--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -3045,51 +3045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D1C88E8"/>
+    <w:nsid w:val="E9C7C940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>