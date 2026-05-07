--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -1777,265 +1777,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A security network in PSI photoprotection: regulation of photosynthetic control, NPQ and O2 photoreduction by cyclic electron flow</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Critical role of Chlamydomonas reinhardtii ferredoxin-5 in maintaining membrane structure and dark metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Wittkopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaruswan Warakanont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00875⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (48), pp.14978 - 14983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1515240112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02049530v1</w:t>
+                <w:t xml:space="preserve">cea-01820387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical role of Chlamydomonas reinhardtii ferredoxin-5 in maintaining membrane structure and dark metabolism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A security network in PSI photoprotection: regulation of photosynthetic control, NPQ and O2 photoreduction by cyclic electron flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenie Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (48), pp.14978 - 14983. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1515240112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01820387v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02049530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion of Proton Gradient Regulation 5 (PGR5) and PGR5-Like 1 (PGRL1) proteins promote sustainable light-driven hydrogen production in $Chlamydomonas\ reinhardtii$ due to increased PSII activity under sulfur deprivation</w:t>
               </w:r>
@@ -2149,295 +2149,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02049522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Increases in Mitochondrial Cooperation and Oxygen Photoreduction Compensate for Deficiency in Cyclic Electron Flow in Chlamydomonas reinhardtii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton Gradient Regulation 5-Mediated Cyclic Electron Flow under ATP- or Redox-Limited Conditions: A Study of ATPase pgr5 and rbcL pgr5 Mutants in the Green Alga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenie Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieu-Van Dang</w:t>
+                <w:t xml:space="preserve">J. Steinbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Plet</w:t>
+                <w:t xml:space="preserve">R. Dent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Tolleter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martina Jokel</w:t>
+                <w:t xml:space="preserve">H. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
+                <w:t xml:space="preserve">P. Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (7), pp.3036-3050. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 165 (1), pp.438-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.126375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.233593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02074531v1</w:t>
+                <w:t xml:space="preserve">cea-02074541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Gradient Regulation 5-Mediated Cyclic Electron Flow under ATP- or Redox-Limited Conditions: A Study of ATPase pgr5 and rbcL pgr5 Mutants in the Green Alga Chlamydomonas reinhardtii</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined Increases in Mitochondrial Cooperation and Oxygen Photoreduction Compensate for Deficiency in Cyclic Electron Flow in Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Steinbeck</w:t>
+                <w:t xml:space="preserve">Kieu-Van Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dent</w:t>
+                <w:t xml:space="preserve">Julie Plet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Takahashi</w:t>
+                <w:t xml:space="preserve">Dimitri Tolleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Jokel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Richaud</w:t>
+                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 165 (1), pp.438-452. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (7), pp.3036-3050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.113.233593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.126375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02074541v1</w:t>
+                <w:t xml:space="preserve">cea-02074531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branching genes are conserved across species. Genes controlling a novel signal in pea are coregulated by other long-distance signals</w:t>
               </w:r>
@@ -3045,51 +3045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9C7C940"/>
+    <w:nsid w:val="DCED52FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3276,51 +3276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xenie-johnson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3424-7047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223451568" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-7151-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waeil Al Youssef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Saint-Sorny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenie Johnson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Lunn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04872-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Dischinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa D&#233;sir&#233;e Westrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Meindl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Egidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cariti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chazaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnka Lefebvre-Legendre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Longoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Ghysels" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00384" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02149191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Brzezowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grimm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0395-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Jokel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Mari Aro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagut Allahverdiyeva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13897" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Wittkopp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Saroussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13915" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01945922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01618" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.03.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beyly-Adriano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Te" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.09.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01709612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713343114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Douchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Qu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnka Legendre-Lefebvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00725" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-016-0298-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049530v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00875" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820387v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaruswan Warakanont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dubini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1515240112" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Steinbeck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denitsa Nikolova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weingarten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00892" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Van Dang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tolleter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.126375" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinbeck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takahashi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.233593" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Brcich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Dun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.087676" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caffarri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane da Gra&#231;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cuin&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-01972316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xenie-johnson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3424-7047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223451568" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-7151-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waeil Al Youssef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Saint-Sorny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenie Johnson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Lunn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04872-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Dischinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa D&#233;sir&#233;e Westrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Meindl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Egidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cariti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chazaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnka Lefebvre-Legendre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Longoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Ghysels" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00384" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02149191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Brzezowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grimm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0395-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Jokel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Mari Aro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagut Allahverdiyeva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13897" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Wittkopp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Saroussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13915" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01945922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01618" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.03.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beyly-Adriano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Te" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.09.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01709612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713343114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Douchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Qu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnka Legendre-Lefebvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00725" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-016-0298-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820387v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaruswan Warakanont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dubini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1515240112" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00875" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Steinbeck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denitsa Nikolova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weingarten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00892" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinbeck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takahashi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.233593" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074531v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Van Dang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tolleter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.126375" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Brcich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Dun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.087676" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caffarri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane da Gra&#231;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cuin&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-01972316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>