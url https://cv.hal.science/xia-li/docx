--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xia LI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences du Langage spécialité Didactique et Linguistique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xia-li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes domaines de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Tâche, interaction orale et acquisition, interculturel, évaluation, langues sur objectifs spécifiques, intégration des TICE dans l’enseignement/apprentissage des langues étrangères</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes expériences d'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :En tant que maitresse de langue chinoise à Sorbonne Université (2022-2024), j’ai dispensé des cours de Chinois Langue Étrangère à trois niveaux de Licence LEA et en double cursus LEA & Sciences, ainsi que des cours d’option. Les enseignements que j’ai dispensés incluaient : la CO, la CE, le Lexique, l’EO et l’EE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des langues à l’ère du marketing digital : l’approche basée sur les tâches communicatives en CLE en LEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle place pour le numérique dans la filière LEA ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, May 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">基于冲突型任务的交际互动能力习得研究：以法国大学汉语口语课为例</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities for Chinese Language Teaching in a Rapidly Evolving European Society: new standards, multilingual environments and emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, “L’Orientale” University of Naples; EACT (European Association of Chinese Teaching), Jul 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation à la négociation interculturelle à travers des tâches basées sur les conflits en cours d’expression orale en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Négociation interculturelle : théorie, pratique &amp; transformations dans un monde globalisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier Paul Valéry; SIETAR France, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of ‘source language’ in the field of Applied Foreign Languages at French universities: A case study of its application in listening tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Symposium of the European Association of Chinese Teaching (EACT), Yesterday, Today and Tomorrow: Chinese Language Education in Secondary and Higher Education from a Multilingual and Multicultural Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southampton, Apr 2023, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de la dimension interculturelle dans les programmes d’enseignement de l’expression orale en milieu universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études internationales AREC 2023, La dimension interculturelle dans l’enseignement/apprentissage du chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des TICE dans l’apprentissage du CLE. L’utilisation de la méthode de saisie chinoise par Pīnyīn sur un clavier dans la post-tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de doctorants et jeunes chercheurs. Les discours numériques : enjeux linguistiques et communicationnels, perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2022, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche et Interaction orale : le cas de l’enseignement-apprentissage du CLE à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDIL 2022, Sciences du langage : Enjeux théoriques et pratiques méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche et Compétence d’Interaction Orale (CIO) : un cas de « Parler librement à partir d’images données » dans l’enseignement/apprentissage du CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études AREC 2022, Enseignement en ligne de la langue et de la civilisation chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREC (Association Recherche et Enseignement du Chinois); Université Paris Cité, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de tâches communicatives basées sur les conflits en CLE avec ChatGPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AFPC - Association française des professeurs de chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, https://cahiers-afpc.fr/articles/elaboration-de-taches-communicatives-basees-sur-les-conflits-en-cle-avec-chat-gpt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“图片定位游戏”在汉语选修课中的应用及其对应用外语专业汉语教学的启发与思考</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les serious games et le développement des compétences linguistiques, interculturelles et managériales : enjeux, cas d’application et perspectives, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche, interaction orale et acquisition : le cas de l’enseignement/apprentissage du Chinois Langue Étrangère en cours particulier à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Grenoble Alpes [2020-..], 2024. Français. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024GRALL017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04941917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers et freins du déclenchement de la conversation lors de l’accomplissement de la tâche en ligne intitulée « Parler librement à partir d’images données »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manon Boucharéchas, Iris Fabry, Marie Peuzin, Roxanne Comotti, Rim Abouwarda, Alexis Ladreyt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13623119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la méthode de saisie chinoise au moyen du Pīnyīn dans l’enseignement-apprentissage du CLE (Chinois Langue Étrangère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du français en ligne en Chine via la plateforme CC Talk : description du dispositif et du style d’agir professoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02874767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId26"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xia LI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences du Langage spécialité Didactique et Linguistique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xia-li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes domaines de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Tâche, interaction orale et acquisition, interculturel, évaluation, langues sur objectifs spécifiques, intégration des TICE dans l’enseignement/apprentissage des langues étrangères</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes expériences d'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :En tant que maitresse de langue chinoise à Sorbonne Université (2022-2024), j’ai dispensé des cours de Chinois Langue Étrangère à trois niveaux de Licence LEA et en double cursus LEA & Sciences, ainsi que des cours d’option. Les enseignements que j’ai dispensés incluaient : la CO, la CE, le Lexique, l’EO et l’EE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de tâches communicatives basées sur les conflits en CLE avec ChatGPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AFPC - Association française des professeurs de chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, https://cahiers-afpc.fr/articles/elaboration-de-taches-communicatives-basees-sur-les-conflits-en-cle-avec-chat-gpt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“图片定位游戏”在汉语选修课中的应用及其对应用外语专业汉语教学的启发与思考</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les serious games et le développement des compétences linguistiques, interculturelles et managériales : enjeux, cas d’application et perspectives, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">基于冲突型任务的交际互动能力习得研究：以法国大学汉语口语课为例</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities for Chinese Language Teaching in a Rapidly Evolving European Society: new standards, multilingual environments and emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, “L’Orientale” University of Naples; EACT (European Association of Chinese Teaching), Jul 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation à la négociation interculturelle à travers des tâches basées sur les conflits en cours d’expression orale en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Négociation interculturelle : théorie, pratique &amp; transformations dans un monde globalisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier Paul Valéry; SIETAR France, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des langues à l’ère du marketing digital : l’approche basée sur les tâches communicatives en CLE en LEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle place pour le numérique dans la filière LEA ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, May 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of ‘source language’ in the field of Applied Foreign Languages at French universities: A case study of its application in listening tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Symposium of the European Association of Chinese Teaching (EACT), Yesterday, Today and Tomorrow: Chinese Language Education in Secondary and Higher Education from a Multilingual and Multicultural Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southampton, Apr 2023, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de la dimension interculturelle dans les programmes d’enseignement de l’expression orale en milieu universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études internationales AREC 2023, La dimension interculturelle dans l’enseignement/apprentissage du chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des TICE dans l’apprentissage du CLE. L’utilisation de la méthode de saisie chinoise par Pīnyīn sur un clavier dans la post-tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de doctorants et jeunes chercheurs. Les discours numériques : enjeux linguistiques et communicationnels, perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2022, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche et Interaction orale : le cas de l’enseignement-apprentissage du CLE à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDIL 2022, Sciences du langage : Enjeux théoriques et pratiques méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche et Compétence d’Interaction Orale (CIO) : un cas de « Parler librement à partir d’images données » dans l’enseignement/apprentissage du CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études AREC 2022, Enseignement en ligne de la langue et de la civilisation chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREC (Association Recherche et Enseignement du Chinois); Université Paris Cité, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers et freins du déclenchement de la conversation lors de l’accomplissement de la tâche en ligne intitulée « Parler librement à partir d’images données »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manon Boucharéchas, Iris Fabry, Marie Peuzin, Roxanne Comotti, Rim Abouwarda, Alexis Ladreyt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13623119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche, interaction orale et acquisition : le cas de l’enseignement/apprentissage du Chinois Langue Étrangère en cours particulier à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Grenoble Alpes [2020-..], 2024. Français. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024GRALL017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04941917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la méthode de saisie chinoise au moyen du Pīnyīn dans l’enseignement-apprentissage du CLE (Chinois Langue Étrangère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du français en ligne en Chine via la plateforme CC Talk : description du dispositif et du style d’agir professoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02874767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId26"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13C649EA"/>
+    <w:nsid w:val="F57A125A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xia-li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085266v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154577v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04941917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALL017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04699857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02874767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xia-li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103895v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895812v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787219v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04699857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04941917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALL017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02874767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>