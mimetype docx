--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -145,3340 +145,3356 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Farci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 136 (9), pp.090404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/8qzx-xpfz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planckian bound on quantum dynamical entropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Sampling of Operator Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayush De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Borla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05199864v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snir Gazit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (15), pp.155135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.155135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planckian bound on quantum dynamical entropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum Darwinism-encoding transitions on expanding trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05398153v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (3), pp.032226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.109.032226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solvable Model of Quantum Darwinism-Encoding Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (11), pp.110201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.110201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surprises in the deep Hilbert space of all-to-all systems: From superexponential scrambling to slow entanglement growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scaffidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.054301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.054301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clusters in the critical branching Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (11), pp.115002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/acbb46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operator growth in open quantum systems: lessons from the dissipative SYK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budhaditya Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratik Nandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanay Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03 (3), pp.054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2023)054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921151v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the analytical continuation of lattice Liouville theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Santachiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Usciati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2023)061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clusters in an Epidemic Model with Long-Range Dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (10), pp.108301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.108301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krylov complexity in saddle-dominated scrambling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budhaditya Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratik Nandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanay Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (5), pp.108301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2022)174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A statistical mechanism for operator growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (14), pp.144001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/abe77c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170370v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on “Chaotic-Integrable Transition in the Sachdev-Ye-Kitaev Model”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaewon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (10), pp.109101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.109101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origin and limit of the recovery of damaged information by time reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scaffidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (2), pp.L020401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.L020401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasiparticle kinetic theory for Calogero models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vir Bannerjee Bulchandani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manas Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel E Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (47), pp.474001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac2f8e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Level Set Percolation in the Two-Dimensional Gaussian Free Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Santachiara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03100194v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (12), pp.121601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.120601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirac Fast Scramblers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaewon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehud Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phys.Rev.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (8), pp.L081113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L081113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinning by rare defects and effective mobility for elastic interfaces in high dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Démery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aac02f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operator Product Expansion in Liouville Field Theory and Seiberg type transitions in log-correlated Random Energy Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Santachiara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (4), pp.042111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.042111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Log-correlated random-energy models with extensive free-energy fluctuations: Pathologies caused by rare events as signatures of phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan V. Fyodorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), pp.022117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.022117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization of soft modes at the depinning transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro B. Kolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.022118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft modes and strain redistribution in continuous models of amorphous plasticity: the Eshelby paradigm, and beyond?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denny Trimcev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (18), pp.3640 - 3651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM02510F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second level semi-degenerate fields in W3 Toda theory: matrix element and differential equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Belavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Santachiara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liouville field theory and log-correlated Random Energy Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Santachiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (9), pp.090601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.090601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genuine localisation transition in a long-range hopping model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (6), pp.062118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One step replica symmetry breaking and extreme order statistics of logarithmic REMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan V. Fyodorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extreme value statistics of 2d Gaussian Free Field: effect of finite domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Santachiara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (2), pp.02LT02. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/2/02LT02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint min-max distribution and Edwards-Anderson's order parameter of the circular 1/f-noise model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114 (4), pp.40003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Black hole spectroscopy from Loop Quantum Gravity models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Noui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.124046 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.124046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformal invariance of loop ensembles under Kardar-Parisi-Zhang dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Santachiara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111, pp.16001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/111/16001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Sampling of Operator Growth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planckian bound on quantum dynamical entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04423278v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Darwinism-encoding transitions on expanding trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planckian bound on quantum dynamical entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04525740v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvable Model of Quantum Darwinism-Encoding Transitions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Level Set Percolation in the Two-Dimensional Gaussian Free Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...323 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanay Pathak</w:t>
-[...89 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raoul Santachiara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2238 lines deleted...]
-                <w:t xml:space="preserve">hal-01180573v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physique statistique des systèmes désordonnées en basses dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systèmes désordonnés et réseaux de neurones [cond-mat.dis-nn]. Université Paris Saclay (COmUE), 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017SACLS067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01545931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3625,51 +3641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fert&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Farci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Cao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398153v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100194v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Santachiara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush De" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Borla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snir Gazit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.155135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.032226" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.110201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Qi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scaffidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acbb46" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921151v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budhaditya Bhattacharjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Nandy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Pathak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2023)054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Usciati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2023)061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)174" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.108301" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170370v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abe77c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Kim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.109101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.L020401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.120601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03383709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vir Bannerjee Bulchandani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Kulkarni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel E Moore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac2f8e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Altman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L081113" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aac02f" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.042111" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan V. Fyodorov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.022117" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Bouzat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Kolton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.022118" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795259v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denny Trimcev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02510F" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Belavin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Estienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.090601" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253663v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/2/02LT02" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.124046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180573v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/16001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01545931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fert&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Farci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Cao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/8qzx-xpfz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush De" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Borla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snir Gazit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.155135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.032226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.110201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Qi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scaffidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054301" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acbb46" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921151v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budhaditya Bhattacharjee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Nandy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Pathak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2023)054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Santachiara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Usciati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2023)061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.108301" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)174" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170370v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abe77c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.109101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.L020401" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03383709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vir Bannerjee Bulchandani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Kulkarni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel E Moore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac2f8e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.120601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Altman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L081113" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aac02f" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.042111" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan V. Fyodorov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.022117" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Bouzat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Kolton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.022118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denny Trimcev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02510F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522055v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Belavin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Estienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.090601" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/2/02LT02" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.124046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/16001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199864v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100194v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01545931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS067" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>