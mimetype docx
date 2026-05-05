--- v1 (2026-04-02)
+++ v2 (2026-05-05)
@@ -945,248 +945,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusters in an Epidemic Model with Long-Range Dispersal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Krylov complexity in saddle-dominated scrambling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budhaditya Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alberto Rosso</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratik Nandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanay Pathak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (10), pp.108301. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (5), pp.108301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.108301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2022)174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795489v1</w:t>
+                <w:t xml:space="preserve">hal-03795481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krylov complexity in saddle-dominated scrambling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clusters in an Epidemic Model with Long-Range Dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tanay Pathak</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (5), pp.108301. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (10), pp.108301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2022)174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.108301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795481v1</w:t>
+                <w:t xml:space="preserve">hal-03795489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical mechanism for operator growth</w:t>
               </w:r>
@@ -1244,447 +1244,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Chaotic-Integrable Transition in the Sachdev-Ye-Kitaev Model”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Level Set Percolation in the Two-Dimensional Gaussian Free Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Santachiara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (10), pp.109101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.109101⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126 (12), pp.121601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.120601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167480v1</w:t>
+                <w:t xml:space="preserve">hal-03176908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and limit of the recovery of damaged information by time reversal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasiparticle kinetic theory for Calogero models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vir Bannerjee Bulchandani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manas Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel E Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Scaffidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.L020401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (47), pp.474001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac2f8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138052v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiparticle kinetic theory for Calogero models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin and limit of the recovery of damaged information by time reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scaffidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac2f8e⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (2), pp.L020401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.L020401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383709v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level Set Percolation in the Two-Dimensional Gaussian Free Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment on “Chaotic-Integrable Transition in the Sachdev-Ye-Kitaev Model”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaewon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoul Santachiara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (12), pp.121601. </w:t>
+              <w:t xml:space="preserve">, 2021, 126 (10), pp.109101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.120601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.109101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176908v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirac Fast Scramblers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaewon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehud Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2063,261 +2063,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of soft modes at the depinning transition</w:t>
+                <w:t xml:space="preserve">Soft modes and strain redistribution in continuous models of amorphous plasticity: the Eshelby paradigm, and beyond?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián Bouzat</w:t>
+                <w:t xml:space="preserve">Alexandre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro B. Kolton</w:t>
+                <w:t xml:space="preserve">Denny Trimcev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (2), </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (18), pp.3640 - 3651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.022118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7SM02510F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716284v1</w:t>
+                <w:t xml:space="preserve">hal-01795259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft modes and strain redistribution in continuous models of amorphous plasticity: the Eshelby paradigm, and beyond?</w:t>
+                <w:t xml:space="preserve">Localization of soft modes at the depinning transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nicolas</w:t>
+                <w:t xml:space="preserve">Sebastián Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denny Trimcev</w:t>
+                <w:t xml:space="preserve">Alejandro B. Kolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (18), pp.3640 - 3651. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7SM02510F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.022118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795259v1</w:t>
+                <w:t xml:space="preserve">hal-01716284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second level semi-degenerate fields in W3 Toda theory: matrix element and differential equation</w:t>
               </w:r>
@@ -2725,346 +2725,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme value statistics of 2d Gaussian Free Field: effect of finite domains</w:t>
+                <w:t xml:space="preserve">Joint min-max distribution and Edwards-Anderson's order parameter of the circular $1/f$-noise model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raoul Santachiara</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (2), pp.02LT02. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114 (4), pp.40003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/2/02LT02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/114/40003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253663v1</w:t>
+                <w:t xml:space="preserve">hal-01379496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint min-max distribution and Edwards-Anderson's order parameter of the circular 1/f-noise model</w:t>
+                <w:t xml:space="preserve">Extreme value statistics of 2d Gaussian Free Field: effect of finite domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Santachiara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (2), pp.02LT02. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/2/02LT02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379496v1</w:t>
+                <w:t xml:space="preserve">hal-01253663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black hole spectroscopy from Loop Quantum Gravity models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92, pp.124046 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.124046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal invariance of loop ensembles under Kardar-Parisi-Zhang dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3083,70 +3092,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Santachiara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 111, pp.16001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/111/16001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3156,175 +3165,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planckian bound on quantum dynamical entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planckian bound on quantum dynamical entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level Set Percolation in the Two-Dimensional Gaussian Free Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3333,51 +3342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Santachiara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3387,114 +3396,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physique statistique des systèmes désordonnées en basses dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systèmes désordonnés et réseaux de neurones [cond-mat.dis-nn]. Université Paris Saclay (COmUE), 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017SACLS067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01545931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3641,51 +3650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fert&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Farci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Cao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/8qzx-xpfz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush De" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Borla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snir Gazit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.155135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.032226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.110201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Qi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scaffidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054301" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acbb46" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921151v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budhaditya Bhattacharjee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Nandy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Pathak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2023)054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Santachiara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Usciati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2023)061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.108301" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)174" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170370v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abe77c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.109101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.L020401" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03383709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vir Bannerjee Bulchandani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Kulkarni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel E Moore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac2f8e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.120601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Altman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L081113" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aac02f" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.042111" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan V. Fyodorov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.022117" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Bouzat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Kolton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.022118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denny Trimcev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02510F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522055v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Belavin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Estienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.090601" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/2/02LT02" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.124046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/16001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199864v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100194v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01545931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS067" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fert&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Farci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Cao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/8qzx-xpfz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush De" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Borla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snir Gazit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.155135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.032226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.110201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Qi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scaffidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054301" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acbb46" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921151v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budhaditya Bhattacharjee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Nandy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Pathak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2023)054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Santachiara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Usciati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2023)061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)174" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.108301" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170370v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abe77c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.120601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03383709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vir Bannerjee Bulchandani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Kulkarni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel E Moore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac2f8e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.L020401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.109101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Altman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L081113" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aac02f" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.042111" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan V. Fyodorov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.022117" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denny Trimcev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02510F" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Bouzat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Kolton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.022118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522055v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Belavin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Estienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.090601" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/40003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/2/02LT02" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141854v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.124046" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/16001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01545931v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>