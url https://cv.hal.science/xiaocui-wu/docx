--- v0 (2026-03-13)
+++ v1 (2026-04-24)
@@ -66,1977 +66,1977 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft Landing Mass-Selected Ions for Single Molecule Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaocui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhaneesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimin Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengpeng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin Anggara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">American Chemical Society, 2025, ACS In Focus, 9780841296121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsinfocus.7e9004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing polymerisation defects and formation mechanisms in aldol condensation for conjugated polymers via high-resolution molecular imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Alsufyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zidi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-62221-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Side Chains and Hydration on Mixed Charge Transport in n ‐Type Polymer Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jokūbas Surgailis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Flagg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee J Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Griggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Celebrating Excellence in the Advanced Materials Family: Women in Materials Science, 36 (51), pp.2313121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202313121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance of Chemical Precision in Organic Electronics: Fullerene Intercalation in Perfectly Alternating Conjugated Polymers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of Graphene Phonon Excitation by a Chemically Engineered Molecular Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Brandbyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Kröger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202309403⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (11), pp.116201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.116201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452932v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Graphene Phonon Excitation by a Chemically Engineered Molecular Resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Importance of Chemical Precision in Organic Electronics: Fullerene Intercalation in Perfectly Alternating Conjugated Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Vanderspikken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.116201⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (52), pp.2309403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202309403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452937v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Nuances to Maximize n-Type Organic Electrochemical Transistor and Thermoelectric Performance in Fused Lactam Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingxing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reem B Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenlong Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 144 (10), pp.4642-4656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.2c00735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water vapour on 2-mercaptobenzothiazole corrosion inhibitor films deposited on copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wiame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 189, pp.109565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular scale insights into interaction mechanisms between organic inhibitor film and copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wiame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Materials Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (1), pp.22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41529-021-00168-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Mercaptobenzimidazole films formed at ultra-low pressure on copper: adsorption, thermal stability and corrosion inhibition performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wiame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 527, pp.146814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moiré Structure of the 2-Mercaptobenzothiazole Corrosion Inhibitor Adsorbed on a (111)-Oriented Copper Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wiame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (29), pp.15995-16001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-mercaptobenzothiazole corrosion inhibitor deposited at ultra-low pressure on model copper surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wiame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 166, pp.108464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and thermal stability of 2-mercaptobenzothiazole corrosion inhibitor on metallic and pre-oxidized Cu(111) model surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wiame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 508, pp.145132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.145132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ToF-SIMS study of oxide films thermally grown on nickel-base alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Voyshnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Seyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Chumlyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 141, pp.175-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ToF-SIMS and ERDA study of hydrogen and deuterium in nickel-base alloys oxidized in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Seyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Voyshnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140, pp.151-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Redox Potential of Beishan Site and Its Impact on Mobility of Redox-Sensitive Radionuclides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-Liang Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Yi Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Ming Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear and Radiochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (3), pp.227-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7538/hhx.2017.39.03.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453531v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-05453448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2191,51 +2191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Moro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Marks" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alsufyani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidi Yu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62221-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jok&#363;bas Surgailis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flagg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee J Richter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Druet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griggs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202313121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Vanderspikken" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Beckers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202309403" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#233;el" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Brandbyge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kr&#246;ger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.116201" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiheng Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem B Rashid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Jin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c00735" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wiame" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109565" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00168-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146814" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04083" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108464" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.145132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Voyshnis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chumlyakov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.043" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323583v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6TZ3TVQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Liang Kang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yi Cai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ming Shang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7538/hhx.2017.39.03.0227" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaneesh Kumar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimin Ham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengpeng Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Anggara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfocus.7e9004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaneesh Kumar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimin Ham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengpeng Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Anggara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfocus.7e9004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Moro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Marks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alsufyani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidi Yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62221-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jok&#363;bas Surgailis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flagg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee J Richter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Druet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griggs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202313121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#233;el" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Brandbyge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kr&#246;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.116201" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452932v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Vanderspikken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Beckers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202309403" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiheng Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem B Rashid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Jin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c00735" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wiame" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109565" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00168-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146814" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108464" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.145132" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Voyshnis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chumlyakov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6TZ3TVQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Liang Kang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yi Cai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ming Shang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7538/hhx.2017.39.03.0227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>