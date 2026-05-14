--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -66,1977 +66,1977 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing polymerisation defects and formation mechanisms in aldol condensation for conjugated polymers via high-resolution molecular imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaocui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Alsufyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zidi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62221-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Side Chains and Hydration on Mixed Charge Transport in n ‐Type Polymer Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jokūbas Surgailis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Flagg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee J Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Griggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Celebrating Excellence in the Advanced Materials Family: Women in Materials Science, 36 (51), pp.2313121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202313121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancement of Graphene Phonon Excitation by a Chemically Engineered Molecular Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaocui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Brandbyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Kröger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (11), pp.116201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.116201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Importance of Chemical Precision in Organic Electronics: Fullerene Intercalation in Perfectly Alternating Conjugated Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Vanderspikken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaocui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (52), pp.2309403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202309403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthetic Nuances to Maximize n-Type Organic Electrochemical Transistor and Thermoelectric Performance in Fused Lactam Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingxing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem B Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (10), pp.4642-4656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c00735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of water vapour on 2-mercaptobenzothiazole corrosion inhibitor films deposited on copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaocui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wiame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189, pp.109565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular scale insights into interaction mechanisms between organic inhibitor film and copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaocui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wiame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-021-00168-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption and thermal stability of 2-mercaptobenzothiazole corrosion inhibitor on metallic and pre-oxidized Cu(111) model surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaocui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wiame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 508, pp.145132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.145132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2-mercaptobenzothiazole corrosion inhibitor deposited at ultra-low pressure on model copper surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaocui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wiame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166, pp.108464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2-Mercaptobenzimidazole films formed at ultra-low pressure on copper: adsorption, thermal stability and corrosion inhibition performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaocui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wiame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 527, pp.146814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moiré Structure of the 2-Mercaptobenzothiazole Corrosion Inhibitor Adsorbed on a (111)-Oriented Copper Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaocui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wiame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (29), pp.15995-16001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ToF-SIMS study of oxide films thermally grown on nickel-base alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaocui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Voyshnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy Chumlyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141, pp.175-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ToF-SIMS and ERDA study of hydrogen and deuterium in nickel-base alloys oxidized in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaocui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Vickridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Voyshnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.151-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of Redox Potential of Beishan Site and Its Impact on Mobility of Redox-Sensitive Radionuclides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaocui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Liang Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Yi Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Ming Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear and Radiochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (3), pp.227-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7538/hhx.2017.39.03.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Landing Mass-Selected Ions for Single Molecule Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhaneesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimin Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengpeng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Anggara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">American Chemical Society, 2025, ACS In Focus, 9780841296121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsinfocus.7e9004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453448v1</w:t>
-              </w:r>
-[...1791 lines deleted...]
-                <w:t xml:space="preserve">hal-05453531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2191,51 +2191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaneesh Kumar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimin Ham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengpeng Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Anggara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfocus.7e9004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Moro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Marks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alsufyani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidi Yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62221-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jok&#363;bas Surgailis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flagg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee J Richter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Druet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griggs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202313121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#233;el" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Brandbyge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kr&#246;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.116201" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452932v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Vanderspikken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Beckers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202309403" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiheng Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem B Rashid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Jin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c00735" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wiame" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109565" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00168-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146814" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108464" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.145132" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Voyshnis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chumlyakov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6TZ3TVQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Liang Kang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yi Cai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ming Shang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7538/hhx.2017.39.03.0227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Moro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Marks" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alsufyani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidi Yu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62221-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jok&#363;bas Surgailis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flagg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee J Richter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Druet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griggs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202313121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#233;el" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Brandbyge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kr&#246;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.116201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Vanderspikken" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Beckers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202309403" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiheng Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem B Rashid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Jin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c00735" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wiame" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109565" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00168-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.145132" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108464" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146814" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Voyshnis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chumlyakov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.043" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323583v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6TZ3TVQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Liang Kang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yi Cai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ming Shang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7538/hhx.2017.39.03.0227" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaneesh Kumar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimin Ham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengpeng Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Anggara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfocus.7e9004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>