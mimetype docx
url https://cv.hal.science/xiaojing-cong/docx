--- v0 (2026-03-27)
+++ v1 (2026-05-16)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biased activation of the vasopressin V2 receptor probed by NMR, paramagnetic ligands, and molecular dynamics simulations</w:t>
+                <w:t xml:space="preserve">Conformational dynamics underlying atypical chemokine receptor 3 activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Fouillen</w:t>
+                <w:t xml:space="preserve">Omolade Otun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Couvineau</w:t>
+                <w:t xml:space="preserve">Christelle Aljamous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Gaibelet</w:t>
+                <w:t xml:space="preserve">Elise Del Nero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Riché</w:t>
+                <w:t xml:space="preserve">Marta Arimont-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Orcel</w:t>
+                <w:t xml:space="preserve">Reggie Bosma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23, pp.3784-3799. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (30), pp.e2404000121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2024.10.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2404000121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03756232v2</w:t>
+                <w:t xml:space="preserve">hal-04731883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational dynamics underlying atypical chemokine receptor 3 activation</w:t>
+                <w:t xml:space="preserve">Biased activation of the vasopressin V2 receptor probed by NMR, paramagnetic ligands, and molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omolade Otun</w:t>
+                <w:t xml:space="preserve">Aurelien Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Aljamous</w:t>
+                <w:t xml:space="preserve">Pierre Couvineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Del Nero</w:t>
+                <w:t xml:space="preserve">Gérald Gaibelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Arimont-Segura</w:t>
+                <w:t xml:space="preserve">Stéphanie Riché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reggie Bosma</w:t>
+                <w:t xml:space="preserve">Hélène Orcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (30), pp.e2404000121. </w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.3784-3799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2404000121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2024.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731883v1</w:t>
+                <w:t xml:space="preserve">hal-03756232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relaxin receptor RXFP1 signals through a mechanism of autoinhibition</w:t>
               </w:r>
@@ -636,995 +636,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the vasopressin hormone–V2 receptor–β-arrestin1 ternary complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-Scale G Protein-Coupled Olfactory Receptor–Ligand Pairing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bous</w:t>
+                <w:t xml:space="preserve">Wenwen Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Fouillen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Orcel</w:t>
+                <w:t xml:space="preserve">Jody Pacalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Trapani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Cong</w:t>
+                <w:t xml:space="preserve">Rui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abo7761⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.379-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.1c01495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790728v1</w:t>
+                <w:t xml:space="preserve">hal-05505442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Third Extracellular Loop of Mammalian Odorant Receptors Is Involved in Ligand Binding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tammy Shim</w:t>
+                <w:t xml:space="preserve">Interactions among key residues regulate mammalian odorant receptor trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jody Pacalon</w:t>
+                <w:t xml:space="preserve">Qian Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Won-Cheol Kim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Topin</w:t>
+                <w:t xml:space="preserve">Mengjue Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232012501⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (7), pp.e22384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202200116RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712540v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions among key residues regulate mammalian odorant receptor trafficking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Third Extracellular Loop of Mammalian Odorant Receptors Is Involved in Ligand Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tammy Shim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody Pacalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Xu</w:t>
+                <w:t xml:space="preserve">Won-Cheol Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Zheng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mengjue Ni</w:t>
+                <w:t xml:space="preserve">Jérémie Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202200116RR⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (20), pp.12501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232012501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724118v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into recognition of chemokine receptors by Staphylococcus aureus leukotoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lambey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omolade Otun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, pp.e72555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.72555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular loop 2 of G protein-coupled olfactory receptors is critical for odorant recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the vasopressin hormone–V2 receptor–β-arrestin1 ternary complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Orcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiqun Yu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Weihao Li</w:t>
+                <w:t xml:space="preserve">Stefano Trapani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102331⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (35), pp.eabo7761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abo7761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749290v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and mechanism of action of small molecule inhibitors of ceramidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Healey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essa Saied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Healey</w:t>
+                <w:t xml:space="preserve">Gergely Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gabellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (2), pp.e202109967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202109967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale G Protein-Coupled Olfactory Receptor–Ligand Pairing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Cong</w:t>
+                <w:t xml:space="preserve">Extracellular loop 2 of G protein-coupled olfactory receptors is critical for odorant recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenjie Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody Pacalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenwen Ren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lun Xu</w:t>
+                <w:t xml:space="preserve">Weihao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (3), pp.379-387. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (9), pp.102331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.1c01495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505442v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated platform for structural analysis of membrane proteins through serial crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Healey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shibom Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1991,64 +1991,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zebrafish olfactory receptors ORAs differentially detect bile acids and bile salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2248,103 +2248,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational dynamics underlying Atypical Chemokine Receptor 3 activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omolade Otun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aljamous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Del Nero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Arimont-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reggie Bosma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2398,103 +2398,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Functional Role of the Third Extracellular Loop of Mammalian Odorant Receptors in Ligand Binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tammy Shim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jody Pacalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woncheol Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVth Annual Meeting of the Association for Chemoreception Sciences, AChemS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Bonita Springs (Floride), United States. </w:t>
@@ -2858,51 +2858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dumazer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Borras-Tuduri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Truong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Malhaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2025.117065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756232v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fouillen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaibelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rich&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2024.10.039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omolade Otun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aljamous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Del Nero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arimont-Segura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Bosma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2404000121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Erlandson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Rawson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Osei-Owusu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brock" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01321-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fouillen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trapani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo7761" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Shim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Pacalon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Cheol Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Topin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012501" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjue Ni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200116RR" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lambey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.72555" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqun Yu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjie Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihao Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Healey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa Saied" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Karsai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109967" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Ren" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.1c01495" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibom Basu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Humm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leyrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2021.100102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne D&#233;m&#232;n&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vasiliauskait&#233;-Brooks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hagelberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.07.033" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ch&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b00045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006483" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00216" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woncheol Kim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/chemse/article/doi/10.1093/chemse/bjad029/7339772" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dumazer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Borras-Tuduri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Truong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Malhaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2025.117065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omolade Otun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aljamous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Del Nero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arimont-Segura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Bosma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2404000121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756232v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fouillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaibelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rich&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2024.10.039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Erlandson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Rawson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Osei-Owusu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brock" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01321-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Ren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Pacalon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.1c01495" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjue Ni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200116RR" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Shim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Cheol Kim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Topin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012501" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lambey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.72555" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fouillen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trapani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo7761" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Healey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa Saied" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Karsai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109967" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqun Yu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjie Ma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihao Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102331" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibom Basu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Humm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leyrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2021.100102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne D&#233;m&#232;n&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vasiliauskait&#233;-Brooks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hagelberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.07.033" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ch&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b00045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006483" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00216" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woncheol Kim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/chemse/article/doi/10.1093/chemse/bjad029/7339772" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>