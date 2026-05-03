--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -568,274 +568,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology to predict moisture effects on mechanical behaviors of GFRP-BALSA sandwich by acoustic emission and infrared thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Wu</w:t>
+                <w:t xml:space="preserve">Impact Behaviors of Sandwich Composites Produced by Liquid Resin Infusion: Influences of the Process Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115342⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)AS.1943-5525.0001473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075155v1</w:t>
+                <w:t xml:space="preserve">hal-04075158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Behaviors of Sandwich Composites Produced by Liquid Resin Infusion: Influences of the Process Parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">A new methodology to predict moisture effects on mechanical behaviors of GFRP-BALSA sandwich by acoustic emission and infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (5), </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 287, pp.115342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)AS.1943-5525.0001473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075158v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of pure mode-I fracture toughness of multidirectional composite DCB specimens</w:t>
               </w:r>
@@ -932,274 +932,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of self-heating and life prediction in CFRP laminates under cyclic shear loading condition based on the infrared thermographic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+                <w:t xml:space="preserve">On the determination of acoustic emission wave propagation velocity in composite sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.106971⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 259, pp.113231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889488v1</w:t>
+                <w:t xml:space="preserve">hal-03003145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of acoustic emission wave propagation velocity in composite sandwich structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">Investigation of self-heating and life prediction in CFRP laminates under cyclic shear loading condition based on the infrared thermographic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 259, pp.113231. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229, pp.106971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.106971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003145v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model for fatigue life prediction based on infrared thermography and degradation process for CFRP composite laminates</w:t>
               </w:r>
@@ -1534,51 +1534,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale investigation of micro-scale stresses at composite laminate free edge</w:t>
+                <w:t xml:space="preserve">The influence of interlaminar microstructure on micro-cracking at laminate free edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher R. Cater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinran Xiao</w:t>
@@ -1596,1020 +1596,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Robert K. Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 189, pp.545--552. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.217--226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.01.098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940488v1</w:t>
+                <w:t xml:space="preserve">hal-01940479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of structural parameters at microscale on the fiber reinforcement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">Multiscale investigation of micro-scale stresses at composite laminate free edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R. Cater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinran Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998318792082⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.545--552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.01.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137680v1</w:t>
+                <w:t xml:space="preserve">hal-01940488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fatigue delamination growth under mode I and II: Effects of load ratio and load history</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irène Maillet</w:t>
+                <w:t xml:space="preserve">Influence of structural parameters at microscale on the fiber reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.06.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (7), pp.863-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998318792082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013968v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of interlaminar microstructure on micro-cracking at laminate free edge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert K. Goldberg</w:t>
+                <w:t xml:space="preserve">Characterization of fatigue delamination growth under mode I and II: Effects of load ratio and load history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 110, pp.217--226. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.172-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940479v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the influence of ply orientation on DCB mode-I delamination behavior by using multidirectional fully isotropic carbon/epoxy laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage evolution in wood under tensile loading monitored by acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. Bin Mohamed Rehan,</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+                <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAMAP Journal of engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (article ID15), pp.2602--2362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460759v1</w:t>
+                <w:t xml:space="preserve">hal-01950748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evaluation of fatigue limit on thermographic data analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+                <w:t xml:space="preserve">Experimental study of the influence of ply orientation on DCB mode-I delamination behavior by using multidirectional fully isotropic carbon/epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Bin Mohamed Rehan,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 161, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2017.07.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01924946v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage evolution in wood under tensile loading monitored by acoustic emission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">Rapid evaluation of fatigue limit on thermographic data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAMAP Journal of engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.293-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2017.07.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950748v1</w:t>
+                <w:t xml:space="preserve">hal-01924946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test methods for measuring pure mode III delamination toughness of composite</w:t>
+                <w:t xml:space="preserve">Application of Tsai-Wu Criterion to Notched and Unnotched Composite Laminates under Torque Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangyang Ge</w:t>
+                <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Hurez</w:t>
+                <w:t xml:space="preserve">A. Laksimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+                <w:t xml:space="preserve">M. Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55, pp.261-268. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (6), pp.460-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.08.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/002199830003400602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445372v1</w:t>
+                <w:t xml:space="preserve">hal-02276203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Tsai-Wu Criterion to Notched and Unnotched Composite Laminates under Torque Loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
+                <w:t xml:space="preserve">Test methods for measuring pure mode III delamination toughness of composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benzeggagh</w:t>
+                <w:t xml:space="preserve">Anita Hurez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/002199830003400602⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02276203v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and optimization of bonded patch repairs of laminated composite structures</w:t>
               </w:r>
@@ -2718,248 +2718,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of tensile behavior of patch repaired composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pengcheng Cheng</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de structures composites réparées par collage de patchs externes en traction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xinran Xiao</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.01.007⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.465-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.24.465-479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539694v1</w:t>
+                <w:t xml:space="preserve">hal-02538972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de structures composites réparées par collage de patchs externes en traction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lingling Peng</w:t>
+                <w:t xml:space="preserve">Experimental observation of tensile behavior of patch repaired composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengcheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Aivazzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinran Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (4), pp.465-479. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.146-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.24.465-479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538972v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de structures composites réparées par collage de patchs externes en traction</w:t>
               </w:r>
@@ -3406,51 +3406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the determination of delamination toughness by using multidirectional DCB specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Hurez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Verchery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3501,51 +3501,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3660,298 +3660,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental analysis of moisture diffusion behavior in bio-based balsa wood core composite sandwich</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cruciform specimen design and manufacture for multidirectional carbon fiber reinforced composites subjected to biaxial tension-tension fatigue test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aijia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
+              <w:t xml:space="preserve">Fatigue Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CETIM, 2025, Senlis, France. pp.318-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2025.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716797v1</w:t>
+                <w:t xml:space="preserve">hal-05594012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide des propriétés de fatigue des structures en composites stratifiés multidirectionnels basée sur la thermographie infrarouge</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling and experimental analysis of moisture diffusion behavior in bio-based balsa wood core composite sandwich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Composite Materials (ESCM), Jul 2024, Nantes (France), France. pp.115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326809v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of 4-point bending fatigue performance of composite sandwiches with reduced carbon footprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4006,774 +4015,787 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on the Fatigue of Composites (ICFC9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vicenza, Italy. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid fatigue life prediction of CFRP laminates by combining the data of self-heating with stiffness degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination rapide des propriétés de fatigue des structures en composites stratifiés multidirectionnels basée sur la thermographie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zijiao Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075801v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture effects on monitoring GFRP-balsa sandwich structure by acoustic emission and infrared thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Wu</w:t>
+                <w:t xml:space="preserve">Rapid fatigue life prediction of CFRP laminates by combining the data of self-heating with stiffness degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijiao Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Sandwich Structures (ICSS-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Knoxville, United States</w:t>
+              <w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075790v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture effects on monitoring GFRP-balsa sandwich structure by acoustic emission</w:t>
+                <w:t xml:space="preserve">Moisture effects on monitoring GFRP-balsa sandwich structure by acoustic emission and infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Composites Testing and Model Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, paris, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Sandwich Structures (ICSS-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075782v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des mécanismes d’endommagement des structures sandwich GFRP-balsa sous flexion 4 points par couplage d’émission acoustique et de thermographie infrarouge</w:t>
+                <w:t xml:space="preserve">Moisture effects on monitoring GFRP-balsa sandwich structure by acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Composites Testing and Model Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075821v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue et des courbes S-N des composites à partir de la thermographie infrarouge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des mécanismes d’endommagement des structures sandwich GFRP-balsa sous flexion 4 points par couplage d’émission acoustique et de thermographie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique Régionale Sud-Ouest (Cofrend)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JNC 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075858v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evaluation of S-N curve for composite laminates on thermographic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue et des courbes S-N des composites à partir de la thermographie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Huang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Fatigue Congress (FATIGUE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée technique Régionale Sud-Ouest (Cofrend)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187517v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evaluation fatigue life in cross-ply CFRP laminates based on fracture fatigue entropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Rapid evaluation of S-N curve for composite laminates on thermographic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4785,4534 +4807,4642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. 8th International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tarbes, France</w:t>
+              <w:t xml:space="preserve">12th International Fatigue Congress (FATIGUE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187521v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One shot sandwich composite structure by LRI, influence of manufacturing process parameters on low velocity impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">Rapid evaluation fatigue life in cross-ply CFRP laminates based on fracture fatigue entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPCM 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lulea, Sweden</w:t>
+              <w:t xml:space="preserve">. 8th International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285319v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of damage evolution and life prediction in CFRP laminates under cyclic loading through an energy dissipation approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jia Huang</w:t>
+                <w:t xml:space="preserve">One shot sandwich composite structure by LRI, influence of manufacturing process parameters on low velocity impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Aircraft Materials (ACMA2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
+              <w:t xml:space="preserve">FPCM 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lulea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187520v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Infusion at Microscale Permeability Calculation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">Investigation of damage evolution and life prediction in CFRP laminates under cyclic loading through an energy dissipation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Liang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Conference on Composite Materials 2017 (ICCM-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Xi'an, China. 11 p</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Aircraft Materials (ACMA2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044396v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Acoustic Emission for Timber Damage Assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Timber Bridges, Skeffeltea, Suède, 26-29 juin 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Skeffeltea, Sweden. pp.354-363</w:t>
+              <w:t xml:space="preserve">Chinese-Franco Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045719v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on fiber optic magnetic field sensor based on LPG and FBG composite structure</w:t>
+                <w:t xml:space="preserve">Impact and Vibration Monitoring Method of Composite Flexible Structures Based on FBG Sensor Networ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">J. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Li</w:t>
+                <w:t xml:space="preserve">T. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Guo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+                <w:t xml:space="preserve">J. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Optical Instruments and Technology: Advanced Optical Sensors and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Beijing, China. 11 p., </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044379v1</w:t>
+                <w:t xml:space="preserve">hal-02044378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’historique de chargement en fatigue pour la prédiction de la propagation de délaminage en mode I</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irène Maillet</w:t>
+                <w:t xml:space="preserve">Research on fiber optic magnetic field sensor based on LPG and FBG composite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Optical Instruments and Technology: Advanced Optical Sensors and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Beijing, China. 11 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2295312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623264v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Heating Method for Rapid Determination of Fatigue Limit of Composite Laminates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+                <w:t xml:space="preserve">The Potential of Acoustic Emission for Timber Damage Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese-Franco Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tarbes, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Timber Bridges, Skeffeltea, Suède, 26-29 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Skeffeltea, Sweden. pp.354-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285248v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fatigue life prediction model based on infrared thermography and degradation process for CFRP composite laminate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Infusion at Microscale Permeability Calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Li</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Liang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS20</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21th International Conference on Composite Materials 2017 (ICCM-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Xi'an, China. 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044385v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid determination of fatigue limits of composites by Luong’s method and its improvement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+                <w:t xml:space="preserve">Effet de l’historique de chargement en fatigue pour la prédiction de la propagation de délaminage en mode I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Conference on Composite Materials 2017 (ICCM-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Xi'an, China. 12p</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044395v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode II delamination propagation at high frequencies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michel</w:t>
+                <w:t xml:space="preserve">Rapid determination of fatigue limits of composites by Luong’s method and its improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e Journées de Printemps, SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">21th International Conference on Composite Materials 2017 (ICCM-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Xi'an, China. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042812v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage evolution in wood under tensile loading monitored by acoustic emission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">A new fatigue life prediction model based on infrared thermography and degradation process for CFRP composite laminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hang Li</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHATIS'17 4th International Conference on Structural Health Assessment of Timber Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Zürich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123811v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">Self-Heating Method for Rapid Determination of Fatigue Limit of Composite Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Chinese-Franco Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044388v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de délaminage de composites en mode III pur du type ERCT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Hurez</w:t>
+                <w:t xml:space="preserve">Mode II delamination propagation at high frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUTURMOB-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montbéliard, France</w:t>
+              <w:t xml:space="preserve">36e Journées de Printemps, SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883817v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+                <w:t xml:space="preserve">Damage evolution in wood under tensile loading monitored by acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">SHATIS'17 4th International Conference on Structural Health Assessment of Timber Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185562v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on fiber optic impact load localization based on honeycomb layout and fractal filtering principle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Zeng</w:t>
+                <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Optical Instruments and Technology: Advanced Optical Sensors and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Beijing, China. 11 p</w:t>
+              <w:t xml:space="preserve">ICCS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044377v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue et des courbes S-N des composites à partir de la thermographie infrarouge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+                <w:t xml:space="preserve">Test de délaminage de composites en mode III pur du type ERCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Hurez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et Technique (JST) Fatigue des matériaux et structures composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">FUTURMOB-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187541v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+                <w:t xml:space="preserve">Research on fiber optic impact load localization based on honeycomb layout and fractal filtering principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese-Franco Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tarbes, France</w:t>
+              <w:t xml:space="preserve">2017 International Conference on Optical Instruments and Technology: Advanced Optical Sensors and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Beijing, China. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187516v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact and Vibration Monitoring Method of Composite Flexible Structures Based on FBG Sensor Networ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Zeng</w:t>
+                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue et des courbes S-N des composites à partir de la thermographie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Optical Instruments and Technology: Advanced Optical Sensors and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et Technique (JST) Fatigue des matériaux et structures composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044378v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de Transport de Mortiers lors de Raids d’Artillerie Héliportés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2016 – Congrès National de la Recherche en IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187523v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of composites vibration fatigue behaviour: high frequency mode II delamination propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Fatigue load ratio and load amplitude effect on crack propagation under mode I loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM17 - 17th European Conference on Composite Materials - Munich - Juin 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">SF2M, 35ème Journées de Printemps, mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048279v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of pure mode I, II and III delamination of laminated composite by using Edge Ring Crack specimen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Ge</w:t>
+                <w:t xml:space="preserve">Système de Transport de Mortiers lors de Raids d’Artillerie Héliportés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anita Hurez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 17th European Conference on Composite Materials (ECCM17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Munich, Germany. pp.1-10</w:t>
+              <w:t xml:space="preserve">CNRIUT 2016 – Congrès National de la Recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048269v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue load ratio and load amplitude effect on crack propagation under mode I loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Investigation of composites vibration fatigue behaviour: high frequency mode II delamination propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2M, 35ème Journées de Printemps, mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCM17 - 17th European Conference on Composite Materials - Munich - Juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049838v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Methods for measuring the pure mode III delamination toughness of composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yangyang Ge</w:t>
+                <w:t xml:space="preserve">Characterization of pure mode I, II and III delamination of laminated composite by using Edge Ring Crack specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Hurez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lingling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials 2015 (ICCM-20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Copenhagen, Denmark. 12 p</w:t>
+              <w:t xml:space="preserve">Proceedings of 17th European Conference on Composite Materials (ECCM17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Munich, Germany. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052008v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test en mode III pur du type ERCT (Edge Ring Crack Torsion)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing Methods for measuring the pure mode III delamination toughness of composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Hurez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-neuvième Journées Nationales sur les Matériaux Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France. 10 p</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials 2015 (ICCM-20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Copenhagen, Denmark. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052200v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature Shape Based Impact Damage Detection in Composite Laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test en mode III pur du type ERCT (Edge Ring Crack Torsion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Hurez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Fang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+                <w:t xml:space="preserve">Y. Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Review of Progress in Quantitative Nondestructive Evaluation AIP Conf. Proc.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Baltimore, Maryland, United States. pp.1083-1090</w:t>
+              <w:t xml:space="preserve">Dix-neuvième Journées Nationales sur les Matériaux Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054271v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la rupture par fissuration dans un assemblage collé de composites en appliquant les modèles de zone cohésive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Peng</w:t>
+                <w:t xml:space="preserve">Curvature Shape Based Impact Damage Detection in Composite Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-huitième Journées Nationales sur les Matériaux Composites, JNC18, 10-12 Juin. 2013, Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France. 9 p</w:t>
+              <w:t xml:space="preserve">40th Annual Review of Progress in Quantitative Nondestructive Evaluation AIP Conf. Proc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Baltimore, Maryland, United States. pp.1083-1090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183460v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive bonding characterization of composite joints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Wong</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de structures composites réparées par collage de patchs externes en traction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.N. Tamin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Composite Materials 2013 (ICCM-19), 28 July - 2 August 2013, Montreal, Quebec, Canada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Scientifique et Technique : Assemblages des structures composites: technologies, comportement et tenue en service, 18 Novembre 2013, Talence Bordeaux, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Talence, Bordeaux, France. 14 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3199/JESA.45.1-n©Lavoisier2012AR_DOI⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183250v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of composite structure repaired by external bonded patches under tensile loading using cohesive elements</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de la rupture par fissuration dans un assemblage collé de composites en appliquant les modèles de zone cohésive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillaumat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Composite Materials 2013 (ICCM-19),28 July - 2 August 2013, Montreal, Quebec, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montréal, Quebec, Canada. pp.8756-8765</w:t>
+              <w:t xml:space="preserve">Dix-huitième Journées Nationales sur les Matériaux Composites, JNC18, 10-12 Juin. 2013, Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183249v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de structures composites réparées par collage de patchs externes en traction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Peng</w:t>
+                <w:t xml:space="preserve">Adhesive bonding characterization of composite joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Guillaumat</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aivazzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Tamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et Technique : Assemblages des structures composites: technologies, comportement et tenue en service, 18 Novembre 2013, Talence Bordeaux, France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Conference on Composite Materials 2013 (ICCM-19), 28 July - 2 August 2013, Montreal, Quebec, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Quebec, Canada. pp.2945-2952</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182179v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fiber orientation on the mode I crack propagation in a multidirectional carbon-epoxy laminates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Rousseau</w:t>
+                <w:t xml:space="preserve">Numerical simulation of composite structure repaired by external bonded patches under tensile loading using cohesive elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.S.M. Ali</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials, ECCM15, Venice, ITALY, June 24-28, 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venice, Italy. ID 1794 8 p</w:t>
+              <w:t xml:space="preserve">19th International Conference on Composite Materials 2013 (ICCM-19),28 July - 2 August 2013, Montreal, Quebec, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Quebec, Canada. pp.8756-8765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186952v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water uptake behaviour in carbon/epoxy composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Wong</w:t>
+                <w:t xml:space="preserve">Effects of fiber orientation on the mode I crack propagation in a multidirectional carbon-epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bin Mohamed Rehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.N. Tamin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guillaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S.M. Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DURACOSYS 2012 - 17 au 19 septembre - Bruxelles, Belgique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. 10 p</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials, ECCM15, Venice, ITALY, June 24-28, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venice, Italy. ID 1794 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187111v1</w:t>
+                <w:t xml:space="preserve">hal-02186952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of mode I delamination of multidirectional composites with fibre bridging effect</w:t>
+                <w:t xml:space="preserve">Water uptake behaviour in carbon/epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aivazzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Tamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials, ECCM15, Venice, ITALY, June 24-28, 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venice, Italy. ID2123, 8 p</w:t>
+              <w:t xml:space="preserve">DURACOSYS 2012 - 17 au 19 septembre - Bruxelles, Belgique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186951v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fiber orientation of adjacent plies on the mode I crack propagation in a carbon-epoxy laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of mode I delamination of multidirectional composites with fibre bridging effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bin Mohamed Rehan</w:t>
+                <w:t xml:space="preserve">S. Aivazzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rousseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.S.M. Ali</w:t>
+                <w:t xml:space="preserve">M.N. Tamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the mechanical behavoir of Materials, 5-9 Juin, 2011 COME LAKE, ITALY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Come Lake, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials, ECCM15, Venice, ITALY, June 24-28, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venice, Italy. ID2123, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188034v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of damage propagation in CFRP laminates repaired by external bonded patches under tensile loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Peng</w:t>
+                <w:t xml:space="preserve">Design and optimization of composite laminates repaired by bonding external patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Guillaumat</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aivazzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Composite Materials, August 22-26, 2011, Jeju-do, Corée du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Jeju Island, South Korea. 7 p</w:t>
+              <w:t xml:space="preserve">, 2011, Jeju Island, South Korea. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187950v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile behaviour of anti-symmetric CFRP composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Wong</w:t>
+                <w:t xml:space="preserve">Numerical simulation of damage propagation in CFRP laminates repaired by external bonded patches under tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.N. Tamin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the mechanical behavoir of Materials, 5-9 Juin, 2011COME LAKE, ITALY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Come Lake, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">18th International Conference on Composite Materials, August 22-26, 2011, Jeju-do, Corée du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Jeju Island, South Korea. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188021v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of composite laminates repaired by bonding external patches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Cheng</w:t>
+                <w:t xml:space="preserve">Effects of fiber orientation of adjacent plies on the mode I crack propagation in a carbon-epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bin Mohamed Rehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Aivazzadeh</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guillaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S.M. Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Composite Materials, August 22-26, 2011, Jeju-do, Corée du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Jeju Island, South Korea. 6 p</w:t>
+              <w:t xml:space="preserve">11th International Conference on the mechanical behavoir of Materials, 5-9 Juin, 2011 COME LAKE, ITALY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Come Lake, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187951v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling meso structure of triaxial braided</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Conway</w:t>
+                <w:t xml:space="preserve">Tensile behaviour of anti-symmetric CFRP composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aivazzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Tamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society for Composites 2010 Conference, Sep 20- 23 2010, Dayton, OH, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dayton, OH, United States. 9 p</w:t>
+              <w:t xml:space="preserve">11th International Conference on the mechanical behavoir of Materials, 5-9 Juin, 2011COME LAKE, ITALY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Come Lake, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193371v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'orientation des fibres des plis adjacents sur la résistance au délaminage en mode I pur = Effect of the fibre's orientation of adjacent ply on pure mode I fracture toughness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling meso structure of triaxial braided</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t>
+              <w:t xml:space="preserve">American Society for Composites 2010 Conference, Sep 20- 23 2010, Dayton, OH, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dayton, OH, United States. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389825v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence between aging treatments and residual stresses on composite laminate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de l'orientation des fibres des plis adjacents sur la résistance au délaminage en mode I pur = Effect of the fibre's orientation of adjacent ply on pure mode I fracture toughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abel Cherouat</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Hurez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Lu</w:t>
+                <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Residual Stresses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571793v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber bridging in DCB specimens and its effects on R-curves of a glass/epoxy composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dependence between aging treatments and residual stresses on composite laminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Malk Benzeggagh</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Cherouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation conference on composite Materials ICCM 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">7th European Conference on Residual Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631430v1</w:t>
+                <w:t xml:space="preserve">hal-02571793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fiber bridging in DCB specimens and its effects on R-curves of a glass/epoxy composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aivazzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malk Benzeggagh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internation conference on composite Materials ICCM 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution de la participation du mode II dans le cas d'un délaminage en mode mixte I+II d'un composite stratifié verre/époxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roelandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée nationale sur les composites (JNC7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1990, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9322,367 +9452,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture Absorption Effects on Interlaminar Fracture Toughness of Woven Glass/Epoxy Composite Laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Tamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Damage and Fracture of Composite Materials and Structures, Advanced Structured Materials, Vol. 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution Characteristics of Delamination Damage in CFRP Composites Under Transverse Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rkoloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdul-Latifj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Tamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Damage and Fracture of Composite Materials and Structures, Advanced Structured Materials, Vol. 17 Pages : Edition : ISBN : 978-3-642-23658-7.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed mode energy release rates for composite joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.T. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites joints and connections: principles, modelling and testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead Publishing limited, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9829,51 +9959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05488939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118787" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466300v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakib Iqbal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Xiao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241293653" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Jia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107445" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gulla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0001473" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruodi Jia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libin Zhao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Curti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.106971" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.11.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Yahyaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayou Ma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.09.093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Cater" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Goldberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.01.098" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318792082" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Maillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.06.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.04.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01460759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Bin Mohamed Rehan," TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.11.036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PKVL5VQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.07.029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Ge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hurez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.08.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lu Gong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laksimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzeggagh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002199830003400602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/227AE23402803BFAA759C4605AE5FBBB44C0C7CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Cheng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Aivazzadeh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.12.048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDSL1QJL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539694v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.01.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Peng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.465-479" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952557v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaumat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cheng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hearn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahram" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.08.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHLTXMZM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Gia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.04.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRD58B7X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verchery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.04.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0VTXQW6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326809v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075801v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075858v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187517v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285319v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044396v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yahyaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2295312" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623264v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285248v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044385v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044395v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Androuin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123811v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044388v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gulla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883817v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zheng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187516v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187523v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048279v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052008v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052200v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183460v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aivazzadeh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Tamin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183249v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182179v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n&#169;Lavoisier2012AR_DOI" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bin Mohamed Rehan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.M. Ali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187111v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187950v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187951v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193371v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conway" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389825v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571793v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631430v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malk Benzeggagh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Benzeggagh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roelandt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185691v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185692v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rkoloor" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdul-Latifj" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188077v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Brown" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Luo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05488939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118787" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466300v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakib Iqbal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Xiao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241293653" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Jia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107445" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gulla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0001473" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075155v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruodi Jia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libin Zhao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Curti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.106971" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.11.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Yahyaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayou Ma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.09.093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Cater" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Goldberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.04.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.01.098" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318792082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Maillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.06.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01460759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Bin Mohamed Rehan," TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.11.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PKVL5VQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.07.029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lu Gong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laksimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzeggagh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002199830003400602" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/227AE23402803BFAA759C4605AE5FBBB44C0C7CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Ge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hurez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.08.025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Cheng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Aivazzadeh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.12.048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDSL1QJL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Peng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.465-479" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.01.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952557v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaumat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cheng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hearn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahram" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.08.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHLTXMZM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Gia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.04.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRD58B7X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verchery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.04.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0VTXQW6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594012v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijia Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2025.11.033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326809v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075801v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187517v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187521v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187520v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044378v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044379v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2295312" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045719v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yahyaoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044395v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044385v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Androuin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044388v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gulla" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zheng" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187541v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185562v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187523v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048279v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182179v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n&#169;Lavoisier2012AR_DOI" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183460v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183250v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aivazzadeh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Tamin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183249v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186952v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bin Mohamed Rehan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.M. Ali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187111v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186951v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187951v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187950v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188021v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conway" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389825v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571793v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malk Benzeggagh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Benzeggagh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roelandt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185691v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185692v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rkoloor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdul-Latifj" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188077v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Brown" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Luo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>