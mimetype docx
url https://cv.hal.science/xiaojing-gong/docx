--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1179,382 +1179,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for fatigue life prediction based on infrared thermography and degradation process for CFRP composite laminates</w:t>
+                <w:t xml:space="preserve">Assessment of failure criteria and damage evolution methods for composite laminates under low-velocity impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+                <w:t xml:space="preserve">Xi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayou Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huifang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 207, pp.727-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.09.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137845v1</w:t>
+                <w:t xml:space="preserve">hal-01997671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic monitoring of timber structures: Influence of wood species under bending loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imen Yahyaoui</w:t>
+                <w:t xml:space="preserve">A new model for fatigue life prediction based on infrared thermography and degradation process for CFRP composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.02.175⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123152v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of failure criteria and damage evolution methods for composite laminates under low-velocity impact</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Huifang Liu</w:t>
+                <w:t xml:space="preserve">Acoustic monitoring of timber structures: Influence of wood species under bending loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Tan</w:t>
+                <w:t xml:space="preserve">Imen Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 207, pp.727-739. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 208, pp.125-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.09.093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.02.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997671v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of interlaminar microstructure on micro-cracking at laminate free edge</w:t>
               </w:r>
@@ -1651,248 +1651,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale investigation of micro-scale stresses at composite laminate free edge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert K. Goldberg</w:t>
+                <w:t xml:space="preserve">Influence of structural parameters at microscale on the fiber reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.01.098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (7), pp.863-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998318792082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940488v1</w:t>
+                <w:t xml:space="preserve">hal-02137680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of structural parameters at microscale on the fiber reinforcement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">Multiscale investigation of micro-scale stresses at composite laminate free edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R. Cater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinran Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53 (7), pp.863-872. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.545--552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998318792082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.01.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137680v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of fatigue delamination growth under mode I and II: Effects of load ratio and load history</w:t>
               </w:r>
@@ -1995,51 +1995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage evolution in wood under tensile loading monitored by acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,351 +3535,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du vieillissement hygroscopique à long terme de structures sandwichs composites biosourcés à l'aide de l'émission acoustique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cruciform specimen design and manufacture for multidirectional carbon fiber reinforced composites subjected to biaxial tension-tension fatigue test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Aijia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2025 - Les Journées Nationales sur les Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CETIM, 2025, Senlis, France. pp.318-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2025.11.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228388v1</w:t>
+                <w:t xml:space="preserve">hal-05594012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cruciform specimen design and manufacture for multidirectional carbon fiber reinforced composites subjected to biaxial tension-tension fatigue test</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+                <w:t xml:space="preserve">Analyse du vieillissement hygroscopique à long terme de structures sandwichs composites biosourcés à l'aide de l'émission acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Keller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNC 2025 - Les Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gif-sur-Yvette, Jun 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05594012v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and experimental analysis of moisture diffusion behavior in bio-based balsa wood core composite sandwich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5410,256 +5410,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on fiber optic magnetic field sensor based on LPG and FBG composite structure</w:t>
+                <w:t xml:space="preserve">The Potential of Acoustic Emission for Timber Damage Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">X. Guo</w:t>
+                <w:t xml:space="preserve">I. Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Optical Instruments and Technology: Advanced Optical Sensors and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Conference on Timber Bridges, Skeffeltea, Suède, 26-29 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Skeffeltea, Sweden. pp.354-363</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044379v1</w:t>
+                <w:t xml:space="preserve">hal-02045719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Acoustic Emission for Timber Damage Assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">Research on fiber optic magnetic field sensor based on LPG and FBG composite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Timber Bridges, Skeffeltea, Suède, 26-29 juin 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Optical Instruments and Technology: Advanced Optical Sensors and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Beijing, China. 11 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2295312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045719v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Infusion at Microscale Permeability Calculation</w:t>
               </w:r>
@@ -5747,165 +5747,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’historique de chargement en fatigue pour la prédiction de la propagation de délaminage en mode I</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irène Maillet</w:t>
+                <w:t xml:space="preserve">A new fatigue life prediction model based on infrared thermography and degradation process for CFRP composite laminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Zürich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623264v1</w:t>
+                <w:t xml:space="preserve">hal-02044385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid determination of fatigue limits of composites by Luong’s method and its improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5933,187 +5955,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Conference on Composite Materials 2017 (ICCM-21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Xi'an, China. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fatigue life prediction model based on infrared thermography and degradation process for CFRP composite laminate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+                <w:t xml:space="preserve">Effet de l’historique de chargement en fatigue pour la prédiction de la propagation de délaminage en mode I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS20</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044385v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Heating Method for Rapid Determination of Fatigue Limit of Composite Laminates</w:t>
               </w:r>
@@ -6309,243 +6309,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage evolution in wood under tensile loading monitored by acoustic emission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hang Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHATIS'17 4th International Conference on Structural Health Assessment of Timber Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">ICCS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123811v1</w:t>
+                <w:t xml:space="preserve">hal-02044388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage evolution in wood under tensile loading monitored by acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gulla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+                <w:t xml:space="preserve">Hang Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">SHATIS'17 4th International Conference on Structural Health Assessment of Timber Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044388v1</w:t>
+                <w:t xml:space="preserve">hal-02123811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test de délaminage de composites en mode III pur du type ERCT</w:t>
               </w:r>
@@ -6633,368 +6633,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on fiber optic impact load localization based on honeycomb layout and fractal filtering principle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Zeng</w:t>
+                <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Optical Instruments and Technology: Advanced Optical Sensors and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Beijing, China. 11 p</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044377v1</w:t>
+                <w:t xml:space="preserve">hal-02185562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue et des courbes S-N des composites à partir de la thermographie infrarouge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+                <w:t xml:space="preserve">Research on fiber optic impact load localization based on honeycomb layout and fractal filtering principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et Technique (JST) Fatigue des matériaux et structures composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">2017 International Conference on Optical Instruments and Technology: Advanced Optical Sensors and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Beijing, China. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187541v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue et des courbes S-N des composites à partir de la thermographie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et Technique (JST) Fatigue des matériaux et structures composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185562v1</w:t>
+                <w:t xml:space="preserve">hal-02187541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue load ratio and load amplitude effect on crack propagation under mode I loading</w:t>
               </w:r>
@@ -7654,51 +7654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature Shape Based Impact Damage Detection in Composite Laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8082,51 +8082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Composite Materials 2013 (ICCM-19),28 July - 2 August 2013, Montreal, Quebec, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montréal, Quebec, Canada. pp.8756-8765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8145,280 +8145,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fiber orientation on the mode I crack propagation in a multidirectional carbon-epoxy laminates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Rousseau</w:t>
+                <w:t xml:space="preserve">Numerical simulation of mode I delamination of multidirectional composites with fibre bridging effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.S.M. Ali</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aivazzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Tamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Composite Materials, ECCM15, Venice, ITALY, June 24-28, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Venice, Italy. ID 1794 8 p</w:t>
+              <w:t xml:space="preserve">, 2012, Venice, Italy. ID2123, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186952v1</w:t>
+                <w:t xml:space="preserve">hal-02186951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water uptake behaviour in carbon/epoxy composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Wong</w:t>
+                <w:t xml:space="preserve">Effects of fiber orientation on the mode I crack propagation in a multidirectional carbon-epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bin Mohamed Rehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.N. Tamin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guillaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S.M. Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DURACOSYS 2012 - 17 au 19 septembre - Bruxelles, Belgique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. 10 p</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials, ECCM15, Venice, ITALY, June 24-28, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venice, Italy. ID 1794 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187111v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of mode I delamination of multidirectional composites with fibre bridging effect</w:t>
+                <w:t xml:space="preserve">Water uptake behaviour in carbon/epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
@@ -8436,73 +8436,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aivazzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Tamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials, ECCM15, Venice, ITALY, June 24-28, 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venice, Italy. ID2123, 8 p</w:t>
+              <w:t xml:space="preserve">DURACOSYS 2012 - 17 au 19 septembre - Bruxelles, Belgique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186951v1</w:t>
+                <w:t xml:space="preserve">hal-02187111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and optimization of composite laminates repaired by bonding external patches</w:t>
               </w:r>
@@ -8577,243 +8577,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of damage propagation in CFRP laminates repaired by external bonded patches under tensile loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Peng</w:t>
+                <w:t xml:space="preserve">Effects of fiber orientation of adjacent plies on the mode I crack propagation in a carbon-epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bin Mohamed Rehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S.M. Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Composite Materials, August 22-26, 2011, Jeju-do, Corée du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Jeju Island, South Korea. 7 p</w:t>
+              <w:t xml:space="preserve">11th International Conference on the mechanical behavoir of Materials, 5-9 Juin, 2011 COME LAKE, ITALY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Come Lake, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187950v1</w:t>
+                <w:t xml:space="preserve">hal-02188034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fiber orientation of adjacent plies on the mode I crack propagation in a carbon-epoxy laminates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Rousseau</w:t>
+                <w:t xml:space="preserve">Numerical simulation of damage propagation in CFRP laminates repaired by external bonded patches under tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillaumat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.S.M. Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the mechanical behavoir of Materials, 5-9 Juin, 2011 COME LAKE, ITALY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Come Lake, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">18th International Conference on Composite Materials, August 22-26, 2011, Jeju-do, Corée du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Jeju Island, South Korea. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188034v1</w:t>
+                <w:t xml:space="preserve">hal-02187950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile behaviour of anti-symmetric CFRP composite</w:t>
               </w:r>
@@ -9959,51 +9959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05488939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118787" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466300v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakib Iqbal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Xiao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241293653" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Jia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107445" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gulla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0001473" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075155v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruodi Jia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libin Zhao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Curti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.106971" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.11.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Yahyaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayou Ma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.09.093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Cater" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Goldberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.04.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.01.098" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318792082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Maillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.06.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01460759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Bin Mohamed Rehan," TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.11.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PKVL5VQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.07.029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lu Gong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laksimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzeggagh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002199830003400602" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/227AE23402803BFAA759C4605AE5FBBB44C0C7CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Ge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hurez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.08.025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Cheng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Aivazzadeh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.12.048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDSL1QJL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Peng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.465-479" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.01.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952557v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaumat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cheng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hearn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahram" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.08.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHLTXMZM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Gia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.04.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRD58B7X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verchery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.04.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0VTXQW6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594012v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijia Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2025.11.033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326809v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075801v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187517v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187521v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187520v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044378v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044379v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2295312" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045719v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yahyaoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044395v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044385v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Androuin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044388v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gulla" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zheng" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187541v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185562v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187523v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048279v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182179v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n&#169;Lavoisier2012AR_DOI" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183460v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183250v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aivazzadeh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Tamin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183249v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186952v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bin Mohamed Rehan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.M. Ali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187111v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186951v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187951v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187950v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188021v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conway" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389825v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571793v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malk Benzeggagh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Benzeggagh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roelandt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185691v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185692v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rkoloor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdul-Latifj" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188077v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Brown" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Luo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05488939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118787" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466300v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakib Iqbal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Xiao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241293653" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Jia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107445" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gulla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0001473" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075155v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruodi Jia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libin Zhao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Curti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.106971" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayou Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.09.093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.11.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Yahyaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Cater" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Goldberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.04.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318792082" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.01.098" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Maillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.06.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01460759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Bin Mohamed Rehan," TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.11.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PKVL5VQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.07.029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lu Gong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laksimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzeggagh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002199830003400602" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/227AE23402803BFAA759C4605AE5FBBB44C0C7CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Ge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hurez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.08.025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Cheng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Aivazzadeh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.12.048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDSL1QJL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Peng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.465-479" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.01.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952557v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaumat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cheng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hearn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahram" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.08.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHLTXMZM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Gia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.04.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRD58B7X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verchery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.04.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0VTXQW6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijia Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2025.11.033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326809v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075801v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187517v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187521v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187520v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044378v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045719v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yahyaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2295312" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044385v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044395v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623264v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Androuin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044388v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gulla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123811v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185562v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zheng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187523v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048279v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182179v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n&#169;Lavoisier2012AR_DOI" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183460v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183250v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aivazzadeh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Tamin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183249v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186951v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bin Mohamed Rehan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.M. Ali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187111v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187951v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188034v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187950v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188021v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conway" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389825v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571793v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malk Benzeggagh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Benzeggagh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roelandt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185691v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185692v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rkoloor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdul-Latifj" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188077v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Brown" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Luo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>