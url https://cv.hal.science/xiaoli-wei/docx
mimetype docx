--- v0 (2026-04-01)
+++ v1 (2026-05-27)
@@ -66,779 +66,779 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">历史浪潮中的扁舟——华侨建筑工程师陈其芬</w:t>
+                <w:t xml:space="preserve">从建造到工程——一段鲜为人知的东南亚华侨家庭记忆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoli Wei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shanghai Literature &amp; Arts Publishing House. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Architect</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Histoire orale de l'architecture en Chine [中国建筑口述史文库]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9787553528281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545531v1</w:t>
+                <w:t xml:space="preserve">hal-04545528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“在场短暂介入”创造性经验教学锻造创造力的熔炉</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les &amp;quot;sauts du pont&amp;quot; de Guangzhou. Où un pont et un canal racontent les liens entre gouvernement et société civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoli Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beaux-Arts de Paris et l'Ecole nationale supérieure d'architecture Paris-Malaquais. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time+Architecture</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04545535v1</w:t>
+              <w:t xml:space="preserve">PUBLIC. Infrastructure architecture, territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782840568032</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">基于 HLC 的工业遗产地景观演变与保护规划——以广州为例</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">董黎教授谈中国近代建筑史与建筑学专业的地方建设</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoli Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanism and Architecture</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04545526v1</w:t>
+              <w:t xml:space="preserve">Histoire orale de l'architecture en Chine [中国建筑口述史文库]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9787560892207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">中国当代建筑的地域性思潮——镜像中的迭代与更新</w:t>
+                <w:t xml:space="preserve">« Les « sauts du pont » de Guangzhou. Où un pont et un canal racontent les liens entre gouvernement et société civile »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoli Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huazhong Architecture</w:t>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-04545521v1</w:t>
+              <w:t xml:space="preserve">in Dominique Rouillard (dir.) Public. Infrastructure, architecture, territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beaux Arts Editions, pp. 69-88, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">从建造到工程——一段鲜为人知的东南亚华侨家庭记忆</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“在场短暂介入”创造性经验教学锻造创造力的熔炉</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoling Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoli Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire orale de l'architecture en Chine [中国建筑口述史文库]</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04545528v1</w:t>
+              <w:t xml:space="preserve">Time+Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13717/j.cnki.ta.2023.04.146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;sauts du pont&amp;quot; de Guangzhou. Où un pont et un canal racontent les liens entre gouvernement et société civile</w:t>
+                <w:t xml:space="preserve">历史浪潮中的扁舟——华侨建筑工程师陈其芬</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoli Wei</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PUBLIC. Infrastructure architecture, territoire</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04545514v1</w:t>
+              <w:t xml:space="preserve">The Architect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12285/jzs.20230427001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">董黎教授谈中国近代建筑史与建筑学专业的地方建设</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">基于 HLC 的工业遗产地景观演变与保护规划——以广州为例</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoli Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire orale de l'architecture en Chine [中国建筑口述史文库]</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04545506v1</w:t>
+              <w:t xml:space="preserve">Urbanism and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les « sauts du pont » de Guangzhou. Où un pont et un canal racontent les liens entre gouvernement et société civile »</w:t>
+                <w:t xml:space="preserve">中国当代建筑的地域性思潮——镜像中的迭代与更新</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoli Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Dominique Rouillard (dir.) Public. Infrastructure, architecture, territoire</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Huazhong Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04593498v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">从风格到后现代主义—— 中国建筑史的史学研究发端与影响</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Architect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1181,51 +1181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Wei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Luo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12285/jzs.20230427001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545535v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Fang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13717/j.cnki.ta.2023.04.146" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545506v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Wei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545514v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545506v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593498v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Fang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13717/j.cnki.ta.2023.04.146" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Luo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12285/jzs.20230427001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>