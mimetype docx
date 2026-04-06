--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1833,51 +1833,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Interplay of Vertex Reinforced Jump Processes and Supersymmetric Hyperbolic Sigma Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolin Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathematics [math]. IRMA, Université de Strasbourg, 2026</w:t>
+              <w:t xml:space="preserve">Mathematical Physics [math-ph]. Université de Strasbourg, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05468905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>