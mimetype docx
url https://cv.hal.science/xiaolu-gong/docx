--- v0 (2026-03-21)
+++ v1 (2026-04-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.50684931507px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xiao-Lu GONG </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof.  Xiao-Lu GONG</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">龚晓路，男，出生于中国江苏南京. 法国国家特级教授，博士生导师. 现任职于特鲁瓦技术大学UTT机械系. 1994年在法国贡比涅技术大学UTC获博士学位，自1997年起在法国特鲁瓦技术大学机械系任教至今.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">教学：担任过力学非金属材料等十门课的主讲教师，从工程师本科基础课到硕士研究生专业课.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">研究领域：泡沫金属－高分子聚合复合材料热/力学，复合材料损伤力学，层合复合材料残余应力研究，麻纤维复合材料力学性能.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">其他：培养21名博士研究生，63名硕士研究生，在各类期刊杂志以及A类国际会议上发表文章200余篇（部分未列入），主持或参与超过40个地区/国家/国际科研项目或工业应用课题, 主持或评审参与50余博士论文答辩，为20多国际期刊杂志评审文章超过200篇.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mr. GONG Xiaolu**, born in Jiangsu Nanjing of China. Exceptional class professor and Accreditation to supervise research (HDR). After obtaining his doctoral degree from the University of Technology of Compiègne (UTC) in 1994, he has been teacher-researcher and then University professor of mechanical engineering at the University of Technology of Troyes (UTT) until today.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Unity : LASMIS (Laboratory of Mechanical & Material Engineering) of University of Technology of Troyes (UTT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gong@utt.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching: Ten courses since 1997 such as mechanics and non-metallic materials, from first cycle engineering to master's degree.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research topics:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mechanical / Thermal behaviors of metal porous polymer composites;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Damage mechanics of composites materials;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Residual stresses of laminated composite materials;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mechanical properties of composite materials based on hemp fibers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Various:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervise(d) 21 Ph.D (doctoral) students under his direction:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publish more than 200 publications (some not listed) in scientific journals and conferences,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">More than 40 scientific and industrial research projects (regional / national / international).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participate (President, Reviewer and Member) more than 50 defenses of doctoral theses,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Review more than 200 articles in twenty international journals.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the thermal response of PCM-based heat sink using structured porous material fabricated by 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.100844. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csite.2021.100844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of water‐induced elementary hemp fiber swelling and the reinforced polypropylene composite expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Chang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (10), pp.5101-5110. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.26208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study about silane modification and interfacial ultraviolet aging of hemp fiber reinforced polypropylene composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Chang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Bin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (5), pp.2544-2555. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.26000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of the melting process of aluminum foam/paraffin composite with low porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuecai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (12), pp.998-1013. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2020.1747289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effects of heating and contact conditions on the thermal charging performance of composite phase change material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.101444. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2020.101444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626589v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation on thermal performance enhancement of phase change material embedding porous metal structure with cubic cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.115337. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.115337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Immersion in Water of Flax-glass Fibre Hybrid Composites: Effect of Stacking Sequence on the Mechanical and Damping Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Cheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.162-169. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12221-020-9494-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study About Water/Alkali Treatments of Hemp Fiber on Ultraviolet Ageing of the Reinforced Polypropylene Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongchang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanpeng Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (10), pp.2572-2583. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-020-01799-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of functionally radial graded metallic foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zang Xiao-Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Si-Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Jia-Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.127292. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2019.127292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Stacking Sequences on the Mechanical and Damping Properties of Flax Glass Fiber Hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Cheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (9), pp.877-889. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.06826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density gradient tailoring of aluminum foam-filled tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Si-Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Jia-Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.451-459. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale numerical simulation of the thermal performance for phase change material embedded in metal foam with cubic periodic cell structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151, pp.231-239. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study on the thermal behavior of phase change material infiltrated in low porosity metal foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.101005. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2019.101005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical thermal analysis of open-cell metal foams developed through a topological optimization and 3D printing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83 (1), pp.10904. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2018180060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Displacement Based Analytical Model to Determine Residual Stress Components in a Finite Elastic Thin Plate with Hole-Drilling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazilay Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqiao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 06 (08), pp.1571-1580. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jamp.2018.68133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMAL BEHAVIOR ANALYSIS OF OPEN-CELL METAL FOAMS MANUFACTURED BY RAPID TOOLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (12), pp.1087-1096. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JPorMedia.v20.i12.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis on the energy storage efficiency of phase change material embedded in finned metal foam with graded porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.256-265. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.05.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Tsai-Wu Criterion to Notched and Unnotched Composite Laminates under Torque Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laksimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzeggagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (6), pp.460-478. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/002199830003400602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water ageing on the mechanical and damping properties of flax-fibre reinforced composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Cheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.259-266. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior in bending deformation of thermoplastic composite laminates with different stacking sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (8), pp.1037-1048. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998315586863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Residual Stress in Composite Laminates Using the Incremental Hole-drilling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (9), pp.831-844. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/002199803031057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixture approach to the acoustic properties of a macroscopically inhomogeneous porous aluminum in the equivalent fluid approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (4), pp.2847-2855. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4965300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modeling and mechanical behavior of Metal-Porous-Polymer-Composites (MPPCs) with different polymer volume fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiubao Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153, pp.673-681. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des coefficients d’amortissement de matériaux composites à fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Cheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3-4), pp.367-382. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.26.367-382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis and comparison of the thermal performance enhancement methods for metal foam/phase change material composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.373-383. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.08.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step green treatment of hemp fiber used in polypropylene composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongchang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (2), pp.385-390. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.23191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Kelvin Model for Thermal Performance Simulation of High Mechanical Property Open-Cell Metal Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 03 (07), pp.113-118. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msce.2015.37015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of residual stresses in composite laminates [0 2 / θ 2 ] s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Meng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (sup1), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09243046.2014.937136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Residual Stresses on the Damage of Composite Laminates under Tensile Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Meng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 784, pp.361-368. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.784.361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D remeshing simulation of aluminum foams behavior under static load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijie Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1099, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1099.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Numerical Simulation of Aluminum Foams Behavior in Large Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijie Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 749, pp.3-7. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.749.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational structural modeling and mechanical behavior of carbon nanotube reinforced aluminum matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genlian Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 614, pp.273-283. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of TiH 2 Decomposition Kinetics for Two Steps Foaming Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Yuan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zong-Ren Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (8), pp.966-971. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201300535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influences of Compression Temperature on the Fiber Structure and Tensile Properties of Hemp Reinforced Polypropylene Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1073-1076, pp.62-65. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1073-1076.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrothermal Ageing on the Residual Stresses and Mechanical Behavior of Carbon/Epoxy Composite Laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Meng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 996, pp.958-963. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical Behavior Analysis of Pressure Infiltration Casting Process for Manufacturing Open-Cell Metal Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Fei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 853, pp.125-130. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.853.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Wear Properties of In Situ TiB/TiC Reinforced Ti1100 Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.107-113. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.550.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Fiber Surface Modification with Different Functional Groups Silane Agents on Mechanical Properties of Hemps/Polypropylene Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Chang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 470, pp.23-26. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.470.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Ag decorated biomorphic SnO2 inspired by natural 3D nanostructures as SERS substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoming Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.43-45. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2011.12.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ultraviolet and Moisture Aging on the Mechanical Properties of Hemp Fibers Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226-228, pp.1739-1742. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.226-228.1739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of open-cell metal foams under low-velocity impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.285-292. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1708-5284.9.4.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the fibre morphology and aging conditions on the mechanical properties of hemp fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ilczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.270-273. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.418-420.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical stress-strain model for open-cell metal foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (12), pp.1137-1145. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JPorMedia.v15.i12.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic properties of air-saturated porous materials containing dead-end porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Panneton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110 (9), pp.094903. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3646556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550953v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of mechanical properties and performance of aging hemp fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (4), pp.325-330. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1708-5284.8.4.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosity predication with microstructural method for open-cell aluminum foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Topics &amp; Reviews in Porous Media - An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), pp.65-72. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/SpecialTopicsRevPorousMedia.v2.i1.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of “through-hole” on porous aluminum alloy compressive mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deping He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (4), pp.380-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchically porous ZnO with high sensitivity and selectivity to H2S derived from biotemplates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoting Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongxiang Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqiang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 136 (2), pp.499-509. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2008.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing and Low-Velocity Impact Response of a New Composite Material: Metal Porous Polymer Composite (MPPC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (Supl.), pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Porous Fe from Biomorphic Fe2O3 Precursors with Wood Templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoting Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongxiang Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (4), pp.878-881. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2320/matertrans.48.878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive behavior and energy absorption of metal porous polymer composite with interpenetrating network structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of Nonferrous Metals Society of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.s439-s443. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1003-6326(06)60229-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence Between Aging Treatments and Residual Stresses on Composite Laminate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Jing Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 524-525, pp.813-817. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Residual Stresses in Composite Laminate Using the Compliance Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 490-491, pp.533-538. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.490-491.533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Absorption Properties of Porous Aluminum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (6), pp.589-597. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JPorMedia.v8.i6.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of residual stresses on the mechanical behavior of composite laminate materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (4), pp.319-342. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156855105774470393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of experimental parameters on determination of residual stress using the incremental hole-drilling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (2), pp.171-180. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0266-3538(03)00278-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Residual Stresses in Composite Laminates by the Finite Element Method and Experimental Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 404-407, pp.925. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.404-407.925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the residual stresses on the mechanical behavior of advanced composite parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neutron Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (2), pp.319-330. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10238160108200158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation and bifurcation mechanisms of cracks in multi-directional laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laksimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahmed Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Benzeggagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 60 (4), pp.597-604. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0266-3538(99)00179-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode II delamination in ± laminates: Analysis and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laksimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahmed Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benmedakhene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (3), pp.207-221. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685510051033386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des contraintes résiduelles sur le comportement mécanique d'un composite stratifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche de l'émission acoustique et son application à l’identification des mécanismes d'endommagement dans les matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Laksimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Benzeggagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol.8 (N°1), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Analysis in Unidirectional Composite Plates under Torque Loadings: Experimental Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laksimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzeggagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/073168449501400102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of damage mechanisms in a centrally notched glass-fiber/epoxy plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Laksimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Benzeggagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 52 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0266-3538(94)90010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.50684931507px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xiao-Lu GONG </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof.  Xiao-Lu GONG</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">龚晓路，男，出生于中国江苏南京. 法国国家特级教授，博士生导师. 现任职于特鲁瓦技术大学UTT机械系. 1994年在法国贡比涅技术大学UTC获博士学位，自1997年起在法国特鲁瓦技术大学机械系任教至今.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">教学：担任过力学非金属材料等十门课的主讲教师，从工程师本科基础课到硕士研究生专业课.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">研究领域：泡沫金属－高分子聚合复合材料热/力学，复合材料损伤力学，层合复合材料残余应力研究，麻纤维复合材料力学性能.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">其他：培养21名博士研究生，63名硕士研究生，在各类期刊杂志以及A类国际会议上发表文章200余篇（部分未列入），主持或参与超过40个地区/国家/国际科研项目或工业应用课题, 主持或评审参与50余博士论文答辩，为20多国际期刊杂志评审文章超过200篇.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mr. GONG Xiaolu**, born in Jiangsu Nanjing of China. Exceptional class professor and Accreditation to supervise research (HDR). After obtaining his doctoral degree from the University of Technology of Compiègne (UTC) in 1994, he has been teacher-researcher and then University professor of mechanical engineering at the University of Technology of Troyes (UTT) until today.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Unity : LASMIS (Laboratory of Mechanical & Material Engineering) of University of Technology of Troyes (UTT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gong@utt.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching: Ten courses since 1997 such as mechanics and non-metallic materials, from first cycle engineering to master's degree.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research topics:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mechanical / Thermal behaviors of metal porous polymer composites;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Damage mechanics of composites materials;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Residual stresses of laminated composite materials;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mechanical properties of composite materials based on hemp fibers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Various:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervise(d) 21 Ph.D (doctoral) students under his direction:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publish more than 200 publications (some not listed) in scientific journals and conferences,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">More than 40 scientific and industrial research projects (regional / national / international).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participate (President, Reviewer and Member) more than 50 defenses of doctoral theses,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Review more than 200 articles in twenty international journals.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the thermal response of PCM-based heat sink using structured porous material fabricated by 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.100844. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csite.2021.100844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of water‐induced elementary hemp fiber swelling and the reinforced polypropylene composite expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Chang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (10), pp.5101-5110. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.26208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study about silane modification and interfacial ultraviolet aging of hemp fiber reinforced polypropylene composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Chang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Bin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (5), pp.2544-2555. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.26000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of the melting process of aluminum foam/paraffin composite with low porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuecai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (12), pp.998-1013. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2020.1747289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effects of heating and contact conditions on the thermal charging performance of composite phase change material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.101444. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2020.101444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626589v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation on thermal performance enhancement of phase change material embedding porous metal structure with cubic cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.115337. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.115337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Immersion in Water of Flax-glass Fibre Hybrid Composites: Effect of Stacking Sequence on the Mechanical and Damping Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Cheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.162-169. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12221-020-9494-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study About Water/Alkali Treatments of Hemp Fiber on Ultraviolet Ageing of the Reinforced Polypropylene Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongchang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanpeng Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (10), pp.2572-2583. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-020-01799-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of functionally radial graded metallic foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zang Xiao-Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Si-Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Jia-Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.127292. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2019.127292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density gradient tailoring of aluminum foam-filled tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Si-Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Jia-Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.451-459. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Stacking Sequences on the Mechanical and Damping Properties of Flax Glass Fiber Hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Cheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (9), pp.877-889. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.06826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale numerical simulation of the thermal performance for phase change material embedded in metal foam with cubic periodic cell structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151, pp.231-239. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study on the thermal behavior of phase change material infiltrated in low porosity metal foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.101005. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2019.101005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical thermal analysis of open-cell metal foams developed through a topological optimization and 3D printing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83 (1), pp.10904. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2018180060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Displacement Based Analytical Model to Determine Residual Stress Components in a Finite Elastic Thin Plate with Hole-Drilling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazilay Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqiao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 06 (08), pp.1571-1580. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jamp.2018.68133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMAL BEHAVIOR ANALYSIS OF OPEN-CELL METAL FOAMS MANUFACTURED BY RAPID TOOLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (12), pp.1087-1096. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JPorMedia.v20.i12.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis on the energy storage efficiency of phase change material embedded in finned metal foam with graded porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.256-265. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.05.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Tsai-Wu Criterion to Notched and Unnotched Composite Laminates under Torque Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laksimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzeggagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (6), pp.460-478. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/002199830003400602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water ageing on the mechanical and damping properties of flax-fibre reinforced composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Cheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.259-266. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior in bending deformation of thermoplastic composite laminates with different stacking sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (8), pp.1037-1048. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998315586863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Residual Stress in Composite Laminates Using the Incremental Hole-drilling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (9), pp.831-844. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/002199803031057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixture approach to the acoustic properties of a macroscopically inhomogeneous porous aluminum in the equivalent fluid approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (4), pp.2847-2855. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4965300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modeling and mechanical behavior of Metal-Porous-Polymer-Composites (MPPCs) with different polymer volume fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiubao Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153, pp.673-681. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des coefficients d’amortissement de matériaux composites à fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Cheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3-4), pp.367-382. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.26.367-382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis and comparison of the thermal performance enhancement methods for metal foam/phase change material composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.373-383. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.08.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step green treatment of hemp fiber used in polypropylene composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongchang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (2), pp.385-390. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.23191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Kelvin Model for Thermal Performance Simulation of High Mechanical Property Open-Cell Metal Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 03 (07), pp.113-118. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msce.2015.37015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of residual stresses in composite laminates [0 2 / θ 2 ] s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Meng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (sup1), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09243046.2014.937136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Residual Stresses on the Damage of Composite Laminates under Tensile Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Meng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 784, pp.361-368. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.784.361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D remeshing simulation of aluminum foams behavior under static load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijie Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1099, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1099.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Numerical Simulation of Aluminum Foams Behavior in Large Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijie Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 749, pp.3-7. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.749.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational structural modeling and mechanical behavior of carbon nanotube reinforced aluminum matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genlian Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 614, pp.273-283. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of TiH 2 Decomposition Kinetics for Two Steps Foaming Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Yuan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zong-Ren Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (8), pp.966-971. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201300535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influences of Compression Temperature on the Fiber Structure and Tensile Properties of Hemp Reinforced Polypropylene Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1073-1076, pp.62-65. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1073-1076.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrothermal Ageing on the Residual Stresses and Mechanical Behavior of Carbon/Epoxy Composite Laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Meng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 996, pp.958-963. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical Behavior Analysis of Pressure Infiltration Casting Process for Manufacturing Open-Cell Metal Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Fei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 853, pp.125-130. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.853.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Fiber Surface Modification with Different Functional Groups Silane Agents on Mechanical Properties of Hemps/Polypropylene Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Chang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 470, pp.23-26. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.470.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Wear Properties of In Situ TiB/TiC Reinforced Ti1100 Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.107-113. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.550.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Ag decorated biomorphic SnO2 inspired by natural 3D nanostructures as SERS substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoming Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.43-45. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2011.12.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ultraviolet and Moisture Aging on the Mechanical Properties of Hemp Fibers Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226-228, pp.1739-1742. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.226-228.1739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of open-cell metal foams under low-velocity impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.285-292. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1708-5284.9.4.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the fibre morphology and aging conditions on the mechanical properties of hemp fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ilczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.270-273. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.418-420.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical stress-strain model for open-cell metal foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (12), pp.1137-1145. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JPorMedia.v15.i12.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic properties of air-saturated porous materials containing dead-end porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Panneton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110 (9), pp.094903. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3646556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550953v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of mechanical properties and performance of aging hemp fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (4), pp.325-330. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1708-5284.8.4.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosity predication with microstructural method for open-cell aluminum foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Topics &amp; Reviews in Porous Media - An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), pp.65-72. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/SpecialTopicsRevPorousMedia.v2.i1.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of “through-hole” on porous aluminum alloy compressive mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deping He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (4), pp.380-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchically porous ZnO with high sensitivity and selectivity to H2S derived from biotemplates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoting Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongxiang Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqiang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 136 (2), pp.499-509. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2008.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing and Low-Velocity Impact Response of a New Composite Material: Metal Porous Polymer Composite (MPPC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (Supl.), pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Porous Fe from Biomorphic Fe2O3 Precursors with Wood Templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoting Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongxiang Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (4), pp.878-881. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2320/matertrans.48.878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive behavior and energy absorption of metal porous polymer composite with interpenetrating network structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of Nonferrous Metals Society of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.s439-s443. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1003-6326(06)60229-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence Between Aging Treatments and Residual Stresses on Composite Laminate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Jing Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 524-525, pp.813-817. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Residual Stresses in Composite Laminate Using the Compliance Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 490-491, pp.533-538. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.490-491.533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Absorption Properties of Porous Aluminum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (6), pp.589-597. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JPorMedia.v8.i6.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of residual stresses on the mechanical behavior of composite laminate materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (4), pp.319-342. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156855105774470393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of experimental parameters on determination of residual stress using the incremental hole-drilling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (2), pp.171-180. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0266-3538(03)00278-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Residual Stresses in Composite Laminates by the Finite Element Method and Experimental Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 404-407, pp.925. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.404-407.925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the residual stresses on the mechanical behavior of advanced composite parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neutron Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (2), pp.319-330. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10238160108200158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation and bifurcation mechanisms of cracks in multi-directional laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laksimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahmed Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Benzeggagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 60 (4), pp.597-604. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0266-3538(99)00179-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode II delamination in ± laminates: Analysis and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laksimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahmed Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benmedakhene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (3), pp.207-221. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685510051033386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des contraintes résiduelles sur le comportement mécanique d'un composite stratifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche de l'émission acoustique et son application à l’identification des mécanismes d'endommagement dans les matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Laksimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Benzeggagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol.8 (N°1), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Analysis in Unidirectional Composite Plates under Torque Loadings: Experimental Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laksimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzeggagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/073168449501400102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of damage mechanisms in a centrally notched glass-fiber/epoxy plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Laksimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Benzeggagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 52 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0266-3538(94)90010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1D59264"/>
+    <w:nsid w:val="A4342C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AB5BB2B"/>
+    <w:nsid w:val="9A68CD3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gong@utt.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608967v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xusheng Hu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Gong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2021.100844" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang Han" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lu Gong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Kang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Bin Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.26208" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.26000" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecai Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2020.1747289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02626589v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lu Gong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101444" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02550742v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115337" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02467582v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Cheour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Assarar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-020-9494-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchang Han" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanpeng Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-020-01799-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02428587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zang Xiao-Yun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Si-Yuan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jia-Gui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127292" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06826" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Wei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.04.026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281516v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.02.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366379v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02277264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Merabtine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gardan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Badreddine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018180060" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KSHNW546-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazilay Abbes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingqiao Guo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2018.68133" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v20.i12.30" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279705v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.05.075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laksimi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzeggagh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002199830003400602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/227AE23402803BFAA759C4605AE5FBBB44C0C7CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276932v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWQP36K0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279274v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishi Su" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Di" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Shen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315586863" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002199803031057" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/683255D46B000BBCF43DBACB910D3DC169803887/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396085v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Sacrist&#225;n L&#243;pez-Mingo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Verdi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4965300" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiubao Ouyang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Guo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.06.024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03560903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.367-382" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1LDC30B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.23191" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G06LBVZP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2015.37015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02277270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Meng Wen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243046.2014.937136" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.361" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Zhu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.17" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.749.3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jiang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genlian Fan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.07.048" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Yuan He" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Ren Jiang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Dai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300535" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-424MWXKT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hui Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1073-1076.62" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278335v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.958" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283261v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fei Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shi Su" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.853.125" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.470.23" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Liu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoming Lv" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.12.086" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6H23N23-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276924v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Jin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.226-228.1739" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279281v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1708-5284.9.4.285" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438468v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ilczyszyn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.418-420.270" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276086v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v15.i12.60" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550953v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646556" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282938v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1708-5284.8.4.325" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/SpecialTopicsRevPorousMedia.v2.i1.70" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan He" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deping He" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoting Liu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxiang Fan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Xu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.10.043" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPR0CSTP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279245v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Gu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.48.878" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276491v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1003-6326(06)60229-X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276741v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Jing Gong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.813" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276765v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.490-491.533" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282592v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Cheng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v8.i6.40" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855105774470393" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278331v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(03)00278-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HZQ4WZ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282945v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.404-407.925" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278927v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10238160108200158" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278930v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed Benyahia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Benzeggagh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(99)00179-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D1A9E66F4D45BEE14CB64308F675776D789719C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279366v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmedakhene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685510051033386" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571631v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620858v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Laksimi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620853v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/073168449501400102" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0CF722043E3F880AFB574B625BA3E9215E2FE1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620848v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0266-3538(94)90010-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QCSTPJ1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gong@utt.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608967v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xusheng Hu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Gong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2021.100844" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang Han" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lu Gong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Kang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Bin Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.26208" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.26000" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecai Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2020.1747289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02626589v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lu Gong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101444" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02550742v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115337" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02467582v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Cheour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Assarar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-020-9494-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchang Han" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanpeng Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-020-01799-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02428587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zang Xiao-Yun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Si-Yuan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jia-Gui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127292" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Wei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.04.026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06826" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281516v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.02.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366379v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02277264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Merabtine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gardan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Badreddine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018180060" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KSHNW546-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazilay Abbes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingqiao Guo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2018.68133" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v20.i12.30" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279705v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.05.075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laksimi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzeggagh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002199830003400602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/227AE23402803BFAA759C4605AE5FBBB44C0C7CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276932v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWQP36K0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279274v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishi Su" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Di" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Shen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315586863" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002199803031057" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/683255D46B000BBCF43DBACB910D3DC169803887/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396085v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Sacrist&#225;n L&#243;pez-Mingo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Verdi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4965300" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiubao Ouyang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Guo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.06.024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03560903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.367-382" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1LDC30B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.23191" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G06LBVZP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2015.37015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02277270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Meng Wen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243046.2014.937136" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.361" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Zhu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.17" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.749.3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jiang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genlian Fan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.07.048" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Yuan He" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Ren Jiang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Dai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300535" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-424MWXKT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hui Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1073-1076.62" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278335v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.958" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283261v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fei Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shi Su" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.853.125" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276896v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.470.23" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.107" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Liu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoming Lv" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.12.086" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6H23N23-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276924v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Jin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.226-228.1739" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279281v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1708-5284.9.4.285" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438468v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ilczyszyn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.418-420.270" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276086v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v15.i12.60" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550953v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646556" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282938v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1708-5284.8.4.325" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/SpecialTopicsRevPorousMedia.v2.i1.70" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan He" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deping He" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoting Liu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxiang Fan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Xu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.10.043" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPR0CSTP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279245v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Gu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.48.878" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276491v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1003-6326(06)60229-X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276741v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Jing Gong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.813" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276765v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.490-491.533" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282592v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Cheng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v8.i6.40" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855105774470393" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278331v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(03)00278-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HZQ4WZ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282945v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.404-407.925" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278927v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10238160108200158" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278930v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed Benyahia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Benzeggagh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(99)00179-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D1A9E66F4D45BEE14CB64308F675776D789719C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279366v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmedakhene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685510051033386" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571631v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620858v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Laksimi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620853v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/073168449501400102" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0CF722043E3F880AFB574B625BA3E9215E2FE1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620848v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0266-3538(94)90010-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QCSTPJ1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>