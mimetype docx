--- v1 (2026-04-19)
+++ v2 (2026-05-24)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4342C0F"/>
+    <w:nsid w:val="DD286F4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9A68CD3F"/>
+    <w:nsid w:val="D982A301"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>