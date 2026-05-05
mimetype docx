--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -178,51 +178,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -597,5169 +597,4633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable I / V characteristics and long lifetime of porphyrin-based single-molecule junctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nucleation of nanodiamonds in H-atom rich microplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vonesch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lihao Guan</w:t>
+                <w:t xml:space="preserve">Abdoulaye Constant Siby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Wytko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Weiss</w:t>
+                <w:t xml:space="preserve">Arvind K Bhakta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jeevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC04142E⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360485v1</w:t>
+                <w:t xml:space="preserve">hal-04764588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation of nanodiamonds in H-atom rich microplasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Influence of Confinement on the Stability of Polyoxometalate-Functionalized Surfaces: A Soft Sequential Immobilization Approach for Electrochromic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Constant Siby</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Decorse</w:t>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111933⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (20), pp.26521-26536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c01859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764588v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Influence of Confinement on the Stability of Polyoxometalate-Functionalized Surfaces: A Soft Sequential Immobilization Approach for Electrochromic Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable I / V characteristics and long lifetime of porphyrin-based single-molecule junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinlei Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Vilà</w:t>
+                <w:t xml:space="preserve">Maxime Vonesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihao Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+                <w:t xml:space="preserve">Jennifer A. Wytko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+                <w:t xml:space="preserve">Jean Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (20), pp.26521-26536. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (12), pp.4326-4335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c01859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3TC04142E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727569v1</w:t>
+                <w:t xml:space="preserve">hal-04652043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable I / V characteristics and long lifetime of porphyrin-based single-molecule junctions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Gold NPs-Containing Thin Films from Metal Salt Injection in Ar or Ar–NH3 DBDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A. Wytko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Weiss</w:t>
+                <w:t xml:space="preserve">Alexandre Perdrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Rincón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC04142E⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (6), pp.1749-1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-023-10400-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652043v1</w:t>
+                <w:t xml:space="preserve">hal-05411520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Gold NPs-Containing Thin Films from Metal Salt Injection in Ar or Ar–NH3 DBDs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-Dimensional Hetero- to Homochiral Phase Transition from Dynamic Adsorption of Barbituric Acid Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changzhi Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-023-10400-4⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (16), pp.2304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13162304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411520v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04575718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Hetero- to Homochiral Phase Transition from Dynamic Adsorption of Barbituric Acid Derivatives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of Gold NPs-Containing Thin Films from Metal Salt Injection in Ar or Ar–NH3 DBDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Perdrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Rincón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13162304⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (6), pp.1749-1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-023-10400-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04575718v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Gold NPs-Containing Thin Films from Metal Salt Injection in Ar or Ar–NH3 DBDs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[2+2] Cyclo-Addition Reactions for Efficient Polymerization on a HOPG Surface at Ambient Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihao Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-023-10400-4⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12081334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396303v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization and Comprehension of Electronic and Topographic Contrasts on Cooperatively Switched Diarylethene-Bridged Ditopic Ligand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Tuning ON/OFF Ratios in Diarylethene-Based Single- and Bilayer Molecular Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
+                <w:t xml:space="preserve">Mingyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12081318⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.055010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/ac6f22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663835v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[2+2] Cyclo-Addition Reactions for Efficient Polymerization on a HOPG Surface at Ambient Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Palmino</w:t>
+                <w:t xml:space="preserve">Fabrication of polyaniline (PANI) through parallel nanopores; transport properties of PANI@SiO2 nanopore molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.065009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/ac76b7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12081334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03662828v1</w:t>
+                <w:t xml:space="preserve">hal-03796316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning ON/OFF Ratios in Diarylethene-Based Single- and Bilayer Molecular Junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Visualization and Comprehension of Electronic and Topographic Contrasts on Cooperatively Switched Diarylethene-Bridged Ditopic Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Bellynck</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihao Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lafolet</w:t>
+                <w:t xml:space="preserve">Elarbi Chatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saioa Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2162-8777/ac6f22⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12081318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798309v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of polyaniline (PANI) through parallel nanopores; transport properties of PANI@SiO2 nanopore molecular junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+                <w:t xml:space="preserve">Visualization and Comprehension of Electronic and Topographic Contrasts on Cooperatively Switched Diarylethene-Bridged Ditopic Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Hnid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihao Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elarbi Chatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saioa Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2162-8777/ac76b7⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12081318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796316v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization and Comprehension of Electronic and Topographic Contrasts on Cooperatively Switched Diarylethene-Bridged Ditopic Ligand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
+                <w:t xml:space="preserve">Single-Molecule Junctions with Highly Improved Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinlei Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vonesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12081318⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (15), pp.6540-6548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360495v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Molecule Junctions with Highly Improved Stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+                <w:t xml:space="preserve">Unprecedented ON/OFF Ratios in Photoactive Diarylethene-Bisthienylbenzene Molecular Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Hnid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (15), pp.6540-6548. </w:t>
+              <w:t xml:space="preserve">, 2021, 21 (18), pp.7555-7560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360503v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Molecule Junctions with Highly Improved Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinlei Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vonesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (15), pp.6540-6548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718579v1</w:t>
+                <w:t xml:space="preserve">hal-05360503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented ON/OFF Ratios in Photoactive Diarylethene-Bisthienylbenzene Molecular Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bellynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (18), pp.7555-7560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360499v1</w:t>
+                <w:t xml:space="preserve">hal-03420993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented ON/OFF Ratios in Photoactive Diarylethene-Bisthienylbenzene Molecular Junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lafolet</w:t>
+                <w:t xml:space="preserve">Electrografting and Langmuir–Blodgett: Covalently Bound Nanometer-Thick Ordered Films on Graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 37 (43), pp.12539-12547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01983⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03420993v1</w:t>
+                <w:t xml:space="preserve">hal-03402711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrografting and Langmuir–Blodgett: Covalently Bound Nanometer-Thick Ordered Films on Graphite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Médard</w:t>
+                <w:t xml:space="preserve">Highly Efficient Photoswitch in Diarylethene-Based Molecular Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Hnid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 37 (43), pp.12539-12547. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (17), pp.7732-7736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c01213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402711v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Surface Dimerization and Coordination of 4-(Bis-ethylenedioxythiophene)benzoic Acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Photomodulation and Rectification in Coordination Molecular Wires Based on Dithienylethene Molecular Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Hnid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Grempka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Khettabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 125 (1), pp.957-963. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08522⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 124 (48), pp.26304-26309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360506v1</w:t>
+                <w:t xml:space="preserve">hal-05360511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Photomodulation and Rectification in Coordination Molecular Wires Based on Dithienylethene Molecular Junctions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-Surface Dimerization and Coordination of 4-(Bis-ethylenedioxythiophene)benzoic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinlei Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Christophe Lacroix</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 124 (48), pp.26304-26309. </w:t>
+              <w:t xml:space="preserve">, 2020, 125 (1), pp.957-963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360511v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Photoswitch in Diarylethene-Based Molecular Junctions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lafolet</w:t>
+                <w:t xml:space="preserve">Long-Range Charge Transport in Diazonium-Based Single-Molecule Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinlei Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (17), pp.7732-7736. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (9), pp.6899-6907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c01213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360525v1</w:t>
+                <w:t xml:space="preserve">hal-05360513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Efficient Photoswitch in Diarylethene-Based Molecular Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142 (17), pp.7732-7736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.0c01213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range Charge Transport in Diazonium-Based Single-Molecule Junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xinlei Yao</w:t>
+                <w:t xml:space="preserve">Multi-functional switches of ditopic ligands with azobenzene central bridges at a molecular scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (9), pp.6899-6907. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (47), pp.23042-23048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NR06350A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360513v1</w:t>
+                <w:t xml:space="preserve">hal-03206793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-functional switches of ditopic ligands with azobenzene central bridges at a molecular scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-Dimensional Double Wires and Two-Dimensional Mobile Grids: Cobalt/Bipyridine Coordination Networks at the Solid/Liquid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinlei Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR06350A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (15), pp.4164-4169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206793v1</w:t>
+                <w:t xml:space="preserve">hal-05360529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Dimensional Double Wires and Two-Dimensional Mobile Grids: Cobalt/Bipyridine Coordination Networks at the Solid/Liquid Interface</w:t>
+                <w:t xml:space="preserve">Supramolecular Networks and Wires Dominated by Intermolecular BiEDOT Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafolet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (15), pp.4164-4169. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (39), pp.22760-22766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360529v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Networks and Wires Dominated by Intermolecular BiEDOT Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (39), pp.22760-22766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001862v1</w:t>
+                <w:t xml:space="preserve">hal-05360538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Networks and Wires Dominated by Intermolecular BiEDOT Interactions</w:t>
+                <w:t xml:space="preserve">Molecular Isomerization and Multiscale Phase Transitions of a Ditopic Ligand on a Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (39), pp.22760-22766. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 121 (38), pp.20925-20930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05360538v1</w:t>
+                <w:t xml:space="preserve">hal-05360542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Isomerization and Multiscale Phase Transitions of a Ditopic Ligand on a Surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coexisting Chiral Two-Dimensional Self-Assembled Structures of 1,2,3,4-Tetrahydronaphthalene Molecules: Porous Pinwheel Nanoarchitecture and Close-Packed Herringbone Arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 121 (38), pp.20925-20930. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08420⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 121, pp.15288 - 15293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b04926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360542v1</w:t>
+                <w:t xml:space="preserve">cea-01591509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexisting Chiral Two-Dimensional Self-Assembled Structures of 1,2,3,4-Tetrahydronaphthalene Molecules: Porous Pinwheel Nanoarchitecture and Close-Packed Herringbone Arrangement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Supramolecular chiral host–guest nanoarchitecture induced by the selective assembly of barbituric acid derivative enantiomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changzhi Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b04926⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/42/42LT01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01591509v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01485673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular chiral host–guest nanoarchitecture induced by the selective assembly of barbituric acid derivative enantiomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unprecedented Self-Organized Monolayer of a Ru(II) Complex by Diazonium Electroreduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Quynh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/42/42LT01⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (30), pp.9381 - 9384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b04827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01485673v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Self-Organized Monolayer of a Ru(II) Complex by Diazonium Electroreduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Quynh Nguyen</w:t>
+                <w:t xml:space="preserve">Tunable Electromagnetic Coupling in Plasmonic Nanostructures Mediated by Thermoresponsive Polymer Brushes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Kanaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lau-Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b04827⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (46), pp.12830-12837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360546v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Self-Organized Monolayer of a Ru(II) Complex by Diazonium Electroreduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Quynh Nguyen</w:t>
+                <w:t xml:space="preserve">Engineering Thermoswitchable Lithographic Hybrid Gold Nanorods as Plasmonic Devices for Sensing and Active Plasmonics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamina Martina Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hohenau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b04827⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (8), pp.1199-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644784v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Electromagnetic Coupling in Plasmonic Nanostructures Mediated by Thermoresponsive Polymer Brushes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of a Complex Two-Dimensional Adenine–Perylene-3,4,9,10-tetracarboxylic Dianhydride Chiral Nanoarchitecture through Molecular Self-Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Jonkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lev Kantorovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Silly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03339⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (3), pp.2493-2499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2095054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318197v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Thermoswitchable Lithographic Hybrid Gold Nanorods as Plasmonic Devices for Sensing and Active Plasmonics Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of a Complex Two-Dimensional Adenine Perylene-3,4,9,10-tetracarboxylic Dianhydride Chiral Nanoarchitecture through Molecular Self-Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Hohenau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuela Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry T. Jonkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kantorovich N. Lev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Silly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00280⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.2493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2095054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360553v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00838027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Thermoswitchable Lithographic Hybrid Gold Nanorods as Plasmonic Devices for Sensing and Active Plasmonics Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreas Hohenau</w:t>
+                <w:t xml:space="preserve">PAMDB, a multilocus sequence typing and analysis database and website for plant-associated microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalvo Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangchun Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongman Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R. Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00280⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100 (3), pp.208-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-100-3-0208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211649v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Electromagnetic Coupling in Plasmonic Nanostructures Mediated by Thermoresponsive Polymer Brushes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NaCl islands decorated with 2D or 3D 3,4,9,10-perylene-tetracarboxylic-dianhydride nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Silly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03339⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 256 (7), pp.2228-2231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.09.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360549v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of a Complex Two-Dimensional Adenine–Perylene-3,4,9,10-tetracarboxylic Dianhydride Chiral Nanoarchitecture through Molecular Self-Assembly</w:t>
+                <w:t xml:space="preserve">NaCl multi-layer islands grown on Au(111)-(22\times \sqrt {3} ) probed by scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...324 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-100-3-0208⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Marcella Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...141 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Silly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (49), pp.495307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/19/49/495307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5769,271 +5233,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular rectifiers confined in multi-channel nano-porous matrix showing giant rectification driven by electrostatic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Nguyễn Tuấn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElecNano 11, Electrochemistry in Nanoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[2+2] cyclo-addition reactions for efficient polymerization on a HOPG surface at ambient conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihao Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cherioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On-Surface Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6043,168 +5507,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Transport Properties of MJs from PEDOT wires or from Polyoxometalate assembly in Mesoporous Silica Nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.M. Mbomekalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElecNano 10, Electrochemistry in Nanoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6272,51 +5736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58A6FCE5"/>
+    <w:nsid w:val="C41C6A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6503,51 +5967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xiaonan-sun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4793-2027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/289986893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360413v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Yao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Guan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lafolet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c06991" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Siby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Bhakta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jeevan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111933" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;teau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc00950a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vonesch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wytko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC04142E" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764588v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Constant Siby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Bhakta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c01859" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Wytko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perdrau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rinc&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10400-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04575718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Silly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzhi Dong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13162304" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663835v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hnid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081318" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081334" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellynck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lafolet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac6f22" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03796316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac76b7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Combes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01747" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360499v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01983" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;dard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01723" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08522" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Grempka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khettabi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08233" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01213" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03000" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206793v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06350A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01292" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07325" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08420" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ausset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04926" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/42/42LT01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360546v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quynh Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04827" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644784v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kanaev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lau-Truong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03339" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Martina Winkler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hohenau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00280" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360549v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Jonkman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Kantorovich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2095054" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00838027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry T. Jonkman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantorovich N. Lev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668768v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalvo Almeida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangchun Yan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongman Cai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Clarke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-3-0208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360572v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.09.079" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBM8KGJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360585v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Felicissimo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rudolf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/49/495307" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguy&#7877;n Tu&#7845;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728824v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Mbomekalle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xiaonan-sun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4793-2027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/289986893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360413v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Yao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Guan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lafolet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c06991" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Siby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Bhakta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jeevan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111933" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;teau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc00950a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764588v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Constant Siby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Bhakta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c01859" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vonesch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Wytko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC04142E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perdrau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rinc&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10400-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04575718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Silly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzhi Dong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13162304" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081334" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hnid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellynck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lafolet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac6f22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03796316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac76b7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081318" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Combes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01747" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01983" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420993v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;dard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01723" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01213" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Grempka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khettabi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08233" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08522" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03000" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06350A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01292" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07325" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360538v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08420" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ausset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04926" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/42/42LT01" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quynh Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04827" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kanaev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lau-Truong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03339" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211649v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Martina Winkler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hohenau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00280" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Jonkman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Kantorovich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2095054" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00838027v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry T. Jonkman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantorovich N. Lev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalvo Almeida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangchun Yan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongman Cai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Clarke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-3-0208" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360572v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.09.079" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBM8KGJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Felicissimo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rudolf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/49/495307" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguy&#7877;n Tu&#7845;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Mbomekalle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>