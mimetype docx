--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">289986893</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=6jPNxsEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -204,5026 +225,5026 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-State, Nonvolatile Memristors and Light-Assisted Logic-In Operation from Diarylethene-Based Single-Molecule Junctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nucleation of nanodiamonds in H-atom rich microplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lihao Guan</w:t>
+                <w:t xml:space="preserve">Abdoulaye Siby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Maurel</w:t>
+                <w:t xml:space="preserve">Arvind Bhakta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Lafolet</w:t>
+                <w:t xml:space="preserve">Joel Jeevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c06991⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152, pp.111933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360413v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation of nanodiamonds in H-atom rich microplasma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-State, Nonvolatile Memristors and Light-Assisted Logic-In Operation from Diarylethene-Based Single-Molecule Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvind Bhakta</w:t>
+                <w:t xml:space="preserve">Xinlei Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Jeevan</w:t>
+                <w:t xml:space="preserve">Lihao Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111933⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (32), pp.28955-28964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c06991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370205v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic plasmonics: PEDOT nanoparticles are getting closer to the visible range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bléteau</w:t>
+                <w:t xml:space="preserve">Reliable I / V characteristics and long lifetime of porphyrin-based single-molecule junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinlei Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Gam-Derouich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+                <w:t xml:space="preserve">Maxime Vonesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihao Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer A. Wytko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12 (30), pp.11579 - 11585. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4tc00950a⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 12 (12), pp.4326-4335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC04142E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403857v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation of nanodiamonds in H-atom rich microplasma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic plasmonics: PEDOT nanoparticles are getting closer to the visible range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvind K Bhakta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel Jeevan</w:t>
+                <w:t xml:space="preserve">Pierre Bléteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Gam-Derouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111933⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (30), pp.11579 - 11585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4tc00950a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764588v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Influence of Confinement on the Stability of Polyoxometalate-Functionalized Surfaces: A Soft Sequential Immobilization Approach for Electrochromic Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
+                <w:t xml:space="preserve">Nucleation of nanodiamonds in H-atom rich microplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Constant Siby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind K Bhakta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jeevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c01859⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727569v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable I / V characteristics and long lifetime of porphyrin-based single-molecule junctions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Influence of Confinement on the Stability of Polyoxometalate-Functionalized Surfaces: A Soft Sequential Immobilization Approach for Electrochromic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A. Wytko</w:t>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Weiss</w:t>
+                <w:t xml:space="preserve">Linh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC04142E⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (20), pp.26521-26536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c01859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652043v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Gold NPs-Containing Thin Films from Metal Salt Injection in Ar or Ar–NH3 DBDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Perdrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (6), pp.1749-1772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11090-023-10400-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411520v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Hetero- to Homochiral Phase Transition from Dynamic Adsorption of Barbituric Acid Derivatives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of Gold NPs-Containing Thin Films from Metal Salt Injection in Ar or Ar–NH3 DBDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Perdrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Rincón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13162304⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (6), pp.1749-1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-023-10400-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04575718v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Gold NPs-Containing Thin Films from Metal Salt Injection in Ar or Ar–NH3 DBDs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-Dimensional Hetero- to Homochiral Phase Transition from Dynamic Adsorption of Barbituric Acid Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changzhi Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-023-10400-4⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (16), pp.2304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13162304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396303v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04575718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[2+2] Cyclo-Addition Reactions for Efficient Polymerization on a HOPG Surface at Ambient Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihao Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (8), pp.1334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano12081334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning ON/OFF Ratios in Diarylethene-Based Single- and Bilayer Molecular Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bellynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (5), pp.055010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/2162-8777/ac6f22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of polyaniline (PANI) through parallel nanopores; transport properties of PANI@SiO2 nanopore molecular junctions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+                <w:t xml:space="preserve">Visualization and Comprehension of Electronic and Topographic Contrasts on Cooperatively Switched Diarylethene-Bridged Ditopic Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Hnid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihao Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+                <w:t xml:space="preserve">Elarbi Chatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saioa Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2162-8777/ac76b7⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12081318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796316v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization and Comprehension of Electronic and Topographic Contrasts on Cooperatively Switched Diarylethene-Bridged Ditopic Ligand</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saioa Cobo</w:t>
+                <w:t xml:space="preserve">Fabrication of polyaniline (PANI) through parallel nanopores; transport properties of PANI@SiO2 nanopore molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
+                <w:t xml:space="preserve">Wahid Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12081318⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.065009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/ac76b7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663835v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization and Comprehension of Electronic and Topographic Contrasts on Cooperatively Switched Diarylethene-Bridged Ditopic Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihao Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elarbi Chatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saioa Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (8), pp.1318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano12081318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Molecule Junctions with Highly Improved Stability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Weiss</w:t>
+                <w:t xml:space="preserve">Electrografting and Langmuir–Blodgett: Covalently Bound Nanometer-Thick Ordered Films on Graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01747⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 37 (43), pp.12539-12547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718579v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented ON/OFF Ratios in Photoactive Diarylethene-Bisthienylbenzene Molecular Junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lafolet</w:t>
+                <w:t xml:space="preserve">Single-Molecule Junctions with Highly Improved Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinlei Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vonesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (18), pp.7555-7560. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01983⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (15), pp.6540-6548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360499v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Molecule Junctions with Highly Improved Stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+                <w:t xml:space="preserve">Unprecedented ON/OFF Ratios in Photoactive Diarylethene-Bisthienylbenzene Molecular Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Hnid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (15), pp.6540-6548. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01747⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (18), pp.7555-7560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360503v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented ON/OFF Ratios in Photoactive Diarylethene-Bisthienylbenzene Molecular Junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lafolet</w:t>
+                <w:t xml:space="preserve">Single-Molecule Junctions with Highly Improved Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinlei Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vonesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (18), pp.7555-7560. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01983⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (15), pp.6540-6548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420993v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrografting and Langmuir–Blodgett: Covalently Bound Nanometer-Thick Ordered Films on Graphite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Mangeney</w:t>
+                <w:t xml:space="preserve">Unprecedented ON/OFF Ratios in Photoactive Diarylethene-Bisthienylbenzene Molecular Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Hnid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01723⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (18), pp.7555-7560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402711v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Photoswitch in Diarylethene-Based Molecular Junctions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lafolet</w:t>
+                <w:t xml:space="preserve">Long-Range Charge Transport in Diazonium-Based Single-Molecule Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinlei Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (9), pp.6899-6907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c01213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05360525v1</w:t>
+                <w:t xml:space="preserve">hal-05360513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Photomodulation and Rectification in Coordination Molecular Wires Based on Dithienylethene Molecular Junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Highly Efficient Photoswitch in Diarylethene-Based Molecular Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amina Khettabi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08233⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (17), pp.7732-7736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c01213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360511v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Surface Dimerization and Coordination of 4-(Bis-ethylenedioxythiophene)benzoic Acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Photomodulation and Rectification in Coordination Molecular Wires Based on Dithienylethene Molecular Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Hnid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Grempka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Khettabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 125 (1), pp.957-963. </w:t>
+              <w:t xml:space="preserve">, 2020, 124 (48), pp.26304-26309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360506v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range Charge Transport in Diazonium-Based Single-Molecule Junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On-Surface Dimerization and Coordination of 4-(Bis-ethylenedioxythiophene)benzoic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinlei Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03000⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (1), pp.957-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360513v1</w:t>
+                <w:t xml:space="preserve">hal-05360506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Efficient Photoswitch in Diarylethene-Based Molecular Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142 (17), pp.7732-7736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.0c01213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206807v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-functional switches of ditopic ligands with azobenzene central bridges at a molecular scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-Dimensional Double Wires and Two-Dimensional Mobile Grids: Cobalt/Bipyridine Coordination Networks at the Solid/Liquid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinlei Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (15), pp.4164-4169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR06350A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03206793v1</w:t>
+                <w:t xml:space="preserve">hal-05360529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Dimensional Double Wires and Two-Dimensional Mobile Grids: Cobalt/Bipyridine Coordination Networks at the Solid/Liquid Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-functional switches of ditopic ligands with azobenzene central bridges at a molecular scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Hnid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (47), pp.23042-23048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR06350A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01292⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05360529v1</w:t>
+                <w:t xml:space="preserve">hal-03206793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Networks and Wires Dominated by Intermolecular BiEDOT Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (39), pp.22760-22766. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Networks and Wires Dominated by Intermolecular BiEDOT Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (39), pp.22760-22766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Isomerization and Multiscale Phase Transitions of a Ditopic Ligand on a Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (38), pp.20925-20930. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexisting Chiral Two-Dimensional Self-Assembled Structures of 1,2,3,4-Tetrahydronaphthalene Molecules: Porous Pinwheel Nanoarchitecture and Close-Packed Herringbone Arrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, pp.15288 - 15293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b04926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01591509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular chiral host–guest nanoarchitecture induced by the selective assembly of barbituric acid derivative enantiomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unprecedented Self-Organized Monolayer of a Ru(II) Complex by Diazonium Electroreduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Quynh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/42/42LT01⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (30), pp.9381 - 9384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b04827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01485673v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Self-Organized Monolayer of a Ru(II) Complex by Diazonium Electroreduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular chiral host–guest nanoarchitecture induced by the selective assembly of barbituric acid derivative enantiomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changzhi Dong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b04827⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/42/42LT01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644784v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01485673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Electromagnetic Coupling in Plasmonic Nanostructures Mediated by Thermoresponsive Polymer Brushes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Kanaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lau-Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (46), pp.12830-12837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Thermoswitchable Lithographic Hybrid Gold Nanorods as Plasmonic Devices for Sensing and Active Plasmonics Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamina Martina Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hohenau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (8), pp.1199-1208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of a Complex Two-Dimensional Adenine–Perylene-3,4,9,10-tetracarboxylic Dianhydride Chiral Nanoarchitecture through Molecular Self-Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Jonkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Kantorovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Silly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (3), pp.2493-2499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp2095054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of a Complex Two-Dimensional Adenine Perylene-3,4,9,10-tetracarboxylic Dianhydride Chiral Nanoarchitecture through Molecular Self-Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry T. Jonkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kantorovich N. Lev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Silly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116, pp.2493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp2095054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00838027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAMDB, a multilocus sequence typing and analysis database and website for plant-associated microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalvo Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuangchun Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongman Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher R. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 100 (3), pp.208-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-100-3-0208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NaCl islands decorated with 2D or 3D 3,4,9,10-perylene-tetracarboxylic-dianhydride nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Silly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 256 (7), pp.2228-2231. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.09.079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NaCl multi-layer islands grown on Au(111)-(22\times \sqrt {3} ) probed by scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Felicissimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Silly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (49), pp.495307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/19/49/495307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5233,271 +5254,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular rectifiers confined in multi-channel nano-porous matrix showing giant rectification driven by electrostatic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Nguyễn Tuấn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElecNano 11, Electrochemistry in Nanoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[2+2] cyclo-addition reactions for efficient polymerization on a HOPG surface at ambient conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihao Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cherioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On-Surface Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5507,168 +5528,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Transport Properties of MJs from PEDOT wires or from Polyoxometalate assembly in Mesoporous Silica Nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.M. Mbomekalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElecNano 10, Electrochemistry in Nanoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5736,51 +5757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C41C6A65"/>
+    <w:nsid w:val="F6D6B05B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5967,51 +5988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xiaonan-sun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4793-2027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/289986893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360413v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Yao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Guan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lafolet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c06991" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Siby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Bhakta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jeevan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111933" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;teau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc00950a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764588v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Constant Siby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Bhakta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c01859" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vonesch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Wytko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC04142E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perdrau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rinc&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10400-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04575718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Silly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzhi Dong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13162304" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081334" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hnid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellynck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lafolet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac6f22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03796316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac76b7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081318" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Combes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01747" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01983" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420993v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;dard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01723" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01213" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Grempka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khettabi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08233" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08522" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03000" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06350A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01292" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07325" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360538v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08420" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ausset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04926" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/42/42LT01" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quynh Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04827" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kanaev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lau-Truong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03339" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211649v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Martina Winkler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hohenau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00280" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Jonkman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Kantorovich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2095054" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00838027v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry T. Jonkman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantorovich N. Lev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalvo Almeida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangchun Yan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongman Cai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Clarke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-3-0208" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360572v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.09.079" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBM8KGJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Felicissimo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rudolf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/49/495307" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguy&#7877;n Tu&#7845;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Mbomekalle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xiaonan-sun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4793-2027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/289986893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=6jPNxsEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370205v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Siby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Bhakta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jeevan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111933" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360413v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Yao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Guan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lafolet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c06991" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vonesch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Wytko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC04142E" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;teau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc00950a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764588v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Constant Siby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Bhakta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c01859" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perdrau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rinc&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10400-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04575718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Silly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzhi Dong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13162304" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081334" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hnid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellynck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lafolet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac6f22" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081318" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03796316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac76b7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402711v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;dard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01723" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Combes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01747" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01983" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03000" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01213" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Grempka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khettabi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08233" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360506v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08522" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01292" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06350A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07325" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360542v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08420" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591509v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ausset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04926" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644784v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quynh Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04827" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maurel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/42/42LT01" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318197v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kanaev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lau-Truong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03339" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Martina Winkler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hohenau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00280" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Jonkman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Kantorovich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2095054" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00838027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry T. Jonkman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantorovich N. Lev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalvo Almeida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangchun Yan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongman Cai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Clarke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-3-0208" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360572v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.09.079" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBM8KGJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Felicissimo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rudolf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/49/495307" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguy&#7877;n Tu&#7845;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728824v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Mbomekalle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>