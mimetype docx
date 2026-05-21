--- v0 (2026-03-06)
+++ v1 (2026-05-21)
@@ -368,373 +368,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MVPs (masterful versatile players): Chromatin factors as pivotal mediators between 3D genome organization and the response to environment</w:t>
+                <w:t xml:space="preserve">An atlas of the tomato epigenome reveals that KRYPTONITE shapes TAD-like boundaries through the control of H3K9ac distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dias Lopes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaoning He</w:t>
+                <w:t xml:space="preserve">Jing An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ariel</w:t>
+                <w:t xml:space="preserve">Rim Brik Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo I Pereyra-Bistraín</w:t>
+                <w:t xml:space="preserve">Leonardo Pereyra-Bistraín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Benhamed</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Zalzalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81, pp.102599. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (28), pp.e2400737121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2024.102599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2400737121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045846v1</w:t>
+                <w:t xml:space="preserve">hal-04731984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atlas of the tomato epigenome reveals that KRYPTONITE shapes TAD-like boundaries through the control of H3K9ac distribution</w:t>
+                <w:t xml:space="preserve">The MVPs (masterful versatile players): Chromatin factors as pivotal mediators between 3D genome organization and the response to environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing An</w:t>
+                <w:t xml:space="preserve">Chloé Dias Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoning He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Brik Chaouche</w:t>
+                <w:t xml:space="preserve">Federico Ariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Pereyra-Bistraín</w:t>
+                <w:t xml:space="preserve">Leonardo I Pereyra-Bistraín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Zalzalé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moussa Benhamed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (28), pp.e2400737121. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81, pp.102599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2400737121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2024.102599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731984v1</w:t>
+                <w:t xml:space="preserve">hal-05045846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic–epigenetic interplay in the determination of plant 3D genome organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoning He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dias Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo I Pereyra-Bistrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 52 (17), pp.10220-10234. </w:t>
@@ -766,429 +766,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The canonical E2Fs together with RETINOBLASTOMA-RELATED are required to establish quiescence during plant development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HSFA1a modulates plant heat stress responses and alters the 3D chromatin organization of enhancer-promoter interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdolna Gombos</w:t>
+                <w:t xml:space="preserve">Sanchari Sircar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Raynaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rim Brik-Chaouche</w:t>
+                <w:t xml:space="preserve">Clara Bergis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dias Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-05259-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36227-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234543v1</w:t>
+                <w:t xml:space="preserve">hal-04062805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HSFA1a modulates plant heat stress responses and alters the 3D chromatin organization of enhancer-promoter interactions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Distinctive and complementary roles of E2F transcription factors during plant replication stress responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maherun Nisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eekhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bergis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Dias Lopes</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Antonio Pedroza-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoning He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36227-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (8), pp.1269-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2023.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062805v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinctive and complementary roles of E2F transcription factors during plant replication stress responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maherun Nisa</w:t>
+                <w:t xml:space="preserve">The canonical E2Fs together with RETINOBLASTOMA-RELATED are required to establish quiescence during plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdolna Gombos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Nomoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Eekhout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Bergis</w:t>
+                <w:t xml:space="preserve">Eszter Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Antonio Pedroza-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaoning He</w:t>
+                <w:t xml:space="preserve">Rim Brik-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (8), pp.1269-1282. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2023.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05259-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204194v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1343,51 +1343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Espanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning He" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Pan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Gentric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Potuschak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adz2439" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05394413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bergis-Ser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maherun Nisa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickie Kaiser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527372122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dias Lopes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo I Pereyra-Bistra&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2024.102599" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731984v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing An" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brik Chaouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pereyra-Bistra&#237;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zalzal&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400737121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo I Pereyra-Bistrain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae690" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdolna Gombos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Nomoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Moln&#225;r" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brik-Chaouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05259-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchari Sircar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bergis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36227-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eekhout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Pedroza-Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.07.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Espanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning He" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Pan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Gentric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Potuschak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adz2439" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05394413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bergis-Ser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maherun Nisa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickie Kaiser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527372122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing An" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brik Chaouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pereyra-Bistra&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zalzal&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400737121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dias Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo I Pereyra-Bistra&#237;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2024.102599" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo I Pereyra-Bistrain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae690" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchari Sircar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bergis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36227-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eekhout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Pedroza-Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.07.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdolna Gombos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Nomoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Moln&#225;r" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brik-Chaouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05259-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>