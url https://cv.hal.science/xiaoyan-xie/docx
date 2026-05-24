--- v0 (2026-04-30)
+++ v1 (2026-05-24)
@@ -1410,476 +1410,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining passenger’s regional intermodal mobility from smartcard data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncovering mobility typologies of territorial zones based on Floating Car Data mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Xie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yazi Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWGT2020: 23RD EURO WORKING GROUP ON TRANSPORTATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955651v1</w:t>
+                <w:t xml:space="preserve">hal-02955642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering mobility typologies of territorial zones based on Floating Car Data mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danyang Sun</w:t>
+                <w:t xml:space="preserve">Activités des voyageurs d’après des traçages multi-sources de la mobilité en Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyan Xie</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWGT2020: 23RD EURO WORKING GROUP ON TRANSPORTATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">47ème Congrès de la mobilité intelligente ATEC ITS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955642v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités des voyageurs d’après des traçages multi-sources de la mobilité en Ile-de-France</w:t>
+                <w:t xml:space="preserve">Mining passenger’s regional intermodal mobility from smartcard data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Zhou</w:t>
+                <w:t xml:space="preserve">Yazi Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Congrès de la mobilité intelligente ATEC ITS France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">EWGT2020: 23RD EURO WORKING GROUP ON TRANSPORTATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955672v1</w:t>
+                <w:t xml:space="preserve">hal-02955651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage des données AFC et AVL pour modéliser la mobilité en transport collectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining regional passenger mobility activity using multiple data sources: A case study in Paris area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Anniversaire de la Chaire ENPC-IdFM : Données modernes pour analyser et gérer les déplacements urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">5th TRANSITDATA2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178553v1</w:t>
+                <w:t xml:space="preserve">hal-02178219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining regional passenger mobility activity using multiple data sources: A case study in Paris area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage des données AFC et AVL pour modéliser la mobilité en transport collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Xie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th TRANSITDATA2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème Conférence Anniversaire de la Chaire ENPC-IdFM : Données modernes pour analyser et gérer les déplacements urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178219v1</w:t>
+                <w:t xml:space="preserve">hal-02178553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passenger Trajectory Generation and Characterization Using Modern Datasets: a Bibliographical Review</w:t>
               </w:r>
@@ -1941,498 +1941,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic model for journey time decomposition in mass transit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyan Xie</w:t>
+                <w:t xml:space="preserve">Understanding the transfer function of mass transit hub by Automated Fare Collection data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estève Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lif Safia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cossic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Kabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th COTA Annual Winter Symposium, Washington DC, Jan. 8th 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Xplore Digital Library, 5th IEEE International Conference MT-ITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Napoli, Italy. pp.592-597, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MTITS.2017.8005583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435307v1</w:t>
+                <w:t xml:space="preserve">hal-01584240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of passenger walking speed distribution models in mass transit stations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On passenger repositioning along station platform during train waiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Xie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EURO Working Group on Transportation Meeting (EWGT2017), Sep 2017, Budapest, Hungary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584250v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the transfer function of mass transit hub by Automated Fare Collection data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Cossic</w:t>
+                <w:t xml:space="preserve">Estimating Distributions of Walking Speed, Walking Distance and Waiting Time through Automated Fare Collection Data of Rail Transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Xplore Digital Library, 5th IEEE International Conference MT-ITS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Transportation Research Board (TRB) 96th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Washintong DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3141/2648-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MTITS.2017.8005583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01584240v1</w:t>
+                <w:t xml:space="preserve">hal-01390507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On passenger repositioning along station platform during train waiting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic model for journey time decomposition in mass transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyan Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EURO Working Group on Transportation Meeting (EWGT2017), Sep 2017, Budapest, Hungary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">The 20th COTA Annual Winter Symposium, Washington DC, Jan. 8th 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Washington, D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584268v1</w:t>
+                <w:t xml:space="preserve">hal-01435307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Distributions of Walking Speed, Walking Distance and Waiting Time through Automated Fare Collection Data of Rail Transit</w:t>
+                <w:t xml:space="preserve">Comparison of passenger walking speed distribution models in mass transit stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Transportation Research Board (TRB) 96th Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th EURO Working Group on Transportation Meeting (EWGT2017), Sep 2017, Budapest, Hungary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390507v1</w:t>
+                <w:t xml:space="preserve">hal-01584250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting smartcard data to estimate the distributions of passengers’ walking speed and distances along an urban rail transit line</w:t>
               </w:r>
@@ -4308,51 +4308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyang Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Xie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981221103589" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.03.087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4264528" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2648-16" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.03.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.03.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiabaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680566.2014.939245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2390-01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2315-19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fayet," TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazi Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Quentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lif Safia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cossic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Kabalan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTITS.2017.8005583" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380773v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584189v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262143v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0233" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Yin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815302-4.00006-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leiser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01271997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyang Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Xie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981221103589" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.03.087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4264528" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2648-16" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.03.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.03.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiabaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680566.2014.939245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2390-01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2315-19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fayet," TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazi Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Quentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lif Safia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cossic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Kabalan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTITS.2017.8005583" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380773v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584189v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262143v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0233" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Yin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815302-4.00006-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leiser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01271997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>