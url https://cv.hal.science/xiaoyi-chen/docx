--- v0 (2026-03-11)
+++ v1 (2026-04-02)
@@ -1093,688 +1093,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-Patient Similarity-Based Screening of a Clinical Data Warehouse to Support Ciliopathy Diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-Omics Common Data Model for Primary Immunodeficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Digan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hassan Faour</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2022.786710⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Studies in Health Technology and Informatics, 290, pp.56-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629207v1</w:t>
+                <w:t xml:space="preserve">hal-04032071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Omics Common Data Model for Primary Immunodeficiencies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patient-Patient Similarity-Based Screening of a Clinical Data Warehouse to Support Ciliopathy Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Faviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Husson</w:t>
+                <w:t xml:space="preserve">Luis Briseño-Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Ménager</w:t>
+                <w:t xml:space="preserve">Hassan Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Studies in Health Technology and Informatics, 290, pp.56-60. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI220031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2022.786710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032071v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Matching for Symptom Detection in Tweets: Application to Covid-19 During the First Wave of the Pandemic in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Foulquié</w:t>
+                <w:t xml:space="preserve">Differential association between inflammatory cytokines and multiorgan dysfunction in COVID-19 patients with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Dragon-Durey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Quennelle</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ben Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine El Sissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/shti210308⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0252026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0252026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253247v1</w:t>
+                <w:t xml:space="preserve">hal-03239731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential association between inflammatory cytokines and multiorgan dysfunction in COVID-19 patients with obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Dragon-Durey</w:t>
+                <w:t xml:space="preserve">L'équipe-projet HeKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Allassonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine El Sissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239731v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équipe-projet HeKA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Allassonniere</w:t>
+                <w:t xml:space="preserve">Fuzzy Matching for Symptom Detection in Tweets: Application to Covid-19 During the First Wave of the Pandemic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Faviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foulquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Angoulvant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyi Chen</w:t>
+                <w:t xml:space="preserve">Sophie Quennelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/shti210308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485904v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Similar Patients Through Medical Concept Embedding from Electronic Health Records: A Feasibility Study for Rare Disease Diagnosis</w:t>
               </w:r>
@@ -2054,77 +2054,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Kirilovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sbarrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine El Sissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
@@ -2992,295 +2992,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Omics Common Data Model for Primary Immunodeficiencies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickael Ménager</w:t>
+                <w:t xml:space="preserve">Enriching UMLS-Based Phenotyping of Rare Diseases Using Deep-Learning: Evaluation on Jeune Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Faviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garcelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI220031⟩</w:t>
+              <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 294, IOS Press; IOS Press, pp.844-848, 2022, Studies in Health Technology and Informatics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880502v1</w:t>
+                <w:t xml:space="preserve">hal-03790710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching UMLS-Based Phenotyping of Rare Diseases Using Deep-Learning: Evaluation on Jeune Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Baujat</w:t>
+                <w:t xml:space="preserve">A Multi-Omics Common Data Model for Primary Immunodeficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Digan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI220604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03790710v1</w:t>
+                <w:t xml:space="preserve">hal-03880502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3459,51 +3459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00782A57"/>
+    <w:nsid w:val="FF779B56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3690,51 +3690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xiaoyi-chen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Favier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chounta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jabot-Hanin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyuan Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faviez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomeng Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zaidan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Billot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02538-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04455861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Knebelmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03063-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04339478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Petzold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Filhol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.05.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04339484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manissa Talmatkadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulqui&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mebarki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sch&#252;ck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41863" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Faour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.786710" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Buy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M&#233;nager" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quennelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03239731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dragon-Durey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ben Hamouda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Sissy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonniere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210241" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#239;l Khadhar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/23593" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marliot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sbarrato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2019-000272" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02570643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01374-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Arnoux-Guenegou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Girardeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Deldossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aboukhamis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/11448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2019.103308" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02103689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schuck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le-Lou&#235;t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00541" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-830-3-322" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01341702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Hasan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Libri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Urrutia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beitz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2014.12.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baujat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220604" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01346602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CERG0777" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xiaoyi-chen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Favier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chounta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jabot-Hanin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyuan Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faviez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomeng Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zaidan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Billot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02538-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04455861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Knebelmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03063-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04339478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Petzold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Filhol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.05.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04339484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manissa Talmatkadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulqui&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mebarki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sch&#252;ck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41863" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Buy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M&#233;nager" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Faour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.786710" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03239731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dragon-Durey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ben Hamouda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Sissy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonniere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quennelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210308" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210241" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#239;l Khadhar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/23593" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marliot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sbarrato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2019-000272" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02570643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01374-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Arnoux-Guenegou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Girardeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Deldossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aboukhamis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/11448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2019.103308" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02103689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schuck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le-Lou&#235;t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00541" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-830-3-322" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01341702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Hasan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Libri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Urrutia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beitz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2014.12.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baujat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220604" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01346602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CERG0777" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>