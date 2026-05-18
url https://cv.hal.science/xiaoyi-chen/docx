--- v1 (2026-04-02)
+++ v2 (2026-05-18)
@@ -64,50 +64,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">xiaoyi-chen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">K83lTdIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -131,147 +152,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COBT: A gene-based rare variant burden test for case-only study designs using aggregated genotypes from public reference cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Chounta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Jabot-Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -281,2700 +302,2700 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Pipeline for Phenotypic Characterization, Clustering and Visualization of Patient Cohorts in a Rare Disease-Oriented Clinical Data Warehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaomeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, 316, pp.1785-1789. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI240777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectivizing issues in the diagnosis of complex rare diseases: lessons learned from testing existing diagnosis support systems on ciliopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garcelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Zaidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12911-024-02538-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and clinical utility of a new supervised machine-learning pipeline in detecting rare ciliopathy patients based on deep phenotyping from electronic health records and semantic similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garcelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Knebelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (1), pp.55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13023-024-03063-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic landscape and clinical spectrum of nephronophthisis and related ciliopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Petzold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 104 (2), pp.378-387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.kint.2023.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Patient Similarity Using Different Modalities of Phenotypes Extracted from Clinical Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garcelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI230342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Early Detection of Anosmia and Ageusia Symptoms in COVID-19 on Twitter: Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manissa Talmatkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foulquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Infodemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.e41863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/41863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Omics Common Data Model for Primary Immunodeficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Buy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Digan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Studies in Health Technology and Informatics, 290, pp.56-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-Patient Similarity-Based Screening of a Clinical Data Warehouse to Support Ciliopathy Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Briseño-Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphar.2022.786710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential association between inflammatory cytokines and multiorgan dysfunction in COVID-19 patients with obesity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Matching for Symptom Detection in Tweets: Application to Covid-19 During the First Wave of the Pandemic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Faviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foulquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine El Sissy</w:t>
+                <w:t xml:space="preserve">Sophie Quennelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0252026⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/shti210308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239731v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équipe-projet HeKA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential association between inflammatory cytokines and multiorgan dysfunction in COVID-19 patients with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Dragon-Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Coulet</w:t>
+                <w:t xml:space="preserve">Nadine Ben Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Allassonniere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyi Chen</w:t>
+                <w:t xml:space="preserve">Carine El Sissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0252026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0252026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485904v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Matching for Symptom Detection in Tweets: Application to Covid-19 During the First Wave of the Pandemic in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'équipe-projet HeKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Allassonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Quennelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253247v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Similar Patients Through Medical Concept Embedding from Electronic Health Records: A Feasibility Study for Rare Disease Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garcelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/shti210241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concerns Discussed on Chinese and French Social Media During the COVID-19 Lockdown: Comparative Infodemiology Study Based on Topic Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schück</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foulquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Schück</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adel Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaïl Khadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Formative Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (4), pp.e23593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/23593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical validation of the Immunoscore and its associated prognostic value in patients with colon cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Kirilovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sbarrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine El Sissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.e000272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jitc-2019-000272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis support systems for rare diseases: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garcelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Neuraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Knebelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1), pp.94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13023-020-01374-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adverse Drug Reactions From Patient Reports in Social Media Project: Protocol for an Evaluation Against a Gold Standard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Arnoux-Guenegou</w:t>
+                <w:t xml:space="preserve">Phenotypic similarity for rare disease: ciliopathy diagnoses and subtyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garcelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Neuraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Girardeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rim Aboukhamis</w:t>
+                <w:t xml:space="preserve">Marc Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/11448⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.103308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2019.103308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253382v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic similarity for rare disease: ciliopathy diagnoses and subtyping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Adverse Drug Reactions From Patient Reports in Social Media Project: Protocol for an Evaluation Against a Gold Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Arnoux-Guenegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lelarge</w:t>
+                <w:t xml:space="preserve">Myrtille Deldossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Aboukhamis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2019.103308⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (5), pp.e11448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/11448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893160v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Patients' Narratives in Social Media for Pharmacovigilance: Adverse Effects and Misuse of Methylphenidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lillo-Le-Louët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphar.2018.00541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Adverse Drug Reactions in Social Media with Named Entity Recognition and Semantic Methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Deldossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Aboukhamis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badisse Dahamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 245, pp.322-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-61499-830-3-322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated flow cytometric analysis across large numbers of samples and cell types.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Libri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Beitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 157 (2), pp.249-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clim.2014.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01341702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2984,297 +3005,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriching UMLS-Based Phenotyping of Rare Diseases Using Deep-Learning: Evaluation on Jeune Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garcelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 294, IOS Press; IOS Press, pp.844-848, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Omics Common Data Model for Primary Immunodeficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Buy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Digan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3284,114 +3305,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated flow cytometric analysis across a large number of samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Functional Analysis [math.FA]. Université de Cergy Pontoise, 2015. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015CERG0777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01346602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3459,51 +3480,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF779B56"/>
+    <w:nsid w:val="6798320F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3690,51 +3711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xiaoyi-chen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Favier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chounta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jabot-Hanin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyuan Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faviez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomeng Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zaidan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Billot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02538-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04455861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Knebelmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03063-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04339478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Petzold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Filhol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.05.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04339484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manissa Talmatkadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulqui&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mebarki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sch&#252;ck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41863" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Buy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M&#233;nager" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Faour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.786710" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03239731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dragon-Durey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ben Hamouda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Sissy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonniere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quennelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210308" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210241" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#239;l Khadhar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/23593" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marliot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sbarrato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2019-000272" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02570643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01374-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Arnoux-Guenegou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Girardeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Deldossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aboukhamis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/11448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2019.103308" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02103689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schuck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le-Lou&#235;t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00541" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-830-3-322" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01341702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Hasan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Libri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Urrutia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beitz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2014.12.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baujat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220604" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01346602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CERG0777" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xiaoyi-chen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=K83lTdIAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368419v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Favier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chounta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jabot-Hanin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyuan Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faviez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomeng Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zaidan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Billot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02538-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04455861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Knebelmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03063-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04339478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Petzold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Filhol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.05.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04339484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saunier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manissa Talmatkadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulqui&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mebarki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sch&#252;ck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41863" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Buy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M&#233;nager" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Faour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.786710" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quennelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210308" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03239731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dragon-Durey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ben Hamouda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Sissy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonniere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210241" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#239;l Khadhar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/23593" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marliot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sbarrato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2019-000272" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02570643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01374-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893160v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2019.103308" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Arnoux-Guenegou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Girardeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Deldossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aboukhamis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/11448" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02103689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schuck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le-Lou&#235;t" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00541" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251581v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-830-3-322" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01341702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Hasan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Libri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Urrutia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beitz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2014.12.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baujat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220604" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01346602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CERG0777" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>