--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -942,248 +942,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stochastic forces on the nonlinear behaviour of a silicon nitride membrane nanoelectromechanical resonator</w:t>
+                <w:t xml:space="preserve">Microwave Optomechanically Induced Transparency and Absorption Between 250 and 450 mK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sri Saran Venkatachalam</w:t>
+                <w:t xml:space="preserve">Sumit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Fefferman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/acbeb0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.562-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-022-02671-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007442v1</w:t>
+                <w:t xml:space="preserve">hal-03554556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Optomechanically Induced Transparency and Absorption Between 250 and 450 mK</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of stochastic forces on the nonlinear behaviour of a silicon nitride membrane nanoelectromechanical resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Fefferman</w:t>
+                <w:t xml:space="preserve">Sri Saran Venkatachalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 210, pp.562-572. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (21), pp.215202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10909-022-02671-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/acbeb0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554556v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of a single mesoscopic phononic mode</w:t>
               </w:r>
@@ -1316,51 +1316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanical damping via electron-assisted relaxation of two-level systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1476,51 +1476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srisaran Venkatachalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1561,412 +1561,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Q silicon nitride drum resonators strongly coupled to gates</w:t>
+                <w:t xml:space="preserve">Electric circuit model of microwave optomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Srisaran Venkatachalam</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronghua Zhou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Collin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (13), pp.5738-5744. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (11), pp.114502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0039624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263144v1</w:t>
+                <w:t xml:space="preserve">hal-03066796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macroscopic object passively cooled into its quantum ground state of motion beyond single-mode cooling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Q silicon nitride drum resonators strongly coupled to gates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srisaran Venkatachalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cattiaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Mercier de Lépinay</w:t>
+                <w:t xml:space="preserve">Ronghua Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Pokharel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26457-8⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (13), pp.5738-5744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412629v1</w:t>
+                <w:t xml:space="preserve">hal-03263144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric circuit model of microwave optomechanics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dylan Cattiaux</w:t>
+                <w:t xml:space="preserve">A macroscopic object passively cooled into its quantum ground state of motion beyond single-mode cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Golokolenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sillanpää</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Theron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Mercier de Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129 (11), pp.114502. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.6182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0039624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26457-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066796v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The netrin receptor UNC-40/DCC assembles a postsynaptic scaffold and sets the synaptic content of GABAA receptors</w:t>
               </w:r>
@@ -2086,90 +2086,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond linear coupling in microwave optomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Golokolenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R Gazizulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2220,64 +2220,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical nonlinearity of circular plates and membranes: An alternative method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2363,51 +2363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip Thermometry for Microwave Optomechanics Implemented in a Nuclear Demagnetization Cryostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gazizulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2478,723 +2478,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-induced near-field scaling in the Knudsen layer of a rarefied gas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Maillet</w:t>
+                <w:t xml:space="preserve">Measuring Frequency Fluctuations in Nonlinear Nanomechanical Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maldonado Cid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">Rasul Gazizulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Ilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeevak M Parpia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.036802⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.5753-5760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b01634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689108v1</w:t>
+                <w:t xml:space="preserve">hal-01810778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Frequency Fluctuations in Nonlinear Nanomechanical Resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maillet</w:t>
+                <w:t xml:space="preserve">Surface-induced near-field scaling in the Knudsen layer of a rarefied gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gazizulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeevak M Parpia</w:t>
+                <w:t xml:space="preserve">A. Maldonado Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (6), pp.5753-5760. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (3), pp.036802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b01634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.036802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810778v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear Frequency Transduction of Nano-mechanical Brownian Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maillet</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance with Squeezed Microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Campagne-Ibarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. h. H Kiilerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martial Defoort</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.165434⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.7.041011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623385v1</w:t>
+                <w:t xml:space="preserve">hal-01666540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband non-contact characterization of epitaxial graphene by near-field microwave microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sijia Gu</w:t>
+                <w:t xml:space="preserve">Non-linear Frequency Transduction of Nano-mechanical Brownian Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tianjun Lin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Gazizulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Happy</w:t>
+                <w:t xml:space="preserve">Ana Maldonado Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuami Lasri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (33), 335702, 11 p. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (16), pp.165434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa7a36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.165434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335175v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance with Squeezed Microwaves</w:t>
+                <w:t xml:space="preserve">Broadband non-contact characterization of epitaxial graphene by near-field microwave microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bienfait</w:t>
+                <w:t xml:space="preserve">Sijia Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Campagne-Ibarcq</w:t>
+                <w:t xml:space="preserve">Tianjun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. h. H Kiilerich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xin Zhou</w:t>
+                <w:t xml:space="preserve">Henri Happy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Probst</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuami Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (33), 335702, 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.7.041011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa7a36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666540v1</w:t>
+                <w:t xml:space="preserve">hal-03335175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling spin relaxation with a cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3412,295 +3412,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01346391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching the quantum limit of sensitivity in electron spin resonance</w:t>
+                <w:t xml:space="preserve">Graphene FETs With Aluminum Bottom-Gate Electrodes and Its Natural Oxide as Dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bienfait</w:t>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Kubo</w:t>
+                <w:t xml:space="preserve">Geetanjali Deokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Stern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xin Zhou</w:t>
+                <w:t xml:space="preserve">Haechon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Schenkel</w:t>
+                <w:t xml:space="preserve">Mohamed Moez Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11, pp.253-257. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (9), pp.2769-2773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NNANO.2015.282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2015.2459657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01366689v1</w:t>
+                <w:t xml:space="preserve">hal-02304371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene FETs With Aluminum Bottom-Gate Electrodes and Its Natural Oxide as Dielectrics</w:t>
+                <w:t xml:space="preserve">Reaching the quantum limit of sensitivity in electron spin resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wei</w:t>
+                <w:t xml:space="preserve">A Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Kubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Moez Belhaj</w:t>
+                <w:t xml:space="preserve">T Schenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 62 (9), pp.2769-2773. </w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.253-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2015.2459657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NNANO.2015.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304371v1</w:t>
+                <w:t xml:space="preserve">cea-01366689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplexed readout of transmon qubits with Josephson bifurcation amplifiers</w:t>
               </w:r>
@@ -3980,847 +3980,847 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Energy Transfer and Frequency Comb Generation in Coupled Silicon nitride Drum Resonators</w:t>
+                <w:t xml:space="preserve">Demonstration of reservoir computing in a double-drum resonator through sideband pumping approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Flis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xin Zhou</w:t>
+                <w:t xml:space="preserve">T Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Nanomechanical Systems 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, NTT, Jun 2025, Atsugi, Kanagawa, Japan</w:t>
+              <w:t xml:space="preserve">, NTT, May 2025, Atsugi, Kanagawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201311v1</w:t>
+                <w:t xml:space="preserve">hal-05201245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative calibration of a TWPA applied to an optomechanical platform</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency Comb Generation Induced by Internal Mode Coupling in Silicon Nitride Drum Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Flis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Nanomechanical Systems 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NTT, Jun 2025, Atsugi, Kanagawa, Japan</w:t>
+              <w:t xml:space="preserve">Nonlinear Micro-Nanosystems symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201330v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic wave propagation in diatom frustules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Gazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Miniaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide nano-optomechanical phase change metasurface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xin Zhou</w:t>
+                <w:t xml:space="preserve">Quantitative calibration of a TWPA applied to an optomechanical platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Golokolenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pedurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Nanomechanical Systems 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NTT, Jun 2025, Atsugi, Kanagawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201320v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generations of Frequency Comb in Silicon Nitride Drum Resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Energy Transfer and Frequency Comb Generation in Coupled Silicon nitride Drum Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theresa Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MecaQ 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Frontiers of Nanomechanical Systems 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NTT, Jun 2025, Atsugi, Kanagawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356966v1</w:t>
+                <w:t xml:space="preserve">hal-05201311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of reservoir computing in a double-drum resonator through sideband pumping approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chalcogenide nano-optomechanical phase change metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ding Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Farah</w:t>
+                <w:t xml:space="preserve">Abbas Sheikh Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Laly</w:t>
+                <w:t xml:space="preserve">Avik Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behrad Gholipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Nanomechanical Systems 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, NTT, May 2025, Atsugi, Kanagawa, Japan</w:t>
+              <w:t xml:space="preserve">, NTT, Jun 2025, Atsugi, Kanagawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201245v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Comb Generation Induced by Internal Mode Coupling in Silicon Nitride Drum Resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Generations of Frequency Comb in Silicon Nitride Drum Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Micro-Nanosystems symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR MecaQ 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190490v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimode coupling and nonlinear dynamics in coupled double-drum resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Flis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Nanomechanical Systems 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NTT, Jun 2025, Hon-Atsugi, Japan</w:t>
@@ -4875,64 +4875,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QuaLiCo 2025 - French-Brazilian Workshop on “Quantum transport of light and cold matter”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Peyresq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5076,207 +5076,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling multimode interactions in nanoelectromechanical systems by interference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X Zhou</w:t>
+                <w:t xml:space="preserve">Diatom frustule-inspired elastic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Gazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Fonseca Dal Poggetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Miniaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD31</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd International Congress and Exposition on Noise Control Engineering, INTER-NOISE24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.9327-9332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722555v1</w:t>
+                <w:t xml:space="preserve">hal-04856658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEMS reservoir computing with high memory capacity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xin Zhou</w:t>
+                <w:t xml:space="preserve">Controlling multimode interactions in nanoelectromechanical systems by interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées de la Matière Condensée (JMC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">CMD31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833541v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled nanomechanical resonators in a multi-tone control scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toky Harrison Rabenimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5292,282 +5314,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées de la Matière Condensée (JMC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom frustule-inspired elastic metamaterials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Fonseca Dal Poggetto</w:t>
+                <w:t xml:space="preserve">NEMS reservoir computing with high memory capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toky Harrison Rabenimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Miniaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International Congress and Exposition on Noise Control Engineering, INTER-NOISE24</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19èmes Journées de la Matière Condensée (JMC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856658v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of coupled nanoelectromechanical resonators, analogies with optomechanical systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizations of reservoir computing in a nonlinear nanomechanical resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toky Harrison Rabenimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Micro/Nanosystems Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GdR MecaQ 8th Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182893v1</w:t>
+                <w:t xml:space="preserve">hal-04270783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled membrane nanomechanical resonators, for room temperature phonon-cavity electromechanics</w:t>
               </w:r>
@@ -5616,290 +5590,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning microwave microscopy for investigations of mechanical vibrations and mode coupling</w:t>
+                <w:t xml:space="preserve">Modelling of coupled nanoelectromechanical resonators, analogies with optomechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srisaran Venkatachalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Pokharel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Collin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Nanomechanical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Nonlinear Micro/Nanosystems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234474v1</w:t>
+                <w:t xml:space="preserve">hal-04182893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizations of reservoir computing in a nonlinear nanomechanical resonator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scanning microwave microscopy for investigations of mechanical vibrations and mode coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR MecaQ 8th Annual Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lille (France), France</w:t>
+              <w:t xml:space="preserve">Frontiers of Nanomechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270783v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning microwave microscopy for detecting mechanical vibrations of silicon nitride membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-mecaQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6095,325 +6095,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nitride drum resonators with a top-gate capacitive coupling scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical integration of silicon nitride drum resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srisaran Venkatachalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronghua Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Turin, Italy</w:t>
+              <w:t xml:space="preserve">The third international workshop on the Frontiers of Nanomechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, ICFO, on-line, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415196v1</w:t>
+                <w:t xml:space="preserve">hal-04235569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical integration of silicon nitride drum resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon nitride drum resonators with a top-gate capacitive coupling scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srisaran Venkatachalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xin Zhou</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Pokharel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Fefferman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third international workshop on the Frontiers of Nanomechanical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, ICFO, on-line, Spain</w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235569v1</w:t>
+                <w:t xml:space="preserve">hal-04415196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nitride drum based microwave optomechanical system for the thermal brownian motion sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srisaran Venkatachalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronghua Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Fefferman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE Sensors France International Workshop 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
@@ -6436,325 +6436,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of electromechanically induced absorption and transparency in microwave optomechanical device</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Classical circuit model of microwave optomechanical device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Collin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantum Metrology and Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">GdR MecaQ 4th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424742v1</w:t>
+                <w:t xml:space="preserve">hal-04413623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical circuit model of microwave optomechanical device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of electromechanically induced absorption and transparency in microwave optomechanical device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Fefferman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR MecaQ 4th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Quantum Metrology and Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413623v1</w:t>
+                <w:t xml:space="preserve">hal-02424742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Self-Induced Oscillations in Microwave Optomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gazizulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mercier de Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Quantum Fluids and Solids 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Edmonton, Canada</w:t>
@@ -6783,64 +6783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optomechanical studies of a nanobeam coupled to a superconducting microwave cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6949,51 +6949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: On-chip thermometry for microwave optomechanics implemented in a nuclear demagnetization cryostat [Phys. Rev. Applied 12 , 044066 (2019)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.R. Gazizulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7095,51 +7095,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave optomechanical measurement of non-metallized SiN strings at mK temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Klass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7515,51 +7515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E84259E"/>
+    <w:nsid w:val="C1282465"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7663,51 +7663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="061D34D9"/>
+    <w:nsid w:val="3CD9CC99"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7897,51 +7897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xin-zhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8516-2142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242719627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/zhou_x_5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayoon Jung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihoon Cha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesung Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Will" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202502428" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delattre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Golokolenov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pedurand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpit Ranadive" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1wgj-k7c5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisaran Venkatachalam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Harrison Rabenimanana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01401" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delattre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Golokolenov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pedurand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fefferman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.112064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007442v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Saran Venkatachalam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acbeb0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Cattiaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fefferman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-022-02671-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Planat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Esposito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.013046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul R. Gazizulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.064104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Pokharel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c01848" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghua Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01477" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412629v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cattiaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Golokolenov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sillanp&#228;&#228;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26457-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039624" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02879833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueydan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Jospin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Ji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Valfort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16473-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R Gazizulin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033480" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fefferman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012329" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337982v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gazizulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044066" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689108v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maldonado Cid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.036802" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810778v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Gazizulin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ilic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevak M Parpia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b01634" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maldonado Cid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.165434" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Gu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjun Lin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa7a36" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienfait" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campagne-Ibarcq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;h. H Kiilerich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Probst" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01483751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Pla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kubo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stern" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16944" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/cea-01346391v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristinn Juliusson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schmitt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Sueur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.063861" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bienfait" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stern" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schenkel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2015.282" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304371v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Deokar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haechon Kim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moez Belhaj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2459657" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01384732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Juliusson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bertet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.062333" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01384639v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wustmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.214517" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201330v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366196v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gazzola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201320v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Sheikh Ansari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avik Mandal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrad Gholipour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356966v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Farah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Farah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190490v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Flis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Collin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231386v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshishige Tsuchiya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Hou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Kawashima" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Ai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Shen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722555v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833626v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856658v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Fonseca Dal Poggetto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4232" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182893v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234875v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234474v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270783v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416081v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234896v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381547v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pokharel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Xu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415196v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235569v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463810v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaknoune" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424742v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413623v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417171v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417109v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700570v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Gazizulin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.049901" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363453v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Klass" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alperin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraut Wustmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04722551v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xin-zhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8516-2142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242719627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/zhou_x_5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayoon Jung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihoon Cha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesung Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Will" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202502428" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delattre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Golokolenov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pedurand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpit Ranadive" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1wgj-k7c5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisaran Venkatachalam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Harrison Rabenimanana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01401" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delattre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Golokolenov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pedurand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fefferman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.112064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Cattiaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fefferman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-022-02671-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Saran Venkatachalam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acbeb0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Planat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Esposito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.013046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul R. Gazizulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.064104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Pokharel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c01848" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066796v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039624" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghua Zhou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01477" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cattiaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Golokolenov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sillanp&#228;&#228;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26457-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02879833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueydan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Jospin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Ji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Valfort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16473-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R Gazizulin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033480" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fefferman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012329" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337982v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gazizulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044066" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Gazizulin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ilic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevak M Parpia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b01634" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maldonado Cid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.036802" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666540v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienfait" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campagne-Ibarcq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;h. H Kiilerich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Probst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623385v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maldonado Cid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.165434" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Gu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjun Lin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa7a36" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01483751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Pla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kubo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stern" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16944" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/cea-01346391v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristinn Juliusson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schmitt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Sueur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.063861" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Deokar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haechon Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moez Belhaj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2459657" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bienfait" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schenkel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2015.282" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01384732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Juliusson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bertet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.062333" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01384639v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wustmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.214517" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Farah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190490v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gazzola" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Sheikh Ansari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avik Mandal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrad Gholipour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356966v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Farah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Flis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Collin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231386v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshishige Tsuchiya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Hou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Kawashima" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Ai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Shen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856658v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Fonseca Dal Poggetto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4232" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833626v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833541v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270783v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234875v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416081v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234896v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381547v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pokharel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Xu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235569v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415196v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463810v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaknoune" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413623v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424742v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417171v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417109v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700570v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Gazizulin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.049901" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363453v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Klass" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alperin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraut Wustmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04722551v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>