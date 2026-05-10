--- v1 (2026-03-25)
+++ v2 (2026-05-10)
@@ -754,191 +754,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERROR ANALYSIS ON THE INTRODUCTION OF ENGLISH ACADEMIC WRITING BY CHINESE NON-ENGLISH MAJOR POSTGRADUATES AND WAYS TO IMPROVE THEIR WRITING ABILITIES</w:t>
+                <w:t xml:space="preserve">ANALYSIS OF SOCIAL APPELLATIONS IN THE SHIFT OF PERSPECTIVE CORRESPONDING TO “SHI MU” WITH THE PRAGMATIC PRINCIPLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuehong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Research in Education and Social Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (2), pp.38-46</w:t>
+              <w:t xml:space="preserve">Journal of Basic and Applied Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.6-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140004v1</w:t>
+                <w:t xml:space="preserve">hal-05138181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF SOCIAL APPELLATIONS IN THE SHIFT OF PERSPECTIVE CORRESPONDING TO “SHI MU” WITH THE PRAGMATIC PRINCIPLES</w:t>
+                <w:t xml:space="preserve">ERROR ANALYSIS ON THE INTRODUCTION OF ENGLISH ACADEMIC WRITING BY CHINESE NON-ENGLISH MAJOR POSTGRADUATES AND WAYS TO IMPROVE THEIR WRITING ABILITIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuehong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Basic and Applied Research International </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (4), pp.6-11</w:t>
+              <w:t xml:space="preserve">Journal of Global Research in Education and Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.38-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138181v1</w:t>
+                <w:t xml:space="preserve">hal-05140004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Bone Marrow and Wharton’s Jelly Mesenchymal Stromal Cells Response on Multilayer Braided Silk and Silk/PLCL Scaffolds for Ligament Tissue Engineering</w:t>
               </w:r>
@@ -1958,277 +1958,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cells heterogeneity considering surface markers and senescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of culture conditions on the behavior of mesenchymal stem cells: choosing critical parameters related to cell quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem El Ouafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortunat Zeh Eto'O</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mayssa Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th InternationalSymposium China-Europe Stem cells and regenerative medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973642v1</w:t>
+                <w:t xml:space="preserve">hal-02973631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of culture conditions on the behavior of mesenchymal stem cells: choosing critical parameters related to cell quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesenchymal stem cells heterogeneity considering surface markers and senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Targa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fortunat Zeh Eto'O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem El Ouafy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fortunat Zeh Eto'O</w:t>
+                <w:t xml:space="preserve">Mayssa Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th InternationalSymposium China-Europe Stem cells and regenerative medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973631v1</w:t>
+                <w:t xml:space="preserve">hal-02973642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Resilience Analysis of Interconnected Systems By a Set-Theoretic Approach</w:t>
               </w:r>
@@ -2624,51 +2624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69DA031B"/>
+    <w:nsid w:val="7D68E47A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2772,51 +2772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F724C68A"/>
+    <w:nsid w:val="8F88EB5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3006,51 +3006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xing-liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486968v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Li Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Xin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4527/adeaf0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Borgonovo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Plischke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17081823" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Xiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junli Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehong Wei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Brosses" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092163" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vaulx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingling Yuan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3392350.3392353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyue Du" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Targa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36494" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Isla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocit.2018.09.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cassou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chiche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dupraz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Favier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.02.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Sheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinping Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141227" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huselstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanteng Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Chang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinshen Du" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-013-5117-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortunat Zeh Eto'O" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Kacem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Ouafy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17399-31" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01422974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz Burokur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre De Lustrac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabanowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. -P. Piau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xing-liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486968v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Li Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Xin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4527/adeaf0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Borgonovo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Plischke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17081823" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Xiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junli Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehong Wei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Brosses" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092163" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vaulx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingling Yuan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3392350.3392353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyue Du" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Targa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36494" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Isla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocit.2018.09.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cassou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chiche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dupraz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Favier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.02.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Sheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinping Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141227" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huselstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanteng Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Chang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinshen Du" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-013-5117-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Ouafy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortunat Zeh Eto'O" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Kacem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17399-31" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01422974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz Burokur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre De Lustrac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabanowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. -P. Piau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>