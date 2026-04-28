--- v0 (2026-03-20)
+++ v1 (2026-04-28)
@@ -192,261 +192,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Gap among Integers having a Common Divisor with an Odd Semi-prime</w:t>
+                <w:t xml:space="preserve">Leveraging Lévy Flight for Efficient Divisor Identification in Odd Composite Integers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingbo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Mathematics and Computer Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 39 (6), pp.1-7. </w:t>
+              <w:t xml:space="preserve">, 2024, 39 (11), pp.116-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/jamcs/2024/v39i61896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/jamcs/2024/v39i111943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103652v1</w:t>
+                <w:t xml:space="preserve">hal-05103513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Gap among Integers Having a Common Divisor with an Odd Semi-prime</w:t>
+                <w:t xml:space="preserve">Minimal Gap among Integers having a Common Divisor with an Odd Semi-prime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingbo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Mathematics and Computer Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 39 (10), pp.51-61. </w:t>
+              <w:t xml:space="preserve">, 2024, 39 (6), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/jamcs/2024/v39i101934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/jamcs/2024/v39i61896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103549v1</w:t>
+                <w:t xml:space="preserve">hal-05103652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Lévy Flight for Efficient Divisor Identification in Odd Composite Integers</w:t>
+                <w:t xml:space="preserve">Maximum Gap among Integers Having a Common Divisor with an Odd Semi-prime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingbo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Mathematics and Computer Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 39 (11), pp.116-139. </w:t>
+              <w:t xml:space="preserve">, 2024, 39 (10), pp.51-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/jamcs/2024/v39i111943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/jamcs/2024/v39i101934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103513v1</w:t>
+                <w:t xml:space="preserve">hal-05103549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number of Digits in Fractional Part of Arithmetic Operations of Two Terminating Decimals</w:t>
               </w:r>
@@ -1203,386 +1203,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of microbial carbon sequestration in the ocean – future research directions</w:t>
+                <w:t xml:space="preserve">Multispectral filter arrays: Recent advances and practical implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Jiao</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Robinson</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Azam</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-5285-2014⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (11), pp.21626-21659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s141121626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308012v1</w:t>
+                <w:t xml:space="preserve">hal-01214035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispectral imaging: narrow or wide band filters?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xingbo Wang</w:t>
+                <w:t xml:space="preserve">Mechanisms of microbial carbon sequestration in the ocean – future research directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
+                <w:t xml:space="preserve">F Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
+                <w:t xml:space="preserve">Hassan Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gouton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Baltar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the international colour association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (19), pp.5285-5306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-5285-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071882v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispectral filter arrays: Recent advances and practical implementation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multispectral imaging: narrow or wide band filters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the international colour association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.44-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214035v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1626,51 +1626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Workshop on Visual Information Processing (EUVIP), 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1730,51 +1730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congcong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Image and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cherbourg, France. pp.151-160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1802,252 +1802,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Median filtering in multispectral filter array demosaicking</w:t>
+                <w:t xml:space="preserve">A Study on the Impact of Spectral Characteristics of Filters on Multispectral Image Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Photography IX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th Congress of the International Colour Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Gateshead, United Kingdom. pp.1765-1768</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847768v1</w:t>
+                <w:t xml:space="preserve">hal-00847828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on the Impact of Spectral Characteristics of Filters on Multispectral Image Acquisition</w:t>
+                <w:t xml:space="preserve">Median filtering in multispectral filter array demosaicking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the International Colour Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Photography IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Burlingame, United States. Digital Photography IX, 86600E, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2005256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847828v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2237,51 +2237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B87C214"/>
+    <w:nsid w:val="5DDC3E65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2468,51 +2468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingbo Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jamcs/2024/v39i61896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103549v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jamcs/2024/v39i101934" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jamcs/2024/v39i111943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjie Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Yan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxuan Han" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuequan Jin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Luo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Murthy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-K. Choi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Q. Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sipperley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Mignolet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2015.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jiao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robinson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baltar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5285-2014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Yngve Hardeberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141121626" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pedersen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2014.7018410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congcong Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2005256" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjian Zhong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingbo Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jamcs/2024/v39i111943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jamcs/2024/v39i61896" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103549v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jamcs/2024/v39i101934" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjie Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Yan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxuan Han" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuequan Jin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Luo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Murthy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-K. Choi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Q. Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sipperley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Mignolet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2015.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141121626" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jiao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robinson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baltar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5285-2014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Yngve Hardeberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pedersen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2014.7018410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congcong Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2005256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjian Zhong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>