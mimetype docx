--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -192,261 +192,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Lévy Flight for Efficient Divisor Identification in Odd Composite Integers</w:t>
+                <w:t xml:space="preserve">Minimal Gap among Integers having a Common Divisor with an Odd Semi-prime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingbo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Mathematics and Computer Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 39 (11), pp.116-139. </w:t>
+              <w:t xml:space="preserve">, 2024, 39 (6), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/jamcs/2024/v39i111943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/jamcs/2024/v39i61896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103513v1</w:t>
+                <w:t xml:space="preserve">hal-05103652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Gap among Integers having a Common Divisor with an Odd Semi-prime</w:t>
+                <w:t xml:space="preserve">Maximum Gap among Integers Having a Common Divisor with an Odd Semi-prime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingbo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Mathematics and Computer Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 39 (6), pp.1-7. </w:t>
+              <w:t xml:space="preserve">, 2024, 39 (10), pp.51-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/jamcs/2024/v39i61896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/jamcs/2024/v39i101934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103652v1</w:t>
+                <w:t xml:space="preserve">hal-05103549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Gap among Integers Having a Common Divisor with an Odd Semi-prime</w:t>
+                <w:t xml:space="preserve">Leveraging Lévy Flight for Efficient Divisor Identification in Odd Composite Integers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingbo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Mathematics and Computer Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 39 (10), pp.51-61. </w:t>
+              <w:t xml:space="preserve">, 2024, 39 (11), pp.116-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/jamcs/2024/v39i101934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/jamcs/2024/v39i111943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103549v1</w:t>
+                <w:t xml:space="preserve">hal-05103513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number of Digits in Fractional Part of Arithmetic Operations of Two Terminating Decimals</w:t>
               </w:r>
@@ -1203,386 +1203,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispectral filter arrays: Recent advances and practical implementation</w:t>
+                <w:t xml:space="preserve">Mechanisms of microbial carbon sequestration in the ocean – future research directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xingbo Wang</w:t>
+                <w:t xml:space="preserve">N Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
+                <w:t xml:space="preserve">C Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gouton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Baltar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s141121626⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (19), pp.5285-5306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-5285-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214035v1</w:t>
+                <w:t xml:space="preserve">hal-01308012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of microbial carbon sequestration in the ocean – future research directions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Robinson</w:t>
+                <w:t xml:space="preserve">Multispectral imaging: narrow or wide band filters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Azam</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Thomas</w:t>
+                <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Baltar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the international colour association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.44-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308012v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispectral imaging: narrow or wide band filters?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multispectral filter arrays: Recent advances and practical implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the international colour association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (11), pp.21626-21659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s141121626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071882v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1594,460 +1594,460 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE INFLUENCE OF CHROMATIC ABERRATION ON DEMOSAICKING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Linear Interpolation Algorithm for Spectral Filter Array Demosaicking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congcong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Workshop on Visual Information Processing (EUVIP), 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
+              <w:t xml:space="preserve">6th International Conference on Image and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cherbourg, France. pp.151-160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUVIP.2014.7018410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07998-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214039v1</w:t>
+                <w:t xml:space="preserve">hal-01213935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linear Interpolation Algorithm for Spectral Filter Array Demosaicking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE INFLUENCE OF CHROMATIC ABERRATION ON DEMOSAICKING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingbo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congcong Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
+                <w:t xml:space="preserve">Marius Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Image and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Cherbourg, France. pp.151-160, </w:t>
+              <w:t xml:space="preserve">5th European Workshop on Visual Information Processing (EUVIP), 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07998-1_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP.2014.7018410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213935v1</w:t>
+                <w:t xml:space="preserve">hal-01214039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on the Impact of Spectral Characteristics of Filters on Multispectral Image Acquisition</w:t>
+                <w:t xml:space="preserve">Median filtering in multispectral filter array demosaicking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the International Colour Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Photography IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Burlingame, United States. Digital Photography IX, 86600E, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2005256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847828v1</w:t>
+                <w:t xml:space="preserve">hal-00847768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Median filtering in multispectral filter array demosaicking</w:t>
+                <w:t xml:space="preserve">A Study on the Impact of Spectral Characteristics of Filters on Multispectral Image Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Photography IX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Congress of the International Colour Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Gateshead, United Kingdom. pp.1765-1768</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2005256⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00847768v1</w:t>
+                <w:t xml:space="preserve">hal-00847828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2237,51 +2237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DDC3E65"/>
+    <w:nsid w:val="D97C4E8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2468,51 +2468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingbo Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jamcs/2024/v39i111943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jamcs/2024/v39i61896" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103549v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jamcs/2024/v39i101934" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjie Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Yan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxuan Han" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuequan Jin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Luo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Murthy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-K. Choi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Q. Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sipperley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Mignolet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2015.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141121626" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jiao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robinson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baltar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5285-2014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Yngve Hardeberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pedersen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2014.7018410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congcong Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2005256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjian Zhong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingbo Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jamcs/2024/v39i61896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103549v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jamcs/2024/v39i101934" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jamcs/2024/v39i111943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjie Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Yan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxuan Han" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuequan Jin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Luo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Murthy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-K. Choi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Q. Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sipperley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Mignolet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2015.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jiao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robinson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baltar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5285-2014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Yngve Hardeberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141121626" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congcong Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_18" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pedersen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2014.7018410" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2005256" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjian Zhong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>