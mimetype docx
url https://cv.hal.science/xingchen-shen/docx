--- v1 (2026-03-30)
+++ v2 (2026-05-12)
@@ -132,873 +132,1945 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuson‐Dominated Thermal Transport Crossover From Ordered to Liquid‐Like Cu 3 BiS 3 : The Negligible Role of Ion Hopping</w:t>
+                <w:t xml:space="preserve">Realizing Intrinsically Ultralow and Glass‐Like Thermal Transport via Chemical Bonding Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jincheng Yue</w:t>
+                <w:t xml:space="preserve">Zhonghao Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiongzhi Zheng</w:t>
+                <w:t xml:space="preserve">Xingchen Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingchen Shen</w:t>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishnendu Maji</w:t>
+                <w:t xml:space="preserve">Yuling Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun‐chuen Yang</w:t>
+                <w:t xml:space="preserve">Yali Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (42), </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202506386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202417292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462574v1</w:t>
+                <w:t xml:space="preserve">hal-05610786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing thermal conductivity to its lower limit in crystals with simple structures</w:t>
+                <w:t xml:space="preserve">Charge-density-wave quantum critical point under pressure in 2H-TaSe2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zezhu Zeng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xingchen Shen</w:t>
+                <w:t xml:space="preserve">Yuliia Tymoshenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruihuan Cheng</w:t>
+                <w:t xml:space="preserve">Amir-Abbas Haghighirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perez</w:t>
+                <w:t xml:space="preserve">Rolf Heid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niuchang Ouyang</w:t>
+                <w:t xml:space="preserve">Tom Lacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsu Ivashko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46799-3⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-025-02254-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755929v1</w:t>
+                <w:t xml:space="preserve">hal-05612204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Low Dimensionality and Lone-Pair Stereochemical Activity: the Key to Low Thermal Conductivity in the Pb–Sn–S System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffuson‐Dominated Thermal Transport Crossover From Ordered to Liquid‐Like Cu 3 BiS 3 : The Negligible Role of Ion Hopping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koushik Pal</w:t>
+                <w:t xml:space="preserve">Jincheng Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Zhang</w:t>
+                <w:t xml:space="preserve">Jiongzhi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Barbier</w:t>
+                <w:t xml:space="preserve">Krishnendu Maji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+                <w:t xml:space="preserve">Chun‐chuen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146 (19), pp.13477-13487. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (42), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c02893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202506386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571271v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Fold Coordination of Copper in Sulfides: A Blockade for Hole Carrier Delocalization but a Driving Force for Ultralow Thermal Conductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krishnendu Maji</w:t>
+                <w:t xml:space="preserve">Hierarchical characterization of thermoelectric performance in copper-based chalcogenide CsCu3S2: Unveiling the role of anharmonic lattice dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jincheng Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiongzhi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Raveau</w:t>
+                <w:t xml:space="preserve">Junda Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lemoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paribesh Acharyya</w:t>
+                <w:t xml:space="preserve">Wenling Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c13884⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.101517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtphys.2024.101517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529299v1</w:t>
+                <w:t xml:space="preserve">hal-05611980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cationic ordering on the lattice dynamics of monoclinic Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; and cubic Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;6.65&amp;lt;/sub&amp;gt;Cl&amp;lt;sub&amp;gt;0.35&amp;lt;/sub&amp;gt; sulfides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amorphous‐Like Ultralow Thermal Transport in Crystalline Argyrodite Cu 7 PS 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niuchang Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuling Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Candolfi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pavan Kumar Ventrapati</w:t>
+                <w:t xml:space="preserve">Yung‐hsiang Tung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+                <w:t xml:space="preserve">Chun‐chuen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03489⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (22), pp.e2400258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202400258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671407v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lone pair induced 1D character and weak cation–anion interactions: Two ingredients for low thermal conductivity in mixed-anion metal chalcohalide CuBiSCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pushing thermal conductivity to its lower limit in crystals with simple structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zezhu Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruihuan Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niuchang Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.3007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46799-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of cationic ordering on the lattice dynamics of monoclinic Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; and cubic Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;6.65&amp;lt;/sub&amp;gt;Cl&amp;lt;sub&amp;gt;0.35&amp;lt;/sub&amp;gt; sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Candolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Le Gars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavan Kumar Ventrapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (33), pp.14075-14084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure Low Dimensionality and Lone-Pair Stereochemical Activity: the Key to Low Thermal Conductivity in the Pb–Sn–S System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paribesh Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koushik Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (19), pp.13477-13487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c02893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-Fold Coordination of Copper in Sulfides: A Blockade for Hole Carrier Delocalization but a Driving Force for Ultralow Thermal Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnendu Maji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paribesh Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (14), pp.9741-9754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c13884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lone pair induced 1D character and weak cation–anion interactions: Two ingredients for low thermal conductivity in mixed-anion metal chalcohalide CuBiSCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koushik Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paribesh Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 146 (42), pp.29072-29083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.4c10520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756029v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft Phonon Mode Triggering Fast Ag Diffusion in Superionic Argyrodite Ag 8 GeSe 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marek Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yung‐hsiang Tung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niuchang Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun‐chuen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (49), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202305048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High thermoelectric performance and compatibility in Cu 3 SbSe 4 –CuAlS 2 composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuling Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiwen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sikang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (4), pp.1763-1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ee00128h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced room-temperature Na+ ionic conductivity in Na4.92Y0.92Zr0.08Si4O12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikai Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareen Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enkhtsetseg Dashjav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of eScience Librarianship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (6), pp.100175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esci.2023.100175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NaBeAs and NaBeSb: Novel Ternary Pnictides with Enhanced Thermoelectric Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Faizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelazim Mebed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahani Alrebdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (4), pp.1733-1743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c07676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1066,51 +2138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5D6C0D9"/>
+    <w:nsid w:val="CD8BBC7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1297,51 +2369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xingchen-shen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1293-1067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462574v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Yue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongzhi Zheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Shen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Maji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun&#8208;chuen Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202506386" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhu Zeng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihuan Cheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niuchang Ouyang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46799-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paribesh Acharyya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Pal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02893" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c13884" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Le Gars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kumar Ventrapati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03489" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756029v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c10520" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xingchen-shen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1293-1067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610786v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghao Xia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Shen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Huang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202417292" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Tymoshenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Abbas Haghighirad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Heid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu Ivashko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02254-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Yue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongzhi Zheng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Maji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun&#8208;chuen Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202506386" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junda Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenling Ren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2024.101517" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niuchang Ouyang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung&#8208;hsiang Tung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202400258" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhu Zeng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihuan Cheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46799-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Le Gars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kumar Ventrapati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03489" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paribesh Acharyya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Pal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02893" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c13884" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756029v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c10520" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202305048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiwen Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikang Zheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ee00128h" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikai Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareen Schaller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkhtsetseg Dashjav" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esci.2023.100175" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Cai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faizan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelazim Mebed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Alrebdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07676" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>