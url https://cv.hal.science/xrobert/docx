--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier ROBERT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ph.D., Ingénieur de Recherche (IR) au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xrobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6174-8595</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069925259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3879-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Robert est Ingénieur de Recherche (IR) au sein de l'Unité &amp;quot;Microbiologie Moléculaire et Biochimie Structurale&amp;quot; (MMSB, UMR5086, CNRS / Université de Lyon, France) depuis 2001. Il a obtenu sa Maîtrise puis son Doctorat en Biochimie à l'Université Claude Bernard Lyon 1 en 1998 et 2002. Xavier Robert effectue des recherches en rétrovirologie en utilisant des méthodes de biologie structurale (cristallographie aux rayons X) et de bio-informatique (simulations assistées par ordinateur, docking moléculaire et modélisation) ainsi que le génie logiciel. Il est co-développeur des services web ESPript, ENDscript et FoldScript (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://espript.ibcp.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://endscript.ibcp.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://foldscript.ibcp.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating different approaches for the identification of new disruptors of HIV-1 capsid multimerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoraima Artía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Granzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Clara Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 763, pp.151572. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2025.151572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FoldScript: a web server for the efficient analysis of AI-generated 3D protein models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23rd annual Nucleic Acids Research Web Server Issue 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaf326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It’s Only a Model”: When Protein Structure Predictions Need Experimental Validation, the Case of the HTLV-1 Tax Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3), pp.241. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens13030241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling a Shield of Hope: A Novel Multiepitope-Based Immunogen for Cross-Serotype Cellular Defense against Dengue Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanshu Manocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Laubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.316. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines12030316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purine containing carbonucleoside phosphonate analogues as novel chemotype for Plasmodium falciparum Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bemba Sidi Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chau Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Wein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Uttaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.115581. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding Protein GspB/OutB Facilitates Assembly of the Dickeya dadantii Type 2 Secretion System by Anchoring the Outer Membrane Secretin Pore to the Inner Membrane and to the Peptidoglycan Cell Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piers Rycroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.e0025322. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mbio.00253-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of 2 -(4 -N ,N -Di methyl aminop henyl) -5-methyl -1-phenethyl -1H-benzimidazole targeting HIV-1 CA capsid protein and inhibiting HIV-1 replication in cellulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guzmán Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa van Pul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoraima Artía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad C van Nuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pharmacology and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.43. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40360-022-00581-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Xray diffraction patterns of membrane proteins caused by secondary structure collinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaptal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.184065. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.184065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–function analysis of pectate lyase Pel3 reveals essential facets of protein recognition by the bacterial type 2 secretion system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle R Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100305. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrazol(in)e derivatives of curcumin analogs as a new class of anti- Trypanosoma cruzi agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Matiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Saporiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.701-714. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fmc-2020-0349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Potential Inhibitor of the FIV p24 Capsid Protein and Characterization of Its Binding Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (24), pp.1896-1908. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biochem.1c00228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CryoEM reconstructions of membrane proteins solved in several amphipathic solvents, nanodisc, amphipol and detergents, yield amphipathic belts of similar sizes corresponding to a common ordered solvent layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaptal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1863 (11), pp.183693. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2021.183693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring molecular determinants of polysaccharide lyase family 6–1 enzyme activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Violot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Galisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Carrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinesh Jugnarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Conchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glycobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/glycob/cwab073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel and selective inactivators of Triosephosphate isomerase with anti-trematode activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bergalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ilarraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-59460-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human H4 tail stimulates HIV-1 integration through binding to the carboxy-terminal domain of integrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lesbats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lapaillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaignepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (7), pp.3607-3618. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au courant computation of the PDB to audit diffraction anisotropy of soluble and membrane proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Kassis-Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Ceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Sawaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.753-757. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.05.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Novel Capsid Protein Multimerization Inhibitors of Feline Immunodeficiency Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Folio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.67. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph11030067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and visualization of protein binding regions with the ArDock server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Reille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), pp.W417-W422. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the functional association between the HIV-1 intasome and the nucleosome by histone amino-terminal tails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S Benleulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Matysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Miskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12977-017-0378-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction reveals the intrinsic difference in the physical properties of membrane and soluble proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Kassis-Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Ceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sawaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-17216-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate recognition by the bacterial type II secretion system: more than a simple interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (1), pp.126-40. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mmi.12744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering key features in protein structures with the new ENDscript server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Issue W1, 42 (W1), pp.W320-W324. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gku316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PelN is a new pectate lyase of Dickeya dadantii with unusual characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195 (10), pp.2197-206. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.02118-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations inducing an active-site aperture in Rhizobium sp. sucrose isomerase confer hydrolytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lipski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (Pt 2), pp.298-307. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0907444912045532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical characterization and crystal structure of the Feline Immunodeficiency Virus p15 matrix protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Serrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4690-10-64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic interplay between the periplasmic and transmembrane domains of GspL and GspM in the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric H. Login</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79562. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crystal structure of the catalytic core domain of an avian sarcoma and leukemia virus integrase suggests an alternate dimeric assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extended Conformation of the 2.9-Å Crystal Structure of the Three-PASTA Domain of a Ser/Thr Kinase from the Human Pathogen Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Paracuellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404 (5), pp.847-858. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2010.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural determinants of product specificity of sucrose isomerases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Mattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 583 (12), pp.1964-1968. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and initial X-ray diffraction study of the three PASTA domains of the Ser/Thr kinase Stk1 from the human pathogen Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Paracuellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cozzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (11), pp.1187-1189. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s174430910904250x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-terminal Residues Regulate Localization and Function of the Antiapoptotic Protein Bfl-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Trescol-Biemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 284 (44), pp.30257-30263. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M109.040824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site substrate binding and interplay in barley alpha-amylase 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 582, pp.2567-2571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into sucrose isomerization from crystal structures of the Pseudomonas mesoacidophila MX-45 sucrose isomerase, MutB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.111-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trehalulose Synthase Native and Carbohydrate Complexed Structures Provide Insights into Sucrose Isomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Mattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (38), pp.28126-28136. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M704515200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar-converting enzymes: new insights into structures and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (a1), pp.s136-s136. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307097000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermostability enhancement and change in starch hydrolysis profile of the maltohexaose-forming amylase of Bacillus stearothermophilus US100 strain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bejar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 394, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Barley α-Amylases, Substrates, Inhibitors and Regulatory Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abou Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Willemoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit C. Bønsager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Munch Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied Glycoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (2), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5458/jag.53.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of barley alpha-amylase isozymes with Ca2+, substrates and proteinaceous inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abouhachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willemoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kramhoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligosaccharide binding to barley alpha-amylase 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 280, pp.32968-32978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPript/ENDscript: sequence and 3D information from protein structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Courcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (a1), pp.c42-c43. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305098211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the &amp;quot;pair of sugar tongs&amp;quot; surface binding site in barley alpha-amylase isozymes and crystallization of appropriate sugar tongs mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of carbohydrates and protein inhibitors to the surface of alpha-amylases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bc Bonsager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kramhoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate recognition by α-amylase isozymes: their crystal structures reveal new binding sites and remarkable functional differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (a1), pp.s166-s166. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767304096710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of barley alpha-amylase isozyme 1 reveals a novel role of domain C in substrate recognition and binding: a pair of sugar tongs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Te Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Driguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.973-984. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0969-2126(03)00151-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPript/ENDscript: Extracting and rendering sequence and 3D information from atomic structures of proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Courcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.3320-3323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of crystal structures of barley alpha-amylase 1 and 2: implications for isozyme differences in stability and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxxx Aghajarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression, purification and preliminary crystallographic studies of alpha-amylase isozyme 1 from barley seeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Te Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.683-686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collinearity of alpha-helices or beta strands in membrane proteins causes a characteristic peak centred on 4.9 Å resolution in diffraction intensity profiles, inducing higher diffraction anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaptal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley alpha-amylase isozyme 3D structures at work reveal remarkable differences and a novel role of their C-terminal domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte B. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Recent Advances in Enzymes in Grain Processing, Eds. Courtin, Veraverbeke &amp; Delcour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBOHYDRATE RECOGNITION AND SPECIFICITY DIFFERENCES OF BARLEY ALPHA-AMYLASE ISOZYMES: A NOVEL ROLE OF THEIR C-TERMINAL DOMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhide Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIst International Carbohydrate Symposium 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TheScientificWorld Ltd, pp.327-327, 2002, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1100/tsw.2002.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTEIN ENGINEERING OF CATALYTIC, SUGAR BINDING, AND PROTEINACEOUS INHIBITOR BINDING REGIONS IN BARLEY ALPHA-AMYLASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhide Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Kramhoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Bonsager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIst International Carbohydrate Symposium 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TheScientificWorld Ltd, pp.326-326, 2002, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1100/tsw.2002.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL GLYCOSIDASE INHIBITORS AND THEIR PHARMACOLOGICAL USES, IN PARTICULAR FOR TREATING DIABETES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2001/47528. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVEAUX INHIBITEURS DE GLYCOSIDASES ET LEURS APPLICATIONS PHARMACOLOGIQUES, NOTAMMENT POUR TRAITER LE DIABETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR/1999/16409. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cristallographique et fonctionnelle des isoenzymes de l’α-amylase d’orge : leurs structures 3D en action révèlent des modes distincts de reconnaissance des polysaccharides et de nouvelles molécules inhibitrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie structurale [q-bio.BM]. Université Claude Bernard Lyon 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002LYO10059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04914984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier ROBERT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ph.D., Ingénieur de Recherche (IR) au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xrobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6174-8595</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069925259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3879-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Robert est Ingénieur de Recherche (IR) au sein de l'Unité &amp;quot;Microbiologie Moléculaire et Biochimie Structurale&amp;quot; (MMSB, UMR5086, CNRS / Université de Lyon, France) depuis 2001. Il a obtenu sa Maîtrise puis son Doctorat en Biochimie à l'Université Claude Bernard Lyon 1 en 1998 et 2002. Xavier Robert effectue des recherches en rétrovirologie en utilisant des méthodes de biologie structurale (cristallographie aux rayons X) et de bio-informatique (simulations assistées par ordinateur, docking moléculaire et modélisation) ainsi que le génie logiciel. Il est co-développeur des services web ESPript, ENDscript et FoldScript (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://espript.ibcp.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://endscript.ibcp.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://foldscript.ibcp.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating different approaches for the identification of new disruptors of HIV-1 capsid multimerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoraima Artía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Granzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Clara Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 763, pp.151572. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2025.151572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FoldScript: a web server for the efficient analysis of AI-generated 3D protein models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23rd annual Nucleic Acids Research Web Server Issue 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaf326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It’s Only a Model”: When Protein Structure Predictions Need Experimental Validation, the Case of the HTLV-1 Tax Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3), pp.241. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens13030241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling a Shield of Hope: A Novel Multiepitope-Based Immunogen for Cross-Serotype Cellular Defense against Dengue Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanshu Manocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Laubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.316. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines12030316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purine containing carbonucleoside phosphonate analogues as novel chemotype for Plasmodium falciparum Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bemba Sidi Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chau Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Wein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Uttaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.115581. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding Protein GspB/OutB Facilitates Assembly of the Dickeya dadantii Type 2 Secretion System by Anchoring the Outer Membrane Secretin Pore to the Inner Membrane and to the Peptidoglycan Cell Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piers Rycroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.e0025322. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mbio.00253-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of 2 -(4 -N ,N -Di methyl aminop henyl) -5-methyl -1-phenethyl -1H-benzimidazole targeting HIV-1 CA capsid protein and inhibiting HIV-1 replication in cellulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guzmán Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa van Pul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoraima Artía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad C van Nuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pharmacology and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.43. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40360-022-00581-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Xray diffraction patterns of membrane proteins caused by secondary structure collinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaptal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.184065. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.184065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–function analysis of pectate lyase Pel3 reveals essential facets of protein recognition by the bacterial type 2 secretion system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle R Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100305. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrazol(in)e derivatives of curcumin analogs as a new class of anti- Trypanosoma cruzi agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Matiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Saporiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.701-714. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fmc-2020-0349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Potential Inhibitor of the FIV p24 Capsid Protein and Characterization of Its Binding Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (24), pp.1896-1908. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biochem.1c00228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CryoEM reconstructions of membrane proteins solved in several amphipathic solvents, nanodisc, amphipol and detergents, yield amphipathic belts of similar sizes corresponding to a common ordered solvent layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaptal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1863 (11), pp.183693. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2021.183693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring molecular determinants of polysaccharide lyase family 6–1 enzyme activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Violot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Galisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Carrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinesh Jugnarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Conchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glycobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/glycob/cwab073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel and selective inactivators of Triosephosphate isomerase with anti-trematode activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bergalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ilarraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-59460-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human H4 tail stimulates HIV-1 integration through binding to the carboxy-terminal domain of integrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lesbats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lapaillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaignepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (7), pp.3607-3618. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au courant computation of the PDB to audit diffraction anisotropy of soluble and membrane proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Kassis-Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Ceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Sawaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.753-757. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.05.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Novel Capsid Protein Multimerization Inhibitors of Feline Immunodeficiency Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Folio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.67. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph11030067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and visualization of protein binding regions with the ArDock server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Reille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), pp.W417-W422. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction reveals the intrinsic difference in the physical properties of membrane and soluble proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Kassis-Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Ceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sawaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-17216-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the functional association between the HIV-1 intasome and the nucleosome by histone amino-terminal tails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S Benleulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Matysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Miskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12977-017-0378-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate recognition by the bacterial type II secretion system: more than a simple interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (1), pp.126-40. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mmi.12744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering key features in protein structures with the new ENDscript server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Issue W1, 42 (W1), pp.W320-W324. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gku316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PelN is a new pectate lyase of Dickeya dadantii with unusual characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195 (10), pp.2197-206. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.02118-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical characterization and crystal structure of the Feline Immunodeficiency Virus p15 matrix protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Serrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4690-10-64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations inducing an active-site aperture in Rhizobium sp. sucrose isomerase confer hydrolytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lipski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (Pt 2), pp.298-307. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0907444912045532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic interplay between the periplasmic and transmembrane domains of GspL and GspM in the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric H. Login</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79562. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crystal structure of the catalytic core domain of an avian sarcoma and leukemia virus integrase suggests an alternate dimeric assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extended Conformation of the 2.9-Å Crystal Structure of the Three-PASTA Domain of a Ser/Thr Kinase from the Human Pathogen Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Paracuellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404 (5), pp.847-858. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2010.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural determinants of product specificity of sucrose isomerases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Mattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 583 (12), pp.1964-1968. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and initial X-ray diffraction study of the three PASTA domains of the Ser/Thr kinase Stk1 from the human pathogen Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Paracuellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cozzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (11), pp.1187-1189. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s174430910904250x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-terminal Residues Regulate Localization and Function of the Antiapoptotic Protein Bfl-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Trescol-Biemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 284 (44), pp.30257-30263. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M109.040824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site substrate binding and interplay in barley alpha-amylase 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 582, pp.2567-2571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into sucrose isomerization from crystal structures of the Pseudomonas mesoacidophila MX-45 sucrose isomerase, MutB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.111-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trehalulose Synthase Native and Carbohydrate Complexed Structures Provide Insights into Sucrose Isomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Mattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (38), pp.28126-28136. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M704515200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar-converting enzymes: new insights into structures and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (a1), pp.s136-s136. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307097000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Barley α-Amylases, Substrates, Inhibitors and Regulatory Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abou Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Willemoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit C. Bønsager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Munch Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied Glycoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (2), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5458/jag.53.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of barley alpha-amylase isozymes with Ca2+, substrates and proteinaceous inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abouhachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willemoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kramhoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermostability enhancement and change in starch hydrolysis profile of the maltohexaose-forming amylase of Bacillus stearothermophilus US100 strain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bejar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 394, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPript/ENDscript: sequence and 3D information from protein structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Courcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (a1), pp.c42-c43. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305098211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligosaccharide binding to barley alpha-amylase 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 280, pp.32968-32978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the &amp;quot;pair of sugar tongs&amp;quot; surface binding site in barley alpha-amylase isozymes and crystallization of appropriate sugar tongs mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of carbohydrates and protein inhibitors to the surface of alpha-amylases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bc Bonsager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kramhoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate recognition by α-amylase isozymes: their crystal structures reveal new binding sites and remarkable functional differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (a1), pp.s166-s166. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767304096710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of barley alpha-amylase isozyme 1 reveals a novel role of domain C in substrate recognition and binding: a pair of sugar tongs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Te Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Driguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.973-984. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0969-2126(03)00151-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPript/ENDscript: Extracting and rendering sequence and 3D information from atomic structures of proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Courcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.3320-3323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of crystal structures of barley alpha-amylase 1 and 2: implications for isozyme differences in stability and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxxx Aghajarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression, purification and preliminary crystallographic studies of alpha-amylase isozyme 1 from barley seeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Te Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.683-686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collinearity of alpha-helices or beta strands in membrane proteins causes a characteristic peak centred on 4.9 Å resolution in diffraction intensity profiles, inducing higher diffraction anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaptal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley alpha-amylase isozyme 3D structures at work reveal remarkable differences and a novel role of their C-terminal domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte B. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Recent Advances in Enzymes in Grain Processing, Eds. Courtin, Veraverbeke &amp; Delcour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBOHYDRATE RECOGNITION AND SPECIFICITY DIFFERENCES OF BARLEY ALPHA-AMYLASE ISOZYMES: A NOVEL ROLE OF THEIR C-TERMINAL DOMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhide Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIst International Carbohydrate Symposium 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TheScientificWorld Ltd, pp.327-327, 2002, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1100/tsw.2002.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTEIN ENGINEERING OF CATALYTIC, SUGAR BINDING, AND PROTEINACEOUS INHIBITOR BINDING REGIONS IN BARLEY ALPHA-AMYLASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhide Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Kramhoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Bonsager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIst International Carbohydrate Symposium 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TheScientificWorld Ltd, pp.326-326, 2002, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1100/tsw.2002.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL GLYCOSIDASE INHIBITORS AND THEIR PHARMACOLOGICAL USES, IN PARTICULAR FOR TREATING DIABETES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2001/47528. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVEAUX INHIBITEURS DE GLYCOSIDASES ET LEURS APPLICATIONS PHARMACOLOGIQUES, NOTAMMENT POUR TRAITER LE DIABETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR/1999/16409. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cristallographique et fonctionnelle des isoenzymes de l’α-amylase d’orge : leurs structures 3D en action révèlent des modes distincts de reconnaissance des polysaccharides et de nouvelles molécules inhibitrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie structurale [q-bio.BM]. Université Claude Bernard Lyon 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002LYO10059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04914984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="009543F2"/>
+    <w:nsid w:val="D19A4FB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xrobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6174-8595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069925259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3879-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espript.ibcp.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://endscript.ibcp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foldscript.ibcp.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035946v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraima Art&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Granzella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Segovia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2025.151572" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049646v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf326" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497855v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13030241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanshu Manocha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12030316" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemba Sidi Mohamed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Uttaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115581" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748109v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Gu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Rycroft" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00253-22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708244v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzm&#225;n Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van Pul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad C van Nuenen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40360-022-00581-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaptal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.184065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100305" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Matiadis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Saporiti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aguilera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2020-0349" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Long" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sierra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.1c00228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Zampieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2021.183693" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03379698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carrique" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinesh Jugnarain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Conchou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab073" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Ferraro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Corvo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergalli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilarraz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cabrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59460-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mauro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesbats" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz091" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Kassis-Sahyoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ceres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Sawaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.05.072" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121651v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Folio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph11030067" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky472" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532360v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S Benleulmi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Matysiak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Miskey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-017-0378-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sawaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17216-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001308v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ballut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12744" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku316" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001296v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shevchik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02118-12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204490v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lipski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Watzlawick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ravaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444912045532" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ17NJVN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121708v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Serri&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-64" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001297v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lallemand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Login" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079562" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645754v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ballandras" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merceron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023032" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Paracuellos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kahn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.10.012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBF298H0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mattes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.05.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LJV46NM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cozzone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duclos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s174430910904250x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911284v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Brien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Debaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Trescol-Biemont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.040824" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315255v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Nielsen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es Seo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghajari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watzlawick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ravaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M704515200" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914571v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Svensson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307097000" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313531v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khemakhem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bejar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Hachem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Willemo&#235;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit C. B&#248;nsager" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Munch Nielsen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5458/jag.53.163" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314839v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abouhachem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willemoes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kramhoft" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukuda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313533v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mori" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Svensson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909788v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courcelle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305098211" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314600v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deville" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bc Bonsager" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Hachem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914604v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304096710" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313539v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Gottschalk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ratajczak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Driguez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-2126(03)00151-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314281v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courcelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314580v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxxx Aghajarin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313546v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte B. Svensson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhide Mori" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2002.479" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915785v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Kramhoft" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nielsen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Bonsager" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2002.480" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928803v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928822v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04914984v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002LYO10059" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xrobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6174-8595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069925259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3879-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espript.ibcp.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://endscript.ibcp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foldscript.ibcp.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035946v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraima Art&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Granzella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Segovia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2025.151572" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049646v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf326" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497855v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13030241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanshu Manocha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12030316" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemba Sidi Mohamed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Uttaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115581" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748109v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Gu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Rycroft" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00253-22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708244v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzm&#225;n Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van Pul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad C van Nuenen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40360-022-00581-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaptal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.184065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100305" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Matiadis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Saporiti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aguilera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2020-0349" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Long" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sierra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.1c00228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Zampieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2021.183693" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03379698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carrique" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinesh Jugnarain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Conchou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab073" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Ferraro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Corvo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergalli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilarraz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cabrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59460-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mauro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesbats" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz091" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Kassis-Sahyoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ceres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Sawaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.05.072" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121651v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Folio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph11030067" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky472" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sawaya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17216-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S Benleulmi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Matysiak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Miskey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-017-0378-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001308v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ballut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12744" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku316" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001296v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shevchik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02118-12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Serri&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-64" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lipski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Watzlawick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ravaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444912045532" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ17NJVN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001297v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lallemand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Login" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079562" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645754v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ballandras" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merceron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023032" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Paracuellos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kahn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.10.012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBF298H0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mattes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.05.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LJV46NM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cozzone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duclos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s174430910904250x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911284v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Brien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Debaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Trescol-Biemont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.040824" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315255v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Nielsen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es Seo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghajari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watzlawick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ravaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M704515200" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914571v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Svensson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307097000" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914660v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Hachem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Willemo&#235;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit C. B&#248;nsager" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Munch Nielsen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5458/jag.53.163" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314839v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abouhachem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willemoes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kramhoft" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukuda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313531v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khemakhem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bejar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courcelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305098211" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313533v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mori" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Svensson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314600v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deville" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bc Bonsager" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Hachem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914604v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304096710" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313539v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Gottschalk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ratajczak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Driguez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-2126(03)00151-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314281v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courcelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314580v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxxx Aghajarin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313546v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte B. Svensson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhide Mori" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2002.479" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915785v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Kramhoft" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nielsen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Bonsager" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2002.480" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928803v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928822v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04914984v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002LYO10059" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>