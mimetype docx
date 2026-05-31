--- v1 (2026-05-04)
+++ v2 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier ROBERT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ph.D., Ingénieur de Recherche (IR) au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xrobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6174-8595</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069925259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3879-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Robert est Ingénieur de Recherche (IR) au sein de l'Unité &amp;quot;Microbiologie Moléculaire et Biochimie Structurale&amp;quot; (MMSB, UMR5086, CNRS / Université de Lyon, France) depuis 2001. Il a obtenu sa Maîtrise puis son Doctorat en Biochimie à l'Université Claude Bernard Lyon 1 en 1998 et 2002. Xavier Robert effectue des recherches en rétrovirologie en utilisant des méthodes de biologie structurale (cristallographie aux rayons X) et de bio-informatique (simulations assistées par ordinateur, docking moléculaire et modélisation) ainsi que le génie logiciel. Il est co-développeur des services web ESPript, ENDscript et FoldScript (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://espript.ibcp.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://endscript.ibcp.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://foldscript.ibcp.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating different approaches for the identification of new disruptors of HIV-1 capsid multimerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoraima Artía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Granzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Clara Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 763, pp.151572. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2025.151572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FoldScript: a web server for the efficient analysis of AI-generated 3D protein models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23rd annual Nucleic Acids Research Web Server Issue 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaf326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It’s Only a Model”: When Protein Structure Predictions Need Experimental Validation, the Case of the HTLV-1 Tax Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3), pp.241. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens13030241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling a Shield of Hope: A Novel Multiepitope-Based Immunogen for Cross-Serotype Cellular Defense against Dengue Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanshu Manocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Laubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.316. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines12030316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purine containing carbonucleoside phosphonate analogues as novel chemotype for Plasmodium falciparum Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bemba Sidi Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chau Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Wein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Uttaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.115581. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding Protein GspB/OutB Facilitates Assembly of the Dickeya dadantii Type 2 Secretion System by Anchoring the Outer Membrane Secretin Pore to the Inner Membrane and to the Peptidoglycan Cell Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piers Rycroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.e0025322. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mbio.00253-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of 2 -(4 -N ,N -Di methyl aminop henyl) -5-methyl -1-phenethyl -1H-benzimidazole targeting HIV-1 CA capsid protein and inhibiting HIV-1 replication in cellulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guzmán Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa van Pul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoraima Artía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad C van Nuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pharmacology and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.43. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40360-022-00581-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Xray diffraction patterns of membrane proteins caused by secondary structure collinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaptal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.184065. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.184065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–function analysis of pectate lyase Pel3 reveals essential facets of protein recognition by the bacterial type 2 secretion system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle R Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100305. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrazol(in)e derivatives of curcumin analogs as a new class of anti- Trypanosoma cruzi agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Matiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Saporiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.701-714. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fmc-2020-0349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Potential Inhibitor of the FIV p24 Capsid Protein and Characterization of Its Binding Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (24), pp.1896-1908. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biochem.1c00228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CryoEM reconstructions of membrane proteins solved in several amphipathic solvents, nanodisc, amphipol and detergents, yield amphipathic belts of similar sizes corresponding to a common ordered solvent layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaptal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1863 (11), pp.183693. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2021.183693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring molecular determinants of polysaccharide lyase family 6–1 enzyme activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Violot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Galisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Carrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinesh Jugnarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Conchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glycobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/glycob/cwab073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel and selective inactivators of Triosephosphate isomerase with anti-trematode activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bergalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ilarraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-59460-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human H4 tail stimulates HIV-1 integration through binding to the carboxy-terminal domain of integrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lesbats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lapaillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaignepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (7), pp.3607-3618. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au courant computation of the PDB to audit diffraction anisotropy of soluble and membrane proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Kassis-Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Ceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Sawaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.753-757. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.05.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Novel Capsid Protein Multimerization Inhibitors of Feline Immunodeficiency Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Folio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.67. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph11030067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and visualization of protein binding regions with the ArDock server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Reille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), pp.W417-W422. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction reveals the intrinsic difference in the physical properties of membrane and soluble proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Kassis-Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Ceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sawaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-17216-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the functional association between the HIV-1 intasome and the nucleosome by histone amino-terminal tails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S Benleulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Matysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Miskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12977-017-0378-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate recognition by the bacterial type II secretion system: more than a simple interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (1), pp.126-40. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mmi.12744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering key features in protein structures with the new ENDscript server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Issue W1, 42 (W1), pp.W320-W324. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gku316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PelN is a new pectate lyase of Dickeya dadantii with unusual characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195 (10), pp.2197-206. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.02118-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical characterization and crystal structure of the Feline Immunodeficiency Virus p15 matrix protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Serrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4690-10-64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations inducing an active-site aperture in Rhizobium sp. sucrose isomerase confer hydrolytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lipski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (Pt 2), pp.298-307. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0907444912045532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic interplay between the periplasmic and transmembrane domains of GspL and GspM in the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric H. Login</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79562. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crystal structure of the catalytic core domain of an avian sarcoma and leukemia virus integrase suggests an alternate dimeric assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extended Conformation of the 2.9-Å Crystal Structure of the Three-PASTA Domain of a Ser/Thr Kinase from the Human Pathogen Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Paracuellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404 (5), pp.847-858. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2010.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural determinants of product specificity of sucrose isomerases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Mattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 583 (12), pp.1964-1968. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and initial X-ray diffraction study of the three PASTA domains of the Ser/Thr kinase Stk1 from the human pathogen Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Paracuellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cozzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (11), pp.1187-1189. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s174430910904250x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-terminal Residues Regulate Localization and Function of the Antiapoptotic Protein Bfl-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Trescol-Biemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 284 (44), pp.30257-30263. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M109.040824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site substrate binding and interplay in barley alpha-amylase 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 582, pp.2567-2571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into sucrose isomerization from crystal structures of the Pseudomonas mesoacidophila MX-45 sucrose isomerase, MutB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.111-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trehalulose Synthase Native and Carbohydrate Complexed Structures Provide Insights into Sucrose Isomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Mattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (38), pp.28126-28136. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M704515200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar-converting enzymes: new insights into structures and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (a1), pp.s136-s136. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307097000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Barley α-Amylases, Substrates, Inhibitors and Regulatory Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abou Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Willemoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit C. Bønsager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Munch Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied Glycoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (2), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5458/jag.53.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of barley alpha-amylase isozymes with Ca2+, substrates and proteinaceous inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abouhachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willemoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kramhoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermostability enhancement and change in starch hydrolysis profile of the maltohexaose-forming amylase of Bacillus stearothermophilus US100 strain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bejar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 394, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPript/ENDscript: sequence and 3D information from protein structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Courcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (a1), pp.c42-c43. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305098211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligosaccharide binding to barley alpha-amylase 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 280, pp.32968-32978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the &amp;quot;pair of sugar tongs&amp;quot; surface binding site in barley alpha-amylase isozymes and crystallization of appropriate sugar tongs mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of carbohydrates and protein inhibitors to the surface of alpha-amylases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bc Bonsager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kramhoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate recognition by α-amylase isozymes: their crystal structures reveal new binding sites and remarkable functional differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (a1), pp.s166-s166. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767304096710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of barley alpha-amylase isozyme 1 reveals a novel role of domain C in substrate recognition and binding: a pair of sugar tongs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Te Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Driguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.973-984. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0969-2126(03)00151-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPript/ENDscript: Extracting and rendering sequence and 3D information from atomic structures of proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Courcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.3320-3323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of crystal structures of barley alpha-amylase 1 and 2: implications for isozyme differences in stability and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxxx Aghajarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression, purification and preliminary crystallographic studies of alpha-amylase isozyme 1 from barley seeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Te Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.683-686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collinearity of alpha-helices or beta strands in membrane proteins causes a characteristic peak centred on 4.9 Å resolution in diffraction intensity profiles, inducing higher diffraction anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaptal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley alpha-amylase isozyme 3D structures at work reveal remarkable differences and a novel role of their C-terminal domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte B. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Recent Advances in Enzymes in Grain Processing, Eds. Courtin, Veraverbeke &amp; Delcour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBOHYDRATE RECOGNITION AND SPECIFICITY DIFFERENCES OF BARLEY ALPHA-AMYLASE ISOZYMES: A NOVEL ROLE OF THEIR C-TERMINAL DOMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhide Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIst International Carbohydrate Symposium 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TheScientificWorld Ltd, pp.327-327, 2002, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1100/tsw.2002.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTEIN ENGINEERING OF CATALYTIC, SUGAR BINDING, AND PROTEINACEOUS INHIBITOR BINDING REGIONS IN BARLEY ALPHA-AMYLASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhide Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Kramhoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Bonsager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIst International Carbohydrate Symposium 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TheScientificWorld Ltd, pp.326-326, 2002, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1100/tsw.2002.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL GLYCOSIDASE INHIBITORS AND THEIR PHARMACOLOGICAL USES, IN PARTICULAR FOR TREATING DIABETES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2001/47528. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVEAUX INHIBITEURS DE GLYCOSIDASES ET LEURS APPLICATIONS PHARMACOLOGIQUES, NOTAMMENT POUR TRAITER LE DIABETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR/1999/16409. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cristallographique et fonctionnelle des isoenzymes de l’α-amylase d’orge : leurs structures 3D en action révèlent des modes distincts de reconnaissance des polysaccharides et de nouvelles molécules inhibitrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie structurale [q-bio.BM]. Université Claude Bernard Lyon 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002LYO10059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04914984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier ROBERT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ph.D., Ingénieur de Recherche (IR) au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xrobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6174-8595</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069925259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rLFMmAEAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3879-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Robert est Ingénieur de Recherche (IR) au sein de l'Unité &amp;quot;Microbiologie Moléculaire et Biochimie Structurale&amp;quot; (MMSB, UMR5086, CNRS / Université de Lyon, France) depuis 2001. Il a obtenu sa Maîtrise puis son Doctorat en Biochimie à l'Université Claude Bernard Lyon 1 en 1998 et 2002. Xavier Robert effectue des recherches en rétrovirologie en utilisant des méthodes de biologie structurale (cristallographie aux rayons X) et de bio-informatique (simulations assistées par ordinateur, docking moléculaire et modélisation) ainsi que le génie logiciel. Il est co-développeur des services web ESPript, ENDscript et FoldScript (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://espript.ibcp.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://endscript.ibcp.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://foldscript.ibcp.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating different approaches for the identification of new disruptors of HIV-1 capsid multimerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoraima Artía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Granzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Clara Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 763, pp.151572. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2025.151572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FoldScript: a web server for the efficient analysis of AI-generated 3D protein models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23rd annual Nucleic Acids Research Web Server Issue 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaf326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It’s Only a Model”: When Protein Structure Predictions Need Experimental Validation, the Case of the HTLV-1 Tax Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3), pp.241. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens13030241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling a Shield of Hope: A Novel Multiepitope-Based Immunogen for Cross-Serotype Cellular Defense against Dengue Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanshu Manocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Laubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.316. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines12030316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purine containing carbonucleoside phosphonate analogues as novel chemotype for Plasmodium falciparum Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bemba Sidi Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chau Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Wein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Uttaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.115581. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding Protein GspB/OutB Facilitates Assembly of the Dickeya dadantii Type 2 Secretion System by Anchoring the Outer Membrane Secretin Pore to the Inner Membrane and to the Peptidoglycan Cell Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piers Rycroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.e0025322. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mbio.00253-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of 2 -(4 -N ,N -Di methyl aminop henyl) -5-methyl -1-phenethyl -1H-benzimidazole targeting HIV-1 CA capsid protein and inhibiting HIV-1 replication in cellulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guzmán Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa van Pul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoraima Artía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad C van Nuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pharmacology and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.43. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40360-022-00581-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Xray diffraction patterns of membrane proteins caused by secondary structure collinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaptal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.184065. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.184065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–function analysis of pectate lyase Pel3 reveals essential facets of protein recognition by the bacterial type 2 secretion system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle R Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100305. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrazol(in)e derivatives of curcumin analogs as a new class of anti- Trypanosoma cruzi agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Matiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Saporiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.701-714. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fmc-2020-0349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CryoEM reconstructions of membrane proteins solved in several amphipathic solvents, nanodisc, amphipol and detergents, yield amphipathic belts of similar sizes corresponding to a common ordered solvent layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaptal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1863 (11), pp.183693. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2021.183693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Potential Inhibitor of the FIV p24 Capsid Protein and Characterization of Its Binding Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (24), pp.1896-1908. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biochem.1c00228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring molecular determinants of polysaccharide lyase family 6–1 enzyme activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Violot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Galisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Carrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinesh Jugnarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Conchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glycobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/glycob/cwab073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel and selective inactivators of Triosephosphate isomerase with anti-trematode activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bergalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ilarraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-59460-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human H4 tail stimulates HIV-1 integration through binding to the carboxy-terminal domain of integrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lesbats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lapaillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaignepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (7), pp.3607-3618. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au courant computation of the PDB to audit diffraction anisotropy of soluble and membrane proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Kassis-Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Ceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Sawaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.753-757. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.05.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Novel Capsid Protein Multimerization Inhibitors of Feline Immunodeficiency Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Folio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.67. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph11030067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and visualization of protein binding regions with the ArDock server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Reille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), pp.W417-W422. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the functional association between the HIV-1 intasome and the nucleosome by histone amino-terminal tails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S Benleulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Matysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Miskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12977-017-0378-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction reveals the intrinsic difference in the physical properties of membrane and soluble proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Kassis-Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Ceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sawaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-17216-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate recognition by the bacterial type II secretion system: more than a simple interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (1), pp.126-40. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mmi.12744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering key features in protein structures with the new ENDscript server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Issue W1, 42 (W1), pp.W320-W324. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gku316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PelN is a new pectate lyase of Dickeya dadantii with unusual characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195 (10), pp.2197-206. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.02118-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations inducing an active-site aperture in Rhizobium sp. sucrose isomerase confer hydrolytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lipski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (Pt 2), pp.298-307. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0907444912045532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical characterization and crystal structure of the Feline Immunodeficiency Virus p15 matrix protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Serrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4690-10-64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic interplay between the periplasmic and transmembrane domains of GspL and GspM in the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric H. Login</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79562. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crystal structure of the catalytic core domain of an avian sarcoma and leukemia virus integrase suggests an alternate dimeric assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extended Conformation of the 2.9-Å Crystal Structure of the Three-PASTA Domain of a Ser/Thr Kinase from the Human Pathogen Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Paracuellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404 (5), pp.847-858. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2010.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural determinants of product specificity of sucrose isomerases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Mattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 583 (12), pp.1964-1968. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and initial X-ray diffraction study of the three PASTA domains of the Ser/Thr kinase Stk1 from the human pathogen Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Paracuellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cozzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (11), pp.1187-1189. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s174430910904250x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-terminal Residues Regulate Localization and Function of the Antiapoptotic Protein Bfl-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Trescol-Biemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 284 (44), pp.30257-30263. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M109.040824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site substrate binding and interplay in barley alpha-amylase 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 582, pp.2567-2571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into sucrose isomerization from crystal structures of the Pseudomonas mesoacidophila MX-45 sucrose isomerase, MutB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.111-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trehalulose Synthase Native and Carbohydrate Complexed Structures Provide Insights into Sucrose Isomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Mattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (38), pp.28126-28136. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M704515200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar-converting enzymes: new insights into structures and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard Watzlawick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (a1), pp.s136-s136. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767307097000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermostability enhancement and change in starch hydrolysis profile of the maltohexaose-forming amylase of Bacillus stearothermophilus US100 strain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bejar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 394, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of barley alpha-amylase isozymes with Ca2+, substrates and proteinaceous inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abouhachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willemoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kramhoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Barley α-Amylases, Substrates, Inhibitors and Regulatory Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abou Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Willemoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit C. Bønsager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Munch Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied Glycoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (2), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5458/jag.53.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligosaccharide binding to barley alpha-amylase 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 280, pp.32968-32978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPript/ENDscript: sequence and 3D information from protein structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Courcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (a1), pp.c42-c43. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305098211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the &amp;quot;pair of sugar tongs&amp;quot; surface binding site in barley alpha-amylase isozymes and crystallization of appropriate sugar tongs mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of carbohydrates and protein inhibitors to the surface of alpha-amylases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bc Bonsager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kramhoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate recognition by α-amylase isozymes: their crystal structures reveal new binding sites and remarkable functional differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (a1), pp.s166-s166. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767304096710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of barley alpha-amylase isozyme 1 reveals a novel role of domain C in substrate recognition and binding: a pair of sugar tongs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Te Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Driguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.973-984. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0969-2126(03)00151-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPript/ENDscript: Extracting and rendering sequence and 3D information from atomic structures of proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Courcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.3320-3323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression, purification and preliminary crystallographic studies of alpha-amylase isozyme 1 from barley seeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Te Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.683-686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of crystal structures of barley alpha-amylase 1 and 2: implications for isozyme differences in stability and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxxx Aghajarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collinearity of alpha-helices or beta strands in membrane proteins causes a characteristic peak centred on 4.9 Å resolution in diffraction intensity profiles, inducing higher diffraction anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaptal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley alpha-amylase isozyme 3D structures at work reveal remarkable differences and a novel role of their C-terminal domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte B. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Recent Advances in Enzymes in Grain Processing, Eds. Courtin, Veraverbeke &amp; Delcour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBOHYDRATE RECOGNITION AND SPECIFICITY DIFFERENCES OF BARLEY ALPHA-AMYLASE ISOZYMES: A NOVEL ROLE OF THEIR C-TERMINAL DOMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhide Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIst International Carbohydrate Symposium 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TheScientificWorld Ltd, pp.327-327, 2002, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1100/tsw.2002.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTEIN ENGINEERING OF CATALYTIC, SUGAR BINDING, AND PROTEINACEOUS INHIBITOR BINDING REGIONS IN BARLEY ALPHA-AMYLASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhide Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Kramhoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Bonsager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIst International Carbohydrate Symposium 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TheScientificWorld Ltd, pp.326-326, 2002, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1100/tsw.2002.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL GLYCOSIDASE INHIBITORS AND THEIR PHARMACOLOGICAL USES, IN PARTICULAR FOR TREATING DIABETES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2001/47528. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVEAUX INHIBITEURS DE GLYCOSIDASES ET LEURS APPLICATIONS PHARMACOLOGIQUES, NOTAMMENT POUR TRAITER LE DIABETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nushin Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR/1999/16409. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cristallographique et fonctionnelle des isoenzymes de l’α-amylase d’orge : leurs structures 3D en action révèlent des modes distincts de reconnaissance des polysaccharides et de nouvelles molécules inhibitrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie structurale [q-bio.BM]. Université Claude Bernard Lyon 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002LYO10059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04914984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D19A4FB6"/>
+    <w:nsid w:val="C1A7920F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xrobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6174-8595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069925259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3879-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espript.ibcp.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://endscript.ibcp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foldscript.ibcp.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035946v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraima Art&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Granzella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Segovia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2025.151572" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049646v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf326" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497855v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13030241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanshu Manocha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12030316" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemba Sidi Mohamed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Uttaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115581" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748109v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Gu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Rycroft" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00253-22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708244v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzm&#225;n Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van Pul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad C van Nuenen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40360-022-00581-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaptal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.184065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100305" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Matiadis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Saporiti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aguilera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2020-0349" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Long" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sierra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.1c00228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Zampieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2021.183693" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03379698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carrique" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinesh Jugnarain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Conchou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab073" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Ferraro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Corvo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergalli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilarraz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cabrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59460-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mauro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesbats" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz091" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Kassis-Sahyoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ceres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Sawaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.05.072" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121651v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Folio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph11030067" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky472" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sawaya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17216-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S Benleulmi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Matysiak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Miskey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-017-0378-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001308v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ballut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12744" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku316" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001296v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shevchik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02118-12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Serri&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-64" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lipski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Watzlawick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ravaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444912045532" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ17NJVN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001297v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lallemand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Login" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079562" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645754v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ballandras" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merceron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023032" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Paracuellos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kahn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.10.012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBF298H0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mattes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.05.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LJV46NM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cozzone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duclos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s174430910904250x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911284v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Brien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Debaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Trescol-Biemont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.040824" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315255v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Nielsen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es Seo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghajari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watzlawick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ravaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M704515200" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914571v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Svensson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307097000" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914660v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Hachem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Willemo&#235;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit C. B&#248;nsager" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Munch Nielsen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5458/jag.53.163" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314839v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abouhachem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willemoes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kramhoft" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukuda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313531v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khemakhem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bejar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courcelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305098211" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313533v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mori" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Svensson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314600v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deville" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bc Bonsager" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Hachem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914604v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304096710" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313539v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Gottschalk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ratajczak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Driguez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-2126(03)00151-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314281v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courcelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314580v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxxx Aghajarin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313546v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte B. Svensson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhide Mori" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2002.479" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915785v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Kramhoft" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nielsen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Bonsager" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2002.480" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928803v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928822v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04914984v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002LYO10059" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xrobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6174-8595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069925259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=rLFMmAEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3879-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espript.ibcp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://endscript.ibcp.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foldscript.ibcp.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraima Art&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Granzella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Segovia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2025.151572" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf326" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13030241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanshu Manocha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12030316" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemba Sidi Mohamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Uttaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115581" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748109v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Gu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Rycroft" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00253-22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzm&#225;n Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van Pul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad C van Nuenen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40360-022-00581-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaptal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.184065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100305" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Matiadis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Saporiti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aguilera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2020-0349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453888v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Zampieri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2021.183693" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Long" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sierra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.1c00228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03379698v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carrique" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinesh Jugnarain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Conchou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab073" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Ferraro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Corvo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergalli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilarraz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cabrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59460-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122315v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mauro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesbats" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz091" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326014v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Kassis-Sahyoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ceres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Sawaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.05.072" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Folio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph11030067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Garnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky472" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532360v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S Benleulmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Matysiak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Miskey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-017-0378-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110047v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sawaya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17216-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ballut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12744" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku316" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shevchik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02118-12" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204490v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lipski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Watzlawick" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ravaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444912045532" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ17NJVN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Serri&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-64" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001297v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lallemand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Login" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079562" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ballandras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merceron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246133v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Paracuellos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kahn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.10.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBF298H0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mattes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.05.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LJV46NM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246128v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cozzone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duclos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s174430910904250x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911284v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Brien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Debaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Trescol-Biemont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.040824" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315255v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Nielsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es Seo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghajari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315188v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watzlawick" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914520v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ravaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M704515200" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914571v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Svensson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767307097000" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313531v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khemakhem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bejar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314839v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abouhachem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willemoes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kramhoft" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukuda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914660v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Hachem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Willemo&#235;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit C. B&#248;nsager" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Munch Nielsen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5458/jag.53.163" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313533v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Svensson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909788v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courcelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305098211" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314600v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314599v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bc Bonsager" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Hachem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914604v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304096710" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313539v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Gottschalk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ratajczak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Driguez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-2126(03)00151-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314281v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courcelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313546v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxxx Aghajarin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915776v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095039v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte B. Svensson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915787v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhide Mori" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2002.479" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915785v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Kramhoft" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nielsen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Bonsager" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2002.480" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928803v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928822v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04914984v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002LYO10059" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>