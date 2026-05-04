--- v0 (2026-03-28)
+++ v1 (2026-05-04)
@@ -100,2073 +100,2073 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Research Informatics: Contributions from 2023</w:t>
+                <w:t xml:space="preserve">Improving Phenotyping of Patients With Immune-Mediated Inflammatory Diseases Through Automated Processing of Discharge Summaries: Multicenter Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">Adam Remaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipak Kalra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsburt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0044-1800733⟩</w:t>
+              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e68704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/68704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331981v1</w:t>
+                <w:t xml:space="preserve">hal-05091264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Digital Health at Sorbonne University: The Year One Review of the SN@SU Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Dhombres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Seroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 329, pp.1412-1416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI251071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Phenotyping of Patients With Immune-Mediated Inflammatory Diseases Through Automated Processing of Discharge Summaries: Multicenter Cohort Study</w:t>
+                <w:t xml:space="preserve">Clinical Research Informatics: Contributions from 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Remaki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Perceval Wajsburt</w:t>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Liu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dipak Kalra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.e68704. </w:t>
+              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (01), pp.143-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/68704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0044-1800733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05091264v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt Engineering Paradigms for Medical Applications: Scoping Review</w:t>
+                <w:t xml:space="preserve">Impact of Translation on Biomedical Information Extraction: Experiment on Real-Life Clinical Notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamil Zaghir</w:t>
+                <w:t xml:space="preserve">Christel Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Naguib</w:t>
+                <w:t xml:space="preserve">Yuhan Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mina Bjelogrlic</w:t>
+                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fabrice Carrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, pp.e60501. </w:t>
+              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e49607-e49607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/60501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/49607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752782v1</w:t>
+                <w:t xml:space="preserve">hal-05331985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Translation on Biomedical Information Extraction: Experiment on Real-Life Clinical Notes</w:t>
+                <w:t xml:space="preserve">Improving the generalizability of white blood cell classification with few-shot domain adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Gérardin</w:t>
+                <w:t xml:space="preserve">Manon Chossegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhan Xiong</w:t>
+                <w:t xml:space="preserve">François Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Daniel Stockholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/49607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.100405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpi.2024.100405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331985v1</w:t>
+                <w:t xml:space="preserve">hal-04850722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Plasmodium falciparum automatic detection and parasitemia estimation: A comparative study on thin blood smear images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nosocomial transmission of Aspergillus flavus in a neonatal intensive care unit: Long-term persistence in environment and interest of MALDI–ToF mass-spectrometry coupled with convolutional neural network for rapid clone recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noshine Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniss Acherar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">Antoine Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilhame Tantaoui</w:t>
+                <w:t xml:space="preserve">Annick Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
+                <w:t xml:space="preserve">Laura Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thellier</w:t>
+                <w:t xml:space="preserve">Dominique Toubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0304789. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (1), pp.myad136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myad136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331984v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nosocomial transmission of Aspergillus flavus in a neonatal intensive care unit: Long-term persistence in environment and interest of MALDI–ToF mass-spectrometry coupled with convolutional neural network for rapid clone recognition</w:t>
+                <w:t xml:space="preserve">Evaluating Plasmodium falciparum automatic detection and parasitemia estimation: A comparative study on thin blood smear images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noshine Mohammad</w:t>
+                <w:t xml:space="preserve">Aniss Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Huguenin</w:t>
+                <w:t xml:space="preserve">Ilhame Tantaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Lefebvre</w:t>
+                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Menvielle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Toubas</w:t>
+                <w:t xml:space="preserve">Marc Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myad136⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0304789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509770v1</w:t>
+                <w:t xml:space="preserve">hal-05331984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the generalizability of white blood cell classification with few-shot domain adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Validation of a Natural Language Processing Algorithm to Pseudonymize Documents in the Context of a Clinical Data Warehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Calliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Chossegros</w:t>
+                <w:t xml:space="preserve">Basile Dura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delhommeau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpi.2024.100405⟩</w:t>
+              <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0044-1778693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850722v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Natural Language Processing Algorithm to Pseudonymize Documents in the Context of a Clinical Data Warehouse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
+                <w:t xml:space="preserve">Natural language processing of multi-hospital electronic health records for public health surveillance of suicidality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Calliger</w:t>
+                <w:t xml:space="preserve">Ariel Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Trebossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Basile Dura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mouchet</w:t>
+                <w:t xml:space="preserve">Pierre-Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">NPJ Mental Health Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0044-1778693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44184-023-00046-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752779v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural language processing of multi-hospital electronic health records for public health surveillance of suicidality</w:t>
+                <w:t xml:space="preserve">The More, the Better? Modalities of Metastatic Status Extraction on Free Medical Reports Based on Natural Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bey</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ariel Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Trebossen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Basile Dura</w:t>
+                <w:t xml:space="preserve">Akram Redjdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexis Geoffroy</w:t>
+                <w:t xml:space="preserve">Etienne Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ Mental Health Research </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
+              <w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e2400026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44184-023-00046-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/CCI.24.00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752781v1</w:t>
+                <w:t xml:space="preserve">hal-04692581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The More, the Better? Modalities of Metastatic Status Extraction on Free Medical Reports Based on Natural Language Processing</w:t>
+                <w:t xml:space="preserve">Prediction of amputation risk of patients with diabetic foot using classification algorithms: A clinical study from a tertiary center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+                <w:t xml:space="preserve">Denizhan Demirkol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Priou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ariel Cohen</w:t>
+                <w:t xml:space="preserve">Çiğdem Selçukcan Erol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Redjdal</w:t>
+                <w:t xml:space="preserve">Tuncay Özcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Guével</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Şamil Aktaş</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.e2400026. </w:t>
+              <w:t xml:space="preserve">International Wound Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/CCI.24.00026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/iwj.14556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692581v1</w:t>
+                <w:t xml:space="preserve">hal-05331986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of amputation risk of patients with diabetic foot using classification algorithms: A clinical study from a tertiary center</w:t>
+                <w:t xml:space="preserve">Prompt Engineering Paradigms for Medical Applications: Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denizhan Demirkol</w:t>
+                <w:t xml:space="preserve">Jamil Zaghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Çiğdem Selçukcan Erol</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Marco Naguib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Bjelogrlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wound Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.e60501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/iwj.14556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/60501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331986v1</w:t>
+                <w:t xml:space="preserve">hal-04752782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Research Informatics: Contributions from 2022</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">No changes in clinical presentation, treatment strategies and survival of pancreatic cancer cases during the SARS‐COV‐2 outbreak: A retrospective multicenter cohort study on real‐world data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0043-1768748⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (12), pp.1988-1996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.34675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533215v1</w:t>
+                <w:t xml:space="preserve">hal-04189069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No changes in clinical presentation, treatment strategies and survival of pancreatic cancer cases during the SARS‐COV‐2 outbreak: A retrospective multicenter cohort study on real‐world data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical Research Informatics: Contributions from 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipak Kalra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153 (12), pp.1988-1996. </w:t>
+              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (01), pp.146-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.34675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-1768748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189069v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Detection of Epidemic Clones in Candida parapsilosis Outbreaks by Combining MALDI-TOF Mass Spectrometry and Deep Learning Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noshine Mohammad</w:t>
+                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on clinical presentation, treatments, and outcomes of new breast cancer patients: A retrospective multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
+                <w:t xml:space="preserve">Johanna Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11041071⟩</w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (22), pp.20918-20929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.6637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091115v1</w:t>
+                <w:t xml:space="preserve">hal-04267498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on clinical presentation, treatments, and outcomes of new breast cancer patients: A retrospective multicenter cohort study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+                <w:t xml:space="preserve">Improving the Detection of Epidemic Clones in Candida parapsilosis Outbreaks by Combining MALDI-TOF Mass Spectrometry and Deep Learning Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noshine Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Wassermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Bey</w:t>
+                <w:t xml:space="preserve">Alexandre Godmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (22), pp.20918-20929. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.1071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cam4.6637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11041071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267498v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Improve Cancer Patients ENrollment in Clinical Trials From rEal-Life Databases Using the Observational Medical Outcomes Partnership Oncology Extension: Results of the PENELOPE Initiative in Urologic Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Vaterkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,291 +2250,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Natural Language Processing Model for deriving breast cancer quality indicators : A cross-sectional, multicenter study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re‐evaluating fetal scalp &amp;lt;scp&amp;gt;pH&amp;lt;/scp&amp;gt; thresholds: An examination of fetal &amp;lt;scp&amp;gt;pH&amp;lt;/scp&amp;gt; variations during labor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Flicoteaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Garabedian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.102189⟩</w:t>
+              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (3), pp.479 - 487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aogs.14739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288208v1</w:t>
+                <w:t xml:space="preserve">inserm-04487847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re‐evaluating fetal scalp &amp;lt;scp&amp;gt;pH&amp;lt;/scp&amp;gt; thresholds: An examination of fetal &amp;lt;scp&amp;gt;pH&amp;lt;/scp&amp;gt; variations during labor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Garabedian</w:t>
+                <w:t xml:space="preserve">Development of a Natural Language Processing Model for deriving breast cancer quality indicators : A cross-sectional, multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goffinet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Flicoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 103 (3), pp.479 - 487. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (6), pp.102189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aogs.14739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.102189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04487847v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good practices for clinical data warehouse implementation: A case study in France.</w:t>
               </w:r>
@@ -2572,51 +2572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLOS Digital Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, PLOS Digital Health, 2, pp.e0000298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2648,2026 +2648,2026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of Cohorts of Similar Patients From Automatic Extraction of Medical Concepts: Phenotype Extraction Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Gérardin</w:t>
+                <w:t xml:space="preserve">Analysis of risk factors for amputation in patients with diabetic foot ulcers: a cohort study from a tertiary center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denizhan Demirkol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Mageau</w:t>
+                <w:t xml:space="preserve">Samil Aktas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Mékinian</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tuncay Ozcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cigdem Selcukcan Erol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Carrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/42379⟩</w:t>
+              <w:t xml:space="preserve">Acta Orthopaedica et Traumatologica Turcica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (5), pp.333-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5152/j.aott.2022.22052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994280v1</w:t>
+                <w:t xml:space="preserve">hal-03994232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-preserving mimic models for clinical named entity recognition in French</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
+                <w:t xml:space="preserve">Real-life evaluation of deep learning models trained on two datasets for Plasmodium falciparum detection with thin blood smear images at 500x magnification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniss Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhame Tantaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Rance</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Lampros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Piarroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2022.104073⟩</w:t>
+              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.101132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imu.2022.101132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655039v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-life evaluation of deep learning models trained on two datasets for Plasmodium falciparum detection with thin blood smear images at 500x magnification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lampros</w:t>
+                <w:t xml:space="preserve">Multilabel classification of medical concepts for patient clinical profile identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Piarroux</w:t>
+                <w:t xml:space="preserve">Pascal Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bellamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imu.2022.101132⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.102311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951590v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of risk factors for amputation in patients with diabetic foot ulcers: a cohort study from a tertiary center</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samil Aktas</w:t>
+                <w:t xml:space="preserve">Influence of the SARS-CoV-2 outbreak on management and prognosis of new lung cancer cases, a retrospective multicenter real-life cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuncay Ozcan</w:t>
+                <w:t xml:space="preserve">Gerard Zalcman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cigdem Selcukcan Erol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Wislez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Orthopaedica et Traumatologica Turcica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (5), pp.333-339. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.33-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5152/j.aott.2022.22052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2022.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994232v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of two waves of Sars‐Cov2 outbreak on the number, clinical presentation, care trajectories and survival of patients newly referred for a colorectal cancer: A French multicentric cohort study from a large group of University hospitals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+                <w:t xml:space="preserve">Identification of a clonal population of Aspergillus flavus by MALDI-TOF mass spectrometry using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Bellamine</w:t>
+                <w:t xml:space="preserve">Aurélien Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noshine Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Godmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniss Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.33928⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-05647-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519085v1</w:t>
+                <w:t xml:space="preserve">hal-03549593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a clonal population of Aspergillus flavus by MALDI-TOF mass spectrometry using deep learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aniss Acherar</w:t>
+                <w:t xml:space="preserve">Impact of two waves of Sars‐Cov2 outbreak on the number, clinical presentation, care trajectories and survival of patients newly referred for a colorectal cancer: A French multicentric cohort study from a large group of University hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bellamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-05647-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150 (10), pp.1609-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.33928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549593v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the SARS-CoV-2 outbreak on management and prognosis of new lung cancer cases, a retrospective multicenter real-life cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+                <w:t xml:space="preserve">Automatic medieval charters structure detection : A Bi-LSTM linear segmentation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Torres Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Zalcman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2022.06.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jdmdh.8646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705935v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilabel classification of medical concepts for patient clinical profile identification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical Research Informatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipak Kalra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102311⟩</w:t>
+              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.161-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0042-1742530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655030v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic medieval charters structure detection : A Bi-LSTM linear segmentation approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of Explicit and Implicit Cause-Effect Relationships in Patient-Reported Diabetes-Related Tweets From 2017 to 2021: Deep Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Khetan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Torres Aguilar</w:t>
+                <w:t xml:space="preserve">Md Imbesat Hassan Rizvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chastang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022, </w:t>
+              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.e37201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jdmdh.8646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/37201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410057v2</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Research Informatics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Improving Diabetes-Related Biomedical Literature Exploration in the Clinical Decision-making Process via Interactive Classification and Topic Discovery: Methodology Development Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fagherazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dipak Kalra</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Orchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0042-1742530⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.e27434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/27434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994267v1</w:t>
+                <w:t xml:space="preserve">hal-03534513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Explicit and Implicit Cause-Effect Relationships in Patient-Reported Diabetes-Related Tweets From 2017 to 2021: Deep Learning Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Construction of Cohorts of Similar Patients From Automatic Extraction of Medical Concepts: Phenotype Extraction Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Mékinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (7), pp.e37201. </w:t>
+              <w:t xml:space="preserve">, 2022, 10 (12), pp.e42379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/37201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/42379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994189v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Diabetes-Related Biomedical Literature Exploration in the Clinical Decision-making Process via Interactive Classification and Topic Discovery: Methodology Development Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Privacy-preserving mimic models for clinical named entity recognition in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Fagherazzi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nesrine Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francisco Orchard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (1), pp.e27434. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130, pp.104073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/27434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2022.104073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534513v1</w:t>
+                <w:t xml:space="preserve">hal-03655039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Named Entity Recognition Model for Medieval Latin Charters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Medical concept normalization in French using multilingual terminologies and contextual embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Torres Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114, pp.103684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2021.103684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427404v1</w:t>
+                <w:t xml:space="preserve">hal-03127411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical concept normalization in French using multilingual terminologies and contextual embeddings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification automatique des patients avec fractures ostéoporotiques à partir de comptes rendus médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bellamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsburt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88, pp.A103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2021.10.164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2021.103684⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03127411v1</w:t>
+                <w:t xml:space="preserve">hal-03475791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification automatique des patients avec fractures ostéoporotiques à partir de comptes rendus médicaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Roux</w:t>
+                <w:t xml:space="preserve">New cancer cases at the time of SARS-Cov2 pandemic and related public health policies: A persistent and concerning decrease long after the end of national lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Layese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.260-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2021.10.164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03475791v1</w:t>
+                <w:t xml:space="preserve">hal-03172913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New cancer cases at the time of SARS-Cov2 pandemic and related public health policies: A persistent and concerning decrease long after the end of national lockdown</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Named Entity Recognition Model for Medieval Latin Charters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Torres Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.02.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03172913v1</w:t>
+                <w:t xml:space="preserve">hal-03427404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity Doubles Mortality in Patients Hospitalized for Severe Acute Respiratory Syndrome Coronavirus 2 in Paris Hospitals, France: A Cohort Study on 5,795 Patients</w:t>
               </w:r>
@@ -4781,295 +4781,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of malaria transmission drivers in Anopheles mosquitoes using artificial intelligence coupled to MALDI-TOF mass spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Chaline</w:t>
+                <w:t xml:space="preserve">Insulin pricing and other major diabetes-related concerns in the USA: a study of 46 407 tweets between 2017 and 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Franetich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Shahmirian</w:t>
+                <w:t xml:space="preserve">Beverley Balkau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">BMJ Open Diabetes Research &amp; Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.e001190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-68272-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjdrc-2020-001190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911771v1</w:t>
+                <w:t xml:space="preserve">hal-02803719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin pricing and other major diabetes-related concerns in the USA: a study of 46 407 tweets between 2017 and 2019</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">Prediction of malaria transmission drivers in Anopheles mosquitoes using artificial intelligence coupled to MALDI-TOF mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Perchoux</w:t>
+                <w:t xml:space="preserve">Jean-François Franetich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beverley Balkau</w:t>
+                <w:t xml:space="preserve">Noémie Shahmirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open Diabetes Research &amp; Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), pp.e001190. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjdrc-2020-001190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-68272-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803719v1</w:t>
+                <w:t xml:space="preserve">hal-02911771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminologies augmented recurrent neural network model for clinical named entity recognition</w:t>
               </w:r>
@@ -5081,51 +5081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102, pp.103356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5211,51 +5211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (12), pp.2110-2113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5341,51 +5341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric San Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (5), pp.801-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5419,51 +5419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un logiciel capable de vérifier les faits en temps réel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Jongwane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5553,51 +5553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (1), pp.55-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5817,51 +5817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (5), pp.820-827. </w:t>
@@ -5912,51 +5912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de dates saillantes pour la construction de chronologies thématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,51 +6059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue and Discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (2), pp. 43-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6399,295 +6399,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on INEX 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Temporal Graphs Built from Texts via Transitive Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alexander</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigir Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1988852.1988854⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.375--413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1613/jair.3118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070386v1</w:t>
+                <w:t xml:space="preserve">inria-00602459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Temporal Graphs Built from Texts via Transitive Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">Report on INEX 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paavo Arvola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Muller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Chappell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 40, pp.375--413. </w:t>
+              <w:t xml:space="preserve">Sigir Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.P2-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1613/jair.3118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1988852.1988854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00602459v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIDJI: using syntax for validating answers in multiple documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Retrieval Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (5), pp.507-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6733,51 +6733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on INEX 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7001,51 +7001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traiter les documents XML avec les &amp;quot;contextes de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7191,1203 +7191,1203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">460 Enhancing neonatal acidosis prediction: A Machine Learning approach using CTG features and clinical characteristics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIMICS@DEFT'24 : Un mini-LLM peut-il tricher aux QCM de pharmacie en fouillant dans Wikipédia et NACHOS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximino Linares</w:t>
+                <w:t xml:space="preserve">Solène Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adam Remaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMFM 44th Annual Meeting: The Pregnancy Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.23-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331994v1</w:t>
+                <w:t xml:space="preserve">hal-04635892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d’entités cliniques en few-shot en trois langues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Improving Interpretability of Leucocyte Classification with Multimodal Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chossegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stockholm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Informatics Europe (MIE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/shti240602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623016v2</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMICS@DEFT'24 : Un mini-LLM peut-il tricher aux QCM de pharmacie en fouillant dans Wikipédia et NACHOS ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer la caractérisation phénotypique des patients atteints de maladies inflammatoires à médiation immunitaire par l’analyse automatique des comptes-rendus hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Remaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Delourme</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">J. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsburt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès français de médecine interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Nancy, France. pp.A387-A388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.10.368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635892v1</w:t>
+                <w:t xml:space="preserve">hal-05331989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few-shot clinical entity recognition in English, French and Spanish: masked language models outperform generative model prompting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 Conference on Empirical Methods in Natural Language Processing (EMNLP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.6829-6852, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2024.findings-emnlp.400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification multimodale d'une cohorte de patients porteurs de cancers rares de la tête et du cou au sein de l'Entrepôt de données de santé (EDS) de l'AP-HP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. La Rosa</w:t>
+                <w:t xml:space="preserve">A Benchmark Evaluation of Clinical Named Entity Recognition in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lolli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EMOIS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.14-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331991v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la caractérisation phénotypique des patients atteints de maladies inflammatoires à médiation immunitaire par l’analyse automatique des comptes-rendus hospitaliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Gérardin</w:t>
+                <w:t xml:space="preserve">Identification multimodale d'une cohorte de patients porteurs de cancers rares de la tête et du cou au sein de l'Entrepôt de données de santé (EDS) de l'AP-HP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Remaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ung</w:t>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pagès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perceval Wajsburt</w:t>
+                <w:t xml:space="preserve">B. Baujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de médecine interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Nancy, France. pp.A387-A388, </w:t>
+              <w:t xml:space="preserve">Congrès EMOIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lille, France. pp.202204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.10.368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331989v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark Evaluation of Clinical Named Entity Recognition in French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structuration des critères histopronostiques tumoraux par traitement automatique du langage naturel - Une comparaison entre apprentissage machine et règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Servan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Calderaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès EMOIS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France. pp.202301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523267v1</w:t>
+                <w:t xml:space="preserve">hal-05331993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Interpretability of Leucocyte Classification with Multimodal Network</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From Syntactic to Semantic Interoperability Using a Hyperontology in the Oncology Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna El Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varvara Kalokyri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Sambres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Vaterkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Informatics Europe (MIE 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/shti240602⟩</w:t>
+              <w:t xml:space="preserve">Digital Health and Informatics Innovations for Sustainable Health Care Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.1385-1389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI240670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816434v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des critères histopronostiques tumoraux par traitement automatique du langage naturel - Une comparaison entre apprentissage machine et règles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">460 Enhancing neonatal acidosis prediction: A Machine Learning approach using CTG features and clinical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximino Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EMOIS 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202301⟩</w:t>
+              <w:t xml:space="preserve">SMFM 44th Annual Meeting: The Pregnancy Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, National Harbor, United States. pp.S253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajog.2023.11.486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331993v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Syntactic to Semantic Interoperability Using a Hyperontology in the Oncology Domain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance d’entités cliniques en few-shot en trois langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Health and Informatics Innovations for Sustainable Health Care Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.169-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI240670⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04683989v1</w:t>
+                <w:t xml:space="preserve">hal-04623016v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AB1767-HPR DOCUMENT SEARCH IN LARGE RHEUMATOLOGY DATABASES: ADVANCED KEYWORD QUERIES TO SELECT HOMOGENEOUS PHENOTYPES</w:t>
               </w:r>
@@ -8425,51 +8425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mekinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Alliance of Associations for Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Milan, Italy. pp.2117.1-2118, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8503,90 +8503,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionnement temporel indépendant des évènements : application à des textes cliniques en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8650,51 +8650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bochnakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Haouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: ACL 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.1066-1076, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8728,77 +8728,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d'apprentissage actif pour la reconnaissance d'entités nommées en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.232-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8823,64 +8823,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An end-to-end neural model based on cliques and scopes for frame extraction in long breast radiology reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd Workshop on Biomedical Natural Language Processing and BioNLP Shared Tasks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8905,90 +8905,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-independent temporal positioning: application to French clinical text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Workshop on Biomedical Natural Language Processing and BioNLP Shared Tasks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.191-205, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9035,51 +9035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the portability of extractive Question-Answering systems on scientific papers to real-life application scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chyrine Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Haouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9117,103 +9117,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles préservant la confidentialité des données par mimétisme pour la reconnaissance d’entités nommées en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude sur la robustesse des systemes de TAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATALA, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9232,312 +9232,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of depth order on iterative nested named entity recognition models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Traitement Automatique de la Langue et Intégration de Données pour les Réunions de Concertations Pluridisciplinaires en Oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Artificial Intelligence in Medecine (AIME 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">TAL &amp; IA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AfIA; ATALA, Feb 2021, Virtuel - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277643v1</w:t>
+                <w:t xml:space="preserve">hal-04013495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement Automatique de la Langue et Intégration de Données pour les Réunions de Concertations Pluridisciplinaires en Oncologie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of depth order on iterative nested named entity recognition models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Taillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAL &amp; IA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AfIA; ATALA, Feb 2021, Virtuel - Online, France</w:t>
+              <w:t xml:space="preserve">Conference on Artificial Intelligence in Medecine (AIME 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013495v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification multilabel de concepts médicaux pour l’identification du profil clinique du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gilavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bellamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lille, France. pp.21-30</w:t>
@@ -9560,1028 +9560,994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t>
+                <w:t xml:space="preserve">Élémentaire mon cher Watson?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tourille</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jean Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.351-360</w:t>
+              <w:t xml:space="preserve">Journée Santé et IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784785v3</w:t>
+                <w:t xml:space="preserve">hal-02917175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation de l’équipe du LIMICS à DEFT 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Taillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Atelier DÉfi Fouille de Textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nancy, France. pp.108-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784747v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élémentaire mon cher Watson?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Charlet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Santé et IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.351-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917175v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784785v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation de l’équipe LAI à DEFT 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désidentification de comptes-rendus hospitaliers dans une base de données OMOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hilbey</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adrien Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">TALMED 2019 : Symposium satellite francophone sur le traitement automatique des langues dans le domaine biomédical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567002v1</w:t>
+                <w:t xml:space="preserve">hal-02564721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching News Articles Using an Event Knowledge Graph Leveraged by Wikidata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rudnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Rudnik</w:t>
+                <w:t xml:space="preserve">Thibault Ehrhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Ehrhart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+                <w:t xml:space="preserve">Denis Teyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Companion The 2019 World Wide Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, San Francisco, United States. pp.1232-1239, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3308560.3316761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désidentification de comptes-rendus hospitaliers dans une base de données OMOP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
+                <w:t xml:space="preserve">BeLink: Querying Networks of Facts, Statements and Beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Duc Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Parrot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ludivine Duroyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goasdoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Manolescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALMED 2019 : Symposium satellite francophone sur le traitement automatique des langues dans le domaine biomédical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM 2019 - 28th ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3357384.3357851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564721v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BeLink: Querying Networks of Facts, Statements and Beliefs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting statistical mentions from textual claims to provide trusted content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goasdoué</w:t>
+                <w:t xml:space="preserve">Tien Duc Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM 2019 - 28th ACM International Conference on Information and Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NLDB 2019 - 24th International Conference on Applications of Natural Language to Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Salford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269134v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting statistical mentions from textual claims to provide trusted content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participation de l’équipe LAI à DEFT 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hilbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tien Duc Cao</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLDB 2019 - 24th International Conference on Applications of Natural Language to Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Salford, United Kingdom</w:t>
+              <w:t xml:space="preserve">DEFT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121389v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Extraction of Entities and Relation from Legal Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Jeyafreeda Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Seventh Named Entities Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Melbourne, Australia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W18-2401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990502v1</w:t>
+                <w:t xml:space="preserve">hal-02407016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Content Management Perspective on Fact-Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10603,647 +10569,681 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Web Conference 2018 - alternate paper tracks "Journalism, Misinformation and Fact Checking"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.565-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Extraction of Entities and Relation from Legal Documents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Computational fact-checking: Problems, state of the art, and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Manolescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seventh Named Entities Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/W18-2401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02407016v1</w:t>
+                <w:t xml:space="preserve">hal-01791232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational fact-checking: Problems, state of the art, and perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">i2b2 implemented over SMART-on-FHIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mendis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">AMIA Joint Summits on Translational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791232v1</w:t>
+                <w:t xml:space="preserve">hal-01898354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">i2b2 implemented over SMART-on-FHIR</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Extracting Linked Data from statistic spreadsheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Duc Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Manolescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA Joint Summits on Translational Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898354v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Linked Data from statistic spreadsheets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Searching for Truth in a Database of Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Duc Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">WebDB 2018 - 21st International Workshop on the Web and Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Houston, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915148v1</w:t>
+                <w:t xml:space="preserve">hal-01745768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Truth in a Database of Statistics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WebDB 2018 - 21st International Workshop on the Web and Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Houston, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745768v1</w:t>
+                <w:t xml:space="preserve">hal-01990502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting linked data from statistic spreadsheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Duc Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Semantic Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Chicago, United States. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11277,90 +11277,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMSI-COT at SemEval-2017 Task 12: Neural Architecture for Temporal Information Extraction from Clinical Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.597-602, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11407,77 +11407,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural architecture for temporal relation extraction: A Bi-LSTM approach for detecting narrative containers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 55th Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. pp.224-230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11505,442 +11505,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01841667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Event Clustering and Aggregation from Newswire and Web Articles</w:t>
+                <w:t xml:space="preserve">Combining word and entity embeddings for entity linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swen Ribeiro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva d'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EMNLP Workshop: Natural Language Processing meets Journalism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/W17-4211⟩</w:t>
+              <w:t xml:space="preserve">14th Extended Semantic Web Conference - ESCW 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portorož, Slovenia. pp.337-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58068-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01857885v1</w:t>
+                <w:t xml:space="preserve">hal-01626196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal information extraction from clinical text</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Event Clustering and Aggregation from Newswire and Web Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swen Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Chapter of the Association for Computational Linguistics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 EMNLP Workshop: Natural Language Processing meets Journalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Copenhagen, Denmark. pp.62-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W17-4211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842460v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01857885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining word and entity embeddings for entity linking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal information extraction from clinical text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Extended Semantic Web Conference - ESCW 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the European Chapter of the Association for Computational Linguistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Valence, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-58068-5_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01626196v1</w:t>
+                <w:t xml:space="preserve">hal-01842460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre des représentations jointes de mots et d'entités pour la désambiguïsation d'entités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11976,3407 +11976,3352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP-driven Data Journalism: Time-Aware Mining and Visualization of International Alliances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Named entity recognition applied on a data base of Medieval Latin charters. The case of chartae burgundiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Torres Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Natural Language meets Journalism", workshop of the International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Computational History (HistoInformatics 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407145v1</w:t>
+                <w:t xml:space="preserve">hal-02407159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Named entity recognition applied on a data base of Medieval Latin charters. The case of chartae burgundiae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Datasets for Aspect-Based Sentiment Analysis in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Apidianaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chastang</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Richart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Computational History (HistoInformatics 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Portoro, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407159v1</w:t>
+                <w:t xml:space="preserve">hal-01838536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets for Aspect-Based Sentiment Analysis in French</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">LIMSI-COT at SemEval-2016 Task 12: Temporal relation identification using a pipeline of classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Richart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SemEval 2016 - the 10th International Workshop on Semantic Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.1136-1142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S16-1175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838536v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-instance querying: a lightweight integration architecture for data journalism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SemEval-2016 Task 5: Aspect Based Sentiment Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Cautis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Goasdoué</w:t>
+                <w:t xml:space="preserve">Maria Pontiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Letelier</w:t>
+                <w:t xml:space="preserve">Dimitrios Galanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haris Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Androutsopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Manandhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLDB</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Workshop on Semantic Evaluation (SemEval 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.19 - 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S16-1002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321201v2</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation, Visualization and Edition of Timelines for Journalistic Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Natural Language meets Journalism", workshop of the International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical information extraction at the clef ehealth evaluation lab 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2016 (online working notes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.28-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemEval-2016 Task 5: Aspect Based Sentiment Analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed-instance querying: a lightweight integration architecture for data journalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suresh Manandhar</w:t>
+                <w:t xml:space="preserve">Raphaël Bonaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Duc Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cautis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goasdoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Letelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Semantic Evaluation (SemEval 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VLDB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, New Delhi, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407165v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI-COT at SemEval-2016 Task 12: Temporal relation identification using a pipeline of classifiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">A dataset for open event extraction in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemEval 2016 - the 10th International Workshop on Semantic Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Language Resources and Evaluation, LREC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1939-1943</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/S16-1175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02407173v1</w:t>
+                <w:t xml:space="preserve">cea-01843179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset for open event extraction in English</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Extraction de relations temporelles dans des dossiers électroniques patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Besançon</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Language Resources and Evaluation, LREC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1939-1943</w:t>
+              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.459--466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01843179v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de relations temporelles dans des dossiers électroniques patient</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">NLP-driven Data Journalism: Time-Aware Mining and Visualization of International Alliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France. pp.459--466</w:t>
+              <w:t xml:space="preserve">"Natural Language meets Journalism", workshop of the International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01858431v1</w:t>
+                <w:t xml:space="preserve">hal-02407145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désambiguïsation d'entités pour l'induction non supervisée de schémas événementiels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Redundancy in French Electronic Health Records: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva d'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Sixth International Workshop on Health Text Mining and Information Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lisbon, Portugal. pp.21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W15-2603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01858466v1</w:t>
+                <w:t xml:space="preserve">hal-02489357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundancy in French Electronic Health Records: A preliminary study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Supervised Machine Learning Techniques to Detect TimeML Events in French and English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Sixth International Workshop on Health Text Mining and Information Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/W15-2603⟩</w:t>
+              <w:t xml:space="preserve">20thInternational Conference on Applications of Natural Language to Information Systems, NLDB 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Passau, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19581-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489357v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Machine Learning Techniques to Detect TimeML Events in French and English</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">CLEF eHealth Evaluation Lab 2015 Task 1b: Clinical Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Neveol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liadh Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20thInternational Conference on Applications of Natural Language to Information Systems, NLDB 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2015 Working notes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226541v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative event schema induction with entity disambiguation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 53rd Annual Meeting of the Association for Computational Linguistics and the 7th International Joint Conference on Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Beijing, China. pp.188-197, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3115/v1/P15-1019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01844047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLEF eHealth Evaluation Lab 2015 Task 1b: Clinical Named Entity Recognition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analyse d'expressions temporelles dans les dossiers électroniques patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2015 Working notes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922444v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'expressions temporelles dans les dossiers électroniques patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">Automatic Extraction of Time Expressions Across Domains in French Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP: Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal. pp.492-498, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/D15-1055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222638v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Extraction of Time Expressions Across Domains in French Narratives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Désambiguïsation d'entités pour l'induction non supervisée de schémas événementiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiem-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP: Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Caen, France. pp.71--82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222642v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to de-identify a large clinical corpus in 10 days</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating Web-as-corpus Topical Document Retrieval with an Index of the OpenDirectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Escudié</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément de Groc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA 2014 Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490236v1</w:t>
+                <w:t xml:space="preserve">hal-02489650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Web-as-corpus Topical Document Retrieval with an Index of the OpenDirectory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to de-identify a large clinical corpus in 10 days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Groisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément de Groc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Sophie Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Reykjavík, Iceland</w:t>
+              <w:t xml:space="preserve">AMIA 2014 Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489650v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Resources for Extraction and Normalization of Temporal Expressions with HeidelTime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Techniques d'apprentissage supervisé pour l'extraction d'événements TimeML en anglais et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence en recherche d'information et applications, CORIA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nancy, France. 16 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/sdnri.2014.coria-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489652v1</w:t>
+                <w:t xml:space="preserve">hal-01027563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Multidocument Event Descriptions for Building Thematic Timelines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thematic Cohesion: Measuring Terms Discriminatory Power Toward Themes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Groc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Loupy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2014, the 25th International Conference on Computational Linguistic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Dublin, Ireland. pp.1208 - 1217</w:t>
+              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489413v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of INEX 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toine Bogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Geva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Huurdeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'apprentissage supervisé pour l'extraction d'événements TimeML en anglais et français</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ranking Multidocument Event Descriptions for Building Thematic Timelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiem-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en recherche d'information et applications, CORIA 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COLING 2014, the 25th International Conference on Computational Linguistic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dublin, Ireland. pp.1208 - 1217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027563v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thematic Cohesion: Measuring Terms Discriminatory Power Toward Themes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">French Resources for Extraction and Normalization of Temporal Expressions with HeidelTime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude de Loupy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Reykjavík, Iceland</w:t>
+              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2014, Reykjavík, Iceland. pp.3239-3243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489437v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting News Web Page Creation Time with DCTFinder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Apprendre à ordonner la frontière de crawl pour le crawling orienté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Groc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnférence en Recherche d'Information et ses Applications (CORIA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/sdnri.2014.coria-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489655v1</w:t>
+                <w:t xml:space="preserve">hal-02492118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à ordonner la frontière de crawl pour le crawling orienté</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Extracting News Web Page Creation Time with DCTFinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d'Information et ses Applications (CORIA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Reykjavík, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24348/sdnri.2014.coria-16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02492118v1</w:t>
+                <w:t xml:space="preserve">hal-02489655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Construction of a French-LSF corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t>
+              <w:t xml:space="preserve">Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138069v1</w:t>
+                <w:t xml:space="preserve">hal-01848998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a French-LSF corpus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Building and Using Comparable Corpora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavík, Iceland</w:t>
+              <w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848998v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of INEX 2013</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une interface pour la validation et l’évaluation de chronologies thématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Flem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Sables d'Olonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147314v1</w:t>
+                <w:t xml:space="preserve">hal-02492234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Extraction des relations temporelles entre événements médicaux dans des comptes rendus hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t>
+              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140592v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interface pour la validation et l’évaluation de chronologies thématiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Flem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2013.coria2013_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492234v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Event Threads out of Multiple News Articles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t>
+                <w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
@@ -15390,388 +15335,534 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137084v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des relations temporelles entre événements médicaux dans des comptes rendus hospitaliers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overview of INEX 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Geva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sairam Gurajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.269-281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492227v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WebAnnotator, an Annotation Tool for Web Pages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493909v1</w:t>
+                <w:t xml:space="preserve">hal-02493851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rough Set Formalization of Quantitative Evaluation with Ambiguity</w:t>
+                <w:t xml:space="preserve">Finding Salient Dates for Building Thematic Timelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Paroubek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Remy Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bittar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Association for Computational Linguistics (ACL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. pp.730-739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493912v1</w:t>
+                <w:t xml:space="preserve">hal-02492242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event Nominals: Annotation Guidelines and a Manually Annotated Corpus in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15796,77 +15887,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un critère de cohésion thématique fondé sur un graphe de cooccurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Groc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Loupy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15885,269 +15976,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Salient Dates for Building Thematic Timelines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">WebAnnotator, an Annotation Tool for Web Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Bittar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Association for Computational Linguistics (ACL 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. pp.730-739</w:t>
+              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492242v1</w:t>
+                <w:t xml:space="preserve">hal-02493909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Rough Set Formalization of Quantitative Evaluation with Ambiguity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493851v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Annotation: A Proposal for Guidelines and an Experiment with Inter-annotator Agreement</w:t>
               </w:r>
@@ -16172,51 +16172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Teisseidre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16254,77 +16254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Event Designation in Media: Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixin He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16356,662 +16356,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un lexique pondéré des noms d'événements en français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Génération automatique de questions à partir de textes en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Conférence Traitement Automatique des Langues Naturelles (TALN 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">TALN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495159v1</w:t>
+                <w:t xml:space="preserve">hal-00794229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GrawlTCQ: terminology and corpora building by ranking simultaneously terms, queries and documents using graph random walks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FILTRAR-S : Nouveaux développements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Couto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Closson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL Workshop on Graph-based Methods for Natural Language Processing (TextGraph 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Portland, United States</w:t>
+              <w:t xml:space="preserve">Workshop Sécurité Globale (WISG' 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494953v1</w:t>
+                <w:t xml:space="preserve">hal-02495163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération automatique de questions à partir de textes en français</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vers une extraction automatique des événements dans les textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 33-38</w:t>
+              <w:t xml:space="preserve">Colloque international - Langage, discours, événements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Firenze, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794229v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FILTRAR-S : Nouveaux développements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of the INEX 2010 Question Answering Track (QA@INEX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Sécurité Globale (WISG' 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Vught, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23577-1_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495163v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une extraction automatique des événements dans les textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+                <w:t xml:space="preserve">Un lexique pondéré des noms d'événements en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - Langage, discours, événements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Firenze, Italie</w:t>
+              <w:t xml:space="preserve">Actes de la Conférence Traitement Automatique des Langues Naturelles (TALN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495162v1</w:t>
+                <w:t xml:space="preserve">hal-02495159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the INEX 2010 Question Answering Track (QA@INEX)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">GrawlTCQ: terminology and corpora building by ranking simultaneously terms, queries and documents using graph random walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Groc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACL Workshop on Graph-based Methods for Natural Language Processing (TextGraph 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320279v1</w:t>
+                <w:t xml:space="preserve">hal-02494953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Named and specific entity detection in varied data: the Quaero named entity baseline evaluation</w:t>
               </w:r>
@@ -17122,51 +17122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIDJI@ResPubliQA 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17230,51 +17230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17327,247 +17327,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FILTRAR-S : un outil de filtrage sémantique et de fouille de textes pour la veille</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les entités nommées événement et les verbes de cause-conséquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique &amp; Technologique (VVST'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496879v1</w:t>
+                <w:t xml:space="preserve">hal-02496172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entités nommées événement et les verbes de cause-conséquence</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FILTRAR-S : un outil de filtrage sémantique et de fouille de textes pour la veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Closson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique &amp; Technologique (VVST'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496172v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Citation Extraction from Patents</w:t>
               </w:r>
@@ -17579,51 +17579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grandry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17687,51 +17687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17786,51 +17786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIDJI: Web Question-Answering at Quaero 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17881,51 +17881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude des questions &amp;quot;complexes&amp;quot; en question-réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu-Henri Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18101,51 +18101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'apport de la syntaxe dans un système de question-réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18183,51 +18183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la syntaxe pour valider les réponses à des questions par plusieurs documents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18274,51 +18274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIDJI in ResPubliQA 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18350,342 +18350,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justification of Answers by Verification of Dependency Relations-The French AVE Task.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">XTM: A Robust Temporal Text Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">CICLing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Haïfa, Israel. pp.231-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302685v1</w:t>
+                <w:t xml:space="preserve">hal-00260124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XTM: A Robust Temporal Text Processor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluation Metrics for Automatic Temporal Annotation of Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICLing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Haïfa, Israel. pp.231-240</w:t>
+              <w:t xml:space="preserve">Sixth International Language Resources and Evaluation (LREC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260124v1</w:t>
+                <w:t xml:space="preserve">hal-00292202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Metrics for Automatic Temporal Annotation of Texts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Justification of Answers by Verification of Dependency Relations-The French AVE Task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Muller</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Language Resources and Evaluation (LREC'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">CLEF 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292202v1</w:t>
+                <w:t xml:space="preserve">hal-02302685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XRCE-T: XIP Temporal Module for TempEval Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SemEval 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.492-495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18736,51 +18736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Geva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGIR 2006, XML Element Retrieval Methodology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Seattle, United States. pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18844,51 +18844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Geva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australasian Language Technology Workshop (ALTW 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Sidney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18913,51 +18913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From natural language to NEXI, an interface for INEX 2005 queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth Workshop of the INitiative for the Evaluation of XML Retrieval (INEX 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dagstuhl, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18976,403 +18976,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XGTagger, an open-source interface dealing with XML contents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Tannier</w:t>
+                <w:t xml:space="preserve">Utilisation de la langue naturelle pour l'interrogation de documents structurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Mathieu</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Juganaru-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Open Source Web Information Retrieval (OSWIR 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Grenoble, France. 16p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2005.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406856v1</w:t>
+                <w:t xml:space="preserve">hal-00949401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la langue naturelle pour l'interrogation de documents structurés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">XML Retrieval with a Natural Language Interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Juganaru-Mathieu</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Geva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA'05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">String Processing and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Buenos Aires, Argentina. pp.29-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24348/coria.2005.19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00949401v1</w:t>
+                <w:t xml:space="preserve">hal-00264006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML Retrieval with a Natural Language Interface.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Geva</w:t>
+                <w:t xml:space="preserve">Utilisation de la langue naturelle pour l'interrogation de documents structurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">String Processing and Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Buenos Aires, Argentina. pp.29-40</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264006v1</w:t>
+                <w:t xml:space="preserve">hal-00406870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la langue naturelle pour l'interrogation de documents structurés</w:t>
+                <w:t xml:space="preserve">XGTagger, an open-source interface dealing with XML contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Workshop on Open Source Web Information Retrieval (OSWIR 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406870v1</w:t>
+                <w:t xml:space="preserve">hal-00406856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19390,77 +19390,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">463P Impact of two waves of Sars-Cov-2 outbreak on the clinical presentation and outcomes of newly referred breast cancer cases at AP-HP: A retrospective multicenter cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19569,64 +19569,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier Journalisme Computationnel 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19644,51 +19644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se protéger sur Internet. Conseils pour la vie en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19738,103 +19738,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence and Malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniss Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniss Acherar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Piarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1353-1368, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19862,304 +19862,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Automatically Generated Noun Lexicons for Event Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.188-206, 2012, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Intelligent Text Processing and Computational Linguistics (CicLing 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-231, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28601-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493676v1</w:t>
+                <w:t xml:space="preserve">hal-02493671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Generated Noun Lexicons for Event Extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Intelligent Text Processing and Computational Linguistics (CicLing 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.219-231, 2012, </w:t>
+              <w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.188-206, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28601-8_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493671v1</w:t>
+                <w:t xml:space="preserve">hal-02493676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on Pseudo Relevance Feedback Using Graph Random Walks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Groc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 19th International Symposium on String Processing and Information Retrieval (SPIRE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-198, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20193,51 +20193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Syntactic Analysis in a QA System: FIDJI @ ResPubliQA’09</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20290,204 +20290,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Natural Language Queries at INEX 2004</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieval Status Values in Information Retrieval Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Imafouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tannier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation, 4th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2005, Dagstuhl Castle, Germany, November 28-30, 2005. Revised Selected Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.373-387, 2005, Lecture Notes in Computer Science, Vol. 3977</w:t>
+              <w:t xml:space="preserve">String Processing and Information Retrieval, 12th International Conference, SPIRE 2005, Buenos Aires, Argentina, November 2-4, 2005. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.224-227, 2005, Lecture Notes in Computer Science, Vol. 3772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406843v1</w:t>
+                <w:t xml:space="preserve">hal-00406840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval Status Values in Information Retrieval Evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysing Natural Language Queries at INEX 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">String Processing and Information Retrieval, 12th International Conference, SPIRE 2005, Buenos Aires, Argentina, November 2-4, 2005. Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.224-227, 2005, Lecture Notes in Computer Science, Vol. 3772</w:t>
+              <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation, 4th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2005, Dagstuhl Castle, Germany, November 28-30, 2005. Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.373-387, 2005, Lecture Notes in Computer Science, Vol. 3977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406840v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20518,51 +20518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event Extraction System for Electronic Messages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20090235280A1. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20612,64 +20612,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle et santé. Des algorithmes au service de la médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20700,64 +20700,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivrable D5.3 - Evaluation Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20807,103 +20807,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SynCABEL: Synthetic Contextualized Augmentation for Biomedical Entity Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Remaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulàlia Farré-Maduell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krallinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20921,90 +20921,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Approaches for our Participation to the n2c2 Challenge on Cohort Selection for Clinical Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21110,51 +21110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lamer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21185,77 +21185,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Linked Data from statistic spreadsheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Duc Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Saclay Ile de France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21290,77 +21290,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21399,64 +21399,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entités Nommées Événement : guide d’annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LIMSI-CNRS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21491,51 +21491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval Status Values in Information Retrieval Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imafouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21553,51 +21553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'information dans les documents XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21609,220 +21609,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00680260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches to Translating Natural Language Queries for use in XML Information Retrieval Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Traitement automatique du langage naturel pour l'extraction et la recherche d'informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00680259v1</w:t>
+                <w:t xml:space="preserve">emse-00680261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement automatique du langage naturel pour l'extraction et la recherche d'informations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Approaches to Translating Natural Language Queries for use in XML Information Retrieval Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Geva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00680261v1</w:t>
+                <w:t xml:space="preserve">emse-00680259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with XML structure through &amp;quot;reading contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21840,51 +21840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XG tagger, a generic interface for analysing XML content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21947,51 +21947,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et recherche d'information en langage naturel dans les documents semi-structurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_stic.othe. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22050,51 +22050,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des événements et ciblage d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique et langage [cs.CL]. Université Paris Sud, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22281,51 +22281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Kalra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1800733" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bigay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Seroussi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Remaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ung" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pages" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Wajsburt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/68704" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752782v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Zaghir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bjelogrlic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60501" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel G&#233;rardin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Xiong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49607" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Acherar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhame Tantaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304789" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noshine Mohammad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguenin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menvielle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myad136" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chossegros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delhommeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpi.2024.100405" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Calliger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1778693" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trebossen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44184-023-00046-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Redjdal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gu&#233;vel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.24.00026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denizhan Demirkol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;i&#287;dem Sel&#231;ukcan Erol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay &#214;zcan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;amil Akta&#351;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iwj.14556" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1768748" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34675" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11041071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267498v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wassermann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.6637" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107871v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vaterkowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leprovost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.22.00179" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flicoteaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102189" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04487847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Girault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Ray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14739" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04524862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jachiet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000298" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mageau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne M&#233;kinian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/42379" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lampros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2022.101132" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994232v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samil Aktas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Ozcan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Selcukcan Erol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/j.aott.2022.22052" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellamine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33928" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549593v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chaline" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05647-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Zalcman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2022.06.018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655030v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaillant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102311" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410057v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torres Aguilar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.8646" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1742530" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994189v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ahne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Khetan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Imbesat Hassan Rizvi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Czernichow" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/37201" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fagherazzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Orchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27434" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427404v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sarfati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103684" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475791v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.164" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911771v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Franetich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Shahmirian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68272-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803719v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Balkau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjdrc-2020-001190" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2019.103356" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01853067v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3229863.3229880" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.03.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350470v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-001627" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492137v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kessler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hag&#232;ge" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bittar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Viron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2012.203" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602459v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3118" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-010-9131-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M572T2F4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302686v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.131.0041" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259651v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406841v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tannier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mathieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331994v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximino Linares" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2023.11.486" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623016v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635892v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delourme" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331970v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-emnlp.400" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331991v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdoux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Rosa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lolli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baujat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202204" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331989v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ung" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pag&#232;s" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.10.368" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523267v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816434v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti240602" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331993v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kempf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dura" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calderaro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brones" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202301" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04683989v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna El Ghosh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kalokyri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sambres" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240670" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137383v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rardin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xong" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekinian" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.6231" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130201v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230660v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chyrine Tahri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bochnakian" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haouat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.68" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533228v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297686v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bionlp-1.16" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013376v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013420v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277643v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Taill&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013495v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265917v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilavert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784747v3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917175v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567002v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hilbey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406962v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rudnik" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ehrhart" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3316761" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564721v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Parrot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269134v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Duc Cao" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Duroyon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357384.3357851" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121389v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Duc Cao" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722666v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407016v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-2401" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01791232v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898354v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mendis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Murphy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01915148v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745768v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583975v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066914" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841667v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-2035" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857885v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Ribeiro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-4211" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626196v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beaumont" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva d'Hondt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58068-5_21" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626197v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407145v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407159v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838536v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richart" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321201v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bonaque" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Letelier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407152v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922402v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Neveol" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cohen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407165v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pontiki" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Galanis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Papageorgiou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Androutsopoulos" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Manandhar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1002" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843179v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Nguyen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besan&#231;on" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858466v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiem-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489357v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-2603" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226541v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arnulphy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19581-0_2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844047v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besancon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-1019" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922444v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadh Kelly" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222638v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222642v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D15-1055" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490236v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Groisy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jeannot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489650v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Groc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489652v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489413v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027563v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/sdnri.2014.coria-9" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489437v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Loupy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489655v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492118v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/sdnri.2014.coria-16" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848998v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filhol" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492234v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Flem" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492126v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492227v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493909v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493912v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493890v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493858v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492242v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493899v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teisseidre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493865v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin He" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495159v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494953v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794229v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495163v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Campion" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Closson" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495162v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496080v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496879v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Shin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496172v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496450v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grandry" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282116v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496448v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496173v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Henri Falco" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282126v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laurent" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497967v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291485v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.5" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497966v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302685v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260124v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292202v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259657v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261005v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hassler" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262249v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Woodley" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263834v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406856v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949401v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru-Mathieu" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2005.19" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264006v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406870v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253192v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bey" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.639" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643634v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496884v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427504v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64573-1_273" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493671v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28601-8_19" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493673v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34109-0_20" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496880v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15754-7_26" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2X0CBC54-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406843v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406840v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imafouo" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497577v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762164v2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933447v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481323v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Farr&#233;-Maduell" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krallinger" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406975v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cisneros" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013447v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496700v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652227v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492237v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680263v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Imafouo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680260v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680259v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680261v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680271v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680270v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Garnier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00121721v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02489426v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Remaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pages" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Wajsburt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/68704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bigay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Seroussi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Kalra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1800733" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel G&#233;rardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Xiong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chossegros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delhommeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpi.2024.100405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noshine Mohammad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguenin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lefebvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menvielle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myad136" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Acherar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhame Tantaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304789" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Calliger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1778693" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trebossen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44184-023-00046-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Redjdal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gu&#233;vel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.24.00026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denizhan Demirkol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;i&#287;dem Sel&#231;ukcan Erol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay &#214;zcan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;amil Akta&#351;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iwj.14556" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Zaghir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bjelogrlic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34675" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533215v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1768748" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wassermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.6637" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11041071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107871v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vaterkowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leprovost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.22.00179" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04487847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Girault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Ray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14739" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flicoteaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102189" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04524862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jachiet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000298" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samil Aktas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Ozcan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Selcukcan Erol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/j.aott.2022.22052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951590v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lampros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2022.101132" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaillant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellamine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102311" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705935v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Zalcman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2022.06.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549593v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chaline" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05647-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519085v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33928" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410057v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torres Aguilar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.8646" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1742530" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ahne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Khetan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Imbesat Hassan Rizvi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Czernichow" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/37201" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fagherazzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Orchard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27434" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mageau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne M&#233;kinian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/42379" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104073" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sarfati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103684" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.164" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803719v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Balkau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjdrc-2020-001190" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Franetich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Shahmirian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68272-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2019.103356" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01853067v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3229863.3229880" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.03.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350470v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-001627" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492137v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kessler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hag&#232;ge" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bittar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Viron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2012.203" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3118" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-010-9131-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M572T2F4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302686v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.131.0041" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259651v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406841v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tannier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mathieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635892v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delourme" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816434v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti240602" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331989v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ung" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pag&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.10.368" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331970v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-emnlp.400" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523267v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331991v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Rosa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lolli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baujat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202204" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331993v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kempf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dura" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calderaro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brones" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202301" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04683989v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna El Ghosh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kalokyri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sambres" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240670" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331994v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximino Linares" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2023.11.486" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623016v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137383v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rardin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xong" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekinian" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.6231" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130201v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230660v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chyrine Tahri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bochnakian" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haouat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.68" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533228v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297686v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bionlp-1.16" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013376v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013420v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013495v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277643v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Taill&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265917v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilavert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917175v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784747v3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564721v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Parrot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406962v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rudnik" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ehrhart" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3316761" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269134v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Duc Cao" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Duroyon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357384.3357851" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Duc Cao" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567002v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hilbey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407016v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-2401" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722666v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01791232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898354v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mendis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Murphy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01915148v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745768v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583975v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066914" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841667v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-2035" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626196v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beaumont" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva d'Hondt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58068-5_21" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857885v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Ribeiro" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-4211" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626197v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407159v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838536v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richart" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407165v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pontiki" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Galanis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Papageorgiou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Androutsopoulos" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Manandhar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407152v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922402v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Neveol" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cohen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321201v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bonaque" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Letelier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843179v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Nguyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besan&#231;on" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407145v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489357v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-2603" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226541v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arnulphy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19581-0_2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922444v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadh Kelly" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844047v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besancon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-1019" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222638v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222642v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D15-1055" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858466v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiem-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489650v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Groc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490236v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Groisy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jeannot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027563v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/sdnri.2014.coria-9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489437v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Loupy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489413v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489652v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492118v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/sdnri.2014.coria-16" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489655v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848998v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filhol" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492234v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Flem" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492227v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492126v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492242v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493890v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493858v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493909v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493912v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493899v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teisseidre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493865v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin He" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794229v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495163v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Campion" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Closson" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495162v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495159v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494953v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496080v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496172v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496879v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Shin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496450v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grandry" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282116v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496448v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496173v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Henri Falco" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282126v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laurent" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497967v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291485v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.5" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497966v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260124v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292202v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302685v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259657v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261005v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hassler" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262249v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Woodley" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263834v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949401v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru-Mathieu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2005.19" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264006v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406870v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406856v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253192v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bey" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.639" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643634v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496884v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427504v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64573-1_273" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493671v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28601-8_19" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493673v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34109-0_20" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496880v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15754-7_26" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2X0CBC54-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406840v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imafouo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406843v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497577v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762164v2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933447v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481323v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Farr&#233;-Maduell" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krallinger" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406975v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cisneros" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013447v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496700v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652227v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492237v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680263v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Imafouo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680260v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680261v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680259v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680271v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680270v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Garnier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00121721v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02489426v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>