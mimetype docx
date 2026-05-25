--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -100,1632 +100,1632 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Phenotyping of Patients With Immune-Mediated Inflammatory Diseases Through Automated Processing of Discharge Summaries: Multicenter Cohort Study</w:t>
+                <w:t xml:space="preserve">Clinical Research Informatics: Contributions from 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Remaki</w:t>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Ung</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dipak Kalra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/68704⟩</w:t>
+              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (01), pp.143-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0044-1800733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091264v1</w:t>
+                <w:t xml:space="preserve">hal-05331981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Digital Health at Sorbonne University: The Year One Review of the SN@SU Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Dhombres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Seroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 329, pp.1412-1416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI251071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Research Informatics: Contributions from 2023</w:t>
+                <w:t xml:space="preserve">Improving Phenotyping of Patients With Immune-Mediated Inflammatory Diseases Through Automated Processing of Discharge Summaries: Multicenter Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">Adam Remaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsburt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipak Kalra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elise Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (01), pp.143-146. </w:t>
+              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e68704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0044-1800733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/68704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331981v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Translation on Biomedical Information Extraction: Experiment on Real-Life Clinical Notes</w:t>
+                <w:t xml:space="preserve">Prompt Engineering Paradigms for Medical Applications: Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Gérardin</w:t>
+                <w:t xml:space="preserve">Jamil Zaghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhan Xiong</w:t>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
+                <w:t xml:space="preserve">Mina Bjelogrlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Carrat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.e49607-e49607. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.e60501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/49607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/60501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331985v1</w:t>
+                <w:t xml:space="preserve">hal-04752782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the generalizability of white blood cell classification with few-shot domain adaptation</w:t>
+                <w:t xml:space="preserve">Evaluating Plasmodium falciparum automatic detection and parasitemia estimation: A comparative study on thin blood smear images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Chossegros</w:t>
+                <w:t xml:space="preserve">Aniss Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delhommeau</w:t>
+                <w:t xml:space="preserve">Ilhame Tantaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Stockholm</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpi.2024.100405⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0304789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850722v1</w:t>
+                <w:t xml:space="preserve">hal-05331984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nosocomial transmission of Aspergillus flavus in a neonatal intensive care unit: Long-term persistence in environment and interest of MALDI–ToF mass-spectrometry coupled with convolutional neural network for rapid clone recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the generalizability of white blood cell classification with few-shot domain adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Huguenin</w:t>
+                <w:t xml:space="preserve">Manon Chossegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Lefebvre</w:t>
+                <w:t xml:space="preserve">François Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Menvielle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Stockholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myad136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.100405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpi.2024.100405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509770v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Plasmodium falciparum automatic detection and parasitemia estimation: A comparative study on thin blood smear images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nosocomial transmission of Aspergillus flavus in a neonatal intensive care unit: Long-term persistence in environment and interest of MALDI–ToF mass-spectrometry coupled with convolutional neural network for rapid clone recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noshine Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniss Acherar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">Antoine Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilhame Tantaoui</w:t>
+                <w:t xml:space="preserve">Annick Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
+                <w:t xml:space="preserve">Laura Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thellier</w:t>
+                <w:t xml:space="preserve">Dominique Toubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0304789. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (1), pp.myad136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myad136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331984v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Natural Language Processing Algorithm to Pseudonymize Documents in the Context of a Clinical Data Warehouse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of Translation on Biomedical Information Extraction: Experiment on Real-Life Clinical Notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhan Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0044-1778693⟩</w:t>
+              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e49607-e49607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/49607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752779v1</w:t>
+                <w:t xml:space="preserve">hal-05331985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural language processing of multi-hospital electronic health records for public health surveillance of suicidality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bey</w:t>
+                <w:t xml:space="preserve">Development and Validation of a Natural Language Processing Algorithm to Pseudonymize Documents in the Context of a Clinical Data Warehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Cohen</w:t>
+                <w:t xml:space="preserve">Alice Calliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Trebossen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Basile Dura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexis Geoffroy</w:t>
+                <w:t xml:space="preserve">Alexandre Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ Mental Health Research </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
+              <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44184-023-00046-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0044-1778693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752781v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The More, the Better? Modalities of Metastatic Status Extraction on Free Medical Reports Based on Natural Language Processing</w:t>
+                <w:t xml:space="preserve">Natural language processing of multi-hospital electronic health records for public health surveillance of suicidality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+                <w:t xml:space="preserve">Romain Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Priou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ariel Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Redjdal</w:t>
+                <w:t xml:space="preserve">Vincent Trebossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Guével</w:t>
+                <w:t xml:space="preserve">Pierre-Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.e2400026. </w:t>
+              <w:t xml:space="preserve">NPJ Mental Health Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/CCI.24.00026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44184-023-00046-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692581v1</w:t>
+                <w:t xml:space="preserve">hal-04752781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of amputation risk of patients with diabetic foot using classification algorithms: A clinical study from a tertiary center</w:t>
+                <w:t xml:space="preserve">The More, the Better? Modalities of Metastatic Status Extraction on Free Medical Reports Based on Natural Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denizhan Demirkol</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Çiğdem Selçukcan Erol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuncay Özcan</w:t>
+                <w:t xml:space="preserve">Akram Redjdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Şamil Aktaş</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wound Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (1), </w:t>
+              <w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e2400026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/iwj.14556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/CCI.24.00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331986v1</w:t>
+                <w:t xml:space="preserve">hal-04692581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt Engineering Paradigms for Medical Applications: Scoping Review</w:t>
+                <w:t xml:space="preserve">Prediction of amputation risk of patients with diabetic foot using classification algorithms: A clinical study from a tertiary center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamil Zaghir</w:t>
+                <w:t xml:space="preserve">Denizhan Demirkol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Naguib</w:t>
+                <w:t xml:space="preserve">Çiğdem Selçukcan Erol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mina Bjelogrlic</w:t>
+                <w:t xml:space="preserve">Tuncay Özcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Şamil Aktaş</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, pp.e60501. </w:t>
+              <w:t xml:space="preserve">International Wound Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/60501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/iwj.14556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752782v1</w:t>
+                <w:t xml:space="preserve">hal-05331986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No changes in clinical presentation, treatment strategies and survival of pancreatic cancer cases during the SARS‐COV‐2 outbreak: A retrospective multicenter cohort study on real‐world data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 153 (12), pp.1988-1996. </w:t>
@@ -1763,64 +1763,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Research Informatics: Contributions from 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipak Kalra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (01), pp.146-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1854,103 +1854,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the COVID-19 pandemic on clinical presentation, treatments, and outcomes of new breast cancer patients: A retrospective multicenter cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (22), pp.20918-20929. </w:t>
@@ -1988,51 +1988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Detection of Epidemic Clones in Candida parapsilosis Outbreaks by Combining MALDI-TOF Mass Spectrometry and Deep Learning Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noshine Mohammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2040,51 +2040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Godmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (4), pp.1071. </w:t>
@@ -2122,51 +2122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Improve Cancer Patients ENrollment in Clinical Trials From rEal-Life Databases Using the Observational Medical Outcomes Partnership Oncology Extension: Results of the PENELOPE Initiative in Urologic Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Vaterkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2308,51 +2308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garabedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 103 (3), pp.479 - 487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2386,103 +2386,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Natural Language Processing Model for deriving breast cancer quality indicators : A cross-sectional, multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Flicoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71 (6), pp.102189. </w:t>
@@ -2572,51 +2572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLOS Digital Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, PLOS Digital Health, 2, pp.e0000298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2648,2428 +2648,2428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of risk factors for amputation in patients with diabetic foot ulcers: a cohort study from a tertiary center</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denizhan Demirkol</w:t>
+                <w:t xml:space="preserve">Construction of Cohorts of Similar Patients From Automatic Extraction of Medical Concepts: Phenotype Extraction Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samil Aktas</w:t>
+                <w:t xml:space="preserve">Arthur Mageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuncay Ozcan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Arsène Mékinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Orthopaedica et Traumatologica Turcica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5152/j.aott.2022.22052⟩</w:t>
+              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (12), pp.e42379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/42379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994232v1</w:t>
+                <w:t xml:space="preserve">hal-03994280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-life evaluation of deep learning models trained on two datasets for Plasmodium falciparum detection with thin blood smear images at 500x magnification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Thellier</w:t>
+                <w:t xml:space="preserve">Privacy-preserving mimic models for clinical named entity recognition in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lampros</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imu.2022.101132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130, pp.104073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2022.104073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951590v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilabel classification of medical concepts for patient clinical profile identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
+                <w:t xml:space="preserve">Impact of two waves of Sars‐Cov2 outbreak on the number, clinical presentation, care trajectories and survival of patients newly referred for a colorectal cancer: A French multicentric cohort study from a large group of University hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Vaillant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ali Bellamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102311⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150 (10), pp.1609-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.33928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655030v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the SARS-CoV-2 outbreak on management and prognosis of new lung cancer cases, a retrospective multicenter real-life cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Bey</w:t>
+                <w:t xml:space="preserve">Identification of a clonal population of Aspergillus flavus by MALDI-TOF mass spectrometry using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noshine Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Godmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniss Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2022.06.018⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-05647-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705935v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a clonal population of Aspergillus flavus by MALDI-TOF mass spectrometry using deep learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aniss Acherar</w:t>
+                <w:t xml:space="preserve">Multilabel classification of medical concepts for patient clinical profile identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bellamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-05647-4⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.102311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549593v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of two waves of Sars‐Cov2 outbreak on the number, clinical presentation, care trajectories and survival of patients newly referred for a colorectal cancer: A French multicentric cohort study from a large group of University hospitals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the SARS-CoV-2 outbreak on management and prognosis of new lung cancer cases, a retrospective multicenter real-life cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Zalcman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Wislez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ali Bellamine</w:t>
+                <w:t xml:space="preserve">Romain Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.33928⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2022.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519085v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic medieval charters structure detection : A Bi-LSTM linear segmentation approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-life evaluation of deep learning models trained on two datasets for Plasmodium falciparum detection with thin blood smear images at 500x magnification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniss Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhame Tantaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lampros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Torres Aguilar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Piarroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jdmdh.8646⟩</w:t>
+              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.101132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imu.2022.101132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410057v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Research Informatics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analysis of risk factors for amputation in patients with diabetic foot ulcers: a cohort study from a tertiary center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denizhan Demirkol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samil Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuncay Ozcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cigdem Selcukcan Erol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dipak Kalra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0042-1742530⟩</w:t>
+              <w:t xml:space="preserve">Acta Orthopaedica et Traumatologica Turcica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (5), pp.333-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5152/j.aott.2022.22052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994267v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Explicit and Implicit Cause-Effect Relationships in Patient-Reported Diabetes-Related Tweets From 2017 to 2021: Deep Learning Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Automatic medieval charters structure detection : A Bi-LSTM linear segmentation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Torres Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (7), pp.e37201. </w:t>
+              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/37201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jdmdh.8646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994189v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Diabetes-Related Biomedical Literature Exploration in the Clinical Decision-making Process via Interactive Classification and Topic Discovery: Methodology Development Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Clinical Research Informatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francisco Orchard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipak Kalra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/27434⟩</w:t>
+              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.161-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0042-1742530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534513v1</w:t>
+                <w:t xml:space="preserve">hal-03994267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of Cohorts of Similar Patients From Automatic Extraction of Medical Concepts: Phenotype Extraction Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Gérardin</w:t>
+                <w:t xml:space="preserve">Extraction of Explicit and Implicit Cause-Effect Relationships in Patient-Reported Diabetes-Related Tweets From 2017 to 2021: Deep Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Khetan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Mageau</w:t>
+                <w:t xml:space="preserve">Md Imbesat Hassan Rizvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Mékinian</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (12), pp.e42379. </w:t>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.e37201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/42379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/37201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994280v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-preserving mimic models for clinical named entity recognition in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Diabetes-Related Biomedical Literature Exploration in the Clinical Decision-making Process via Interactive Classification and Topic Discovery: Methodology Development Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Bannour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
+                <w:t xml:space="preserve">Guy Fagherazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Czernichow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Rance</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+                <w:t xml:space="preserve">Francisco Orchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 130, pp.104073. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.e27434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2022.104073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/27434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655039v1</w:t>
+                <w:t xml:space="preserve">hal-03534513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical concept normalization in French using multilingual terminologies and contextual embeddings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Named Entity Recognition Model for Medieval Latin Charters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Torres Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127411v1</w:t>
+                <w:t xml:space="preserve">hal-03427404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification automatique des patients avec fractures ostéoporotiques à partir de comptes rendus médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bellamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceval Wajsburt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88, pp.A103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rhum.2021.10.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New cancer cases at the time of SARS-Cov2 pandemic and related public health policies: A persistent and concerning decrease long after the end of national lockdown</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Medical concept normalization in French using multilingual terminologies and contextual embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.02.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114, pp.103684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2021.103684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172913v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Named Entity Recognition Model for Medieval Latin Charters</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New cancer cases at the time of SARS-Cov2 pandemic and related public health policies: A persistent and concerning decrease long after the end of national lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Layese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.260-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427404v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity Doubles Mortality in Patients Hospitalized for Severe Acute Respiratory Syndrome Coronavirus 2 in Paris Hospitals, France: A Cohort Study on 5,795 Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of malaria transmission drivers in Anopheles mosquitoes using artificial intelligence coupled to MALDI-TOF mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+                <w:t xml:space="preserve">Jean-François Franetich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Beeker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean‐luc Diehl</w:t>
+                <w:t xml:space="preserve">Noémie Shahmirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.23014⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.11379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-68272-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677189v1</w:t>
+                <w:t xml:space="preserve">hal-02911771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin pricing and other major diabetes-related concerns in the USA: a study of 46 407 tweets between 2017 and 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Orchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beverley Balkau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open Diabetes Research &amp; Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (1), pp.e001190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjdrc-2020-001190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of malaria transmission drivers in Anopheles mosquitoes using artificial intelligence coupled to MALDI-TOF mass spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Chaline</w:t>
+                <w:t xml:space="preserve">Obesity Doubles Mortality in Patients Hospitalized for Severe Acute Respiratory Syndrome Coronavirus 2 in Paris Hospitals, France: A Cohort Study on 5,795 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Beeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives‐lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Franetich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
+                <w:t xml:space="preserve">Emmanuel Guerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Shahmirian</w:t>
+                <w:t xml:space="preserve">Jean‐luc Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (12), pp.2282-2289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-68272-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oby.23014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911771v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminologies augmented recurrent neural network model for clinical named entity recognition</w:t>
               </w:r>
@@ -5081,51 +5081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102, pp.103356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5211,51 +5211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (12), pp.2110-2113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5341,51 +5341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric San Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (5), pp.801-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5419,51 +5419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un logiciel capable de vérifier les faits en temps réel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Jongwane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5553,51 +5553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (1), pp.55-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5817,51 +5817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (5), pp.820-827. </w:t>
@@ -5912,51 +5912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de dates saillantes pour la construction de chronologies thématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,51 +6059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue and Discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (2), pp. 43-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6399,489 +6399,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Temporal Graphs Built from Texts via Transitive Reduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report on INEX 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Muller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paavo Arvola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Chappell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1613/jair.3118⟩</w:t>
+              <w:t xml:space="preserve">Sigir Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.P2-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1988852.1988854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00602459v1</w:t>
+                <w:t xml:space="preserve">hal-01070386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on INEX 2010</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paavo Arvola</w:t>
+                <w:t xml:space="preserve">Evaluating Temporal Graphs Built from Texts via Transitive Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Beckers</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigir Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.P2-17. </w:t>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.375--413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1988852.1988854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1613/jair.3118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070386v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00602459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIDJI: using syntax for validating answers in multiple documents</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Report on INEX 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Demartini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher M. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Retrieval Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10791-010-9131-y⟩</w:t>
+              <w:t xml:space="preserve">Sigir Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (1), pp.38-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1842890.1842897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495183v1</w:t>
+                <w:t xml:space="preserve">hal-01067846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on INEX 2009</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FIDJI: using syntax for validating answers in multiple documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigir Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Retrieval Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (5), pp.507-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10791-010-9131-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1842890.1842897⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01067846v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la linguistique dans les systèmes de recherche d'informations précises</w:t>
               </w:r>
@@ -7001,51 +7001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traiter les documents XML avec les &amp;quot;contextes de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7157,7959 +7157,8041 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (115)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (117)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMICS@DEFT'24 : Un mini-LLM peut-il tricher aux QCM de pharmacie en fouillant dans Wikipédia et NACHOS ?</w:t>
+                <w:t xml:space="preserve">Is Biomedical Specialization Still Worth It? Insights from Domain-Adaptive Language Modelling with a New French Health Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Delourme</w:t>
+                <w:t xml:space="preserve">Aidan Mannion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Fifteenth Language Resources and Evaluation Conference (LREC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma, Spain. pp.10617-10633, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63317/5aujtfs5wq6b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635892v1</w:t>
+                <w:t xml:space="preserve">hal-05627769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Interpretability of Leucocyte Classification with Multimodal Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">460 Enhancing neonatal acidosis prediction: A Machine Learning approach using CTG features and clinical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximino Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Stockholm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Informatics Europe (MIE 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/shti240602⟩</w:t>
+              <w:t xml:space="preserve">SMFM 44th Annual Meeting: The Pregnancy Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, National Harbor, United States. pp.S253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajog.2023.11.486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816434v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la caractérisation phénotypique des patients atteints de maladies inflammatoires à médiation immunitaire par l’analyse automatique des comptes-rendus hospitaliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Gérardin</w:t>
+                <w:t xml:space="preserve">Reconnaissance d’entités cliniques en few-shot en trois langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Remaki</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de médecine interne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.169-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331989v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623016v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few-shot clinical entity recognition in English, French and Spanish: masked language models outperform generative model prompting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 Conference on Empirical Methods in Natural Language Processing (EMNLP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.6829-6852, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2024.findings-emnlp.400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark Evaluation of Clinical Named Entity Recognition in French</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+                <w:t xml:space="preserve">Améliorer la caractérisation phénotypique des patients atteints de maladies inflammatoires à médiation immunitaire par l’analyse automatique des comptes-rendus hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adam Remaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsburt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès français de médecine interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Nancy, France. pp.A387-A388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.10.368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523267v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification multimodale d'une cohorte de patients porteurs de cancers rares de la tête et du cou au sein de l'Entrepôt de données de santé (EDS) de l'AP-HP</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Benchmark Evaluation of Clinical Named Entity Recognition in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EMOIS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.14-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331991v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des critères histopronostiques tumoraux par traitement automatique du langage naturel - Une comparaison entre apprentissage machine et règles</w:t>
+                <w:t xml:space="preserve">Identification multimodale d'une cohorte de patients porteurs de cancers rares de la tête et du cou au sein de l'Entrepôt de données de santé (EDS) de l'AP-HP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kempf</w:t>
+                <w:t xml:space="preserve">M. Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Priou</w:t>
+                <w:t xml:space="preserve">A. La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dura</w:t>
+                <w:t xml:space="preserve">I. Lolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Calderaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Brones</w:t>
+                <w:t xml:space="preserve">B. Baujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EMOIS 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202301⟩</w:t>
+              <w:t xml:space="preserve">Congrès EMOIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lille, France. pp.202204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331993v1</w:t>
+                <w:t xml:space="preserve">hal-05331991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Syntactic to Semantic Interoperability Using a Hyperontology in the Oncology Domain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Interpretability of Leucocyte Classification with Multimodal Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chossegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stockholm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Health and Informatics Innovations for Sustainable Health Care Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI240670⟩</w:t>
+              <w:t xml:space="preserve">Medical Informatics Europe (MIE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/shti240602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683989v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">460 Enhancing neonatal acidosis prediction: A Machine Learning approach using CTG features and clinical characteristics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maximino Linares</w:t>
+                <w:t xml:space="preserve">LIMICS@DEFT'24 : Un mini-LLM peut-il tricher aux QCM de pharmacie en fouillant dans Wikipédia et NACHOS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adam Remaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMFM 44th Annual Meeting: The Pregnancy Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.23-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331994v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d’entités cliniques en few-shot en trois langues</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structuration des critères histopronostiques tumoraux par traitement automatique du langage naturel - Une comparaison entre apprentissage machine et règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Calderaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès EMOIS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France. pp.202301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623016v2</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AB1767-HPR DOCUMENT SEARCH IN LARGE RHEUMATOLOGY DATABASES: ADVANCED KEYWORD QUERIES TO SELECT HOMOGENEOUS PHENOTYPES</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Carrat</w:t>
+                <w:t xml:space="preserve">Un mini-LLM peut-il tricher aux QCM de pharmacie en fouillant dans Wikipédia et NACHOS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adam Remaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Alliance of Associations for Rheumatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.23-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137383v1</w:t>
+                <w:t xml:space="preserve">hal-05610616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement temporel indépendant des évènements : application à des textes cliniques en français</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From Syntactic to Semantic Interoperability Using a Hyperontology in the Oncology Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna El Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varvara Kalokyri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Sambres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Vaterkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Health and Informatics Innovations for Sustainable Health Care Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.1385-1389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI240670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130201v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitioning from benchmarks to a real-world case of information-seeking in Scientific Publications</w:t>
+                <w:t xml:space="preserve">AB1767-HPR DOCUMENT SEARCH IN LARGE RHEUMATOLOGY DATABASES: ADVANCED KEYWORD QUERIES TO SELECT HOMOGENEOUS PHENOTYPES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chyrine Tahri</w:t>
+                <w:t xml:space="preserve">C. Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Bochnakian</w:t>
+                <w:t xml:space="preserve">Y. Xong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Haouat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A. Mekinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: ACL 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-acl.68⟩</w:t>
+              <w:t xml:space="preserve">European Alliance of Associations for Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Milan, Italy. pp.2117.1-2118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2023-eular.6231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230660v1</w:t>
+                <w:t xml:space="preserve">hal-04137383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'apprentissage actif pour la reconnaissance d'entités nommées en français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Positionnement temporel indépendant des évènements : application à des textes cliniques en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.232-247</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130136v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end neural model based on cliques and scopes for frame extraction in long breast radiology reports</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transitioning from benchmarks to a real-world case of information-seeking in Scientific Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chyrine Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bochnakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Haouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd Workshop on Biomedical Natural Language Processing and BioNLP Shared Tasks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: ACL 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.1066-1076, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-acl.68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533228v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-independent temporal positioning: application to French clinical text</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stratégies d'apprentissage actif pour la reconnaissance d'entités nommées en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Workshop on Biomedical Natural Language Processing and BioNLP Shared Tasks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.232-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297686v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the portability of extractive Question-Answering systems on scientific papers to real-life application scenarios</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An end-to-end neural model based on cliques and scopes for frame extraction in long breast radiology reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Haouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Information Extraction from Scientific Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, En Ligne, Taiwan. pp.67-77</w:t>
+              <w:t xml:space="preserve">The 22nd Workshop on Biomedical Natural Language Processing and BioNLP Shared Tasks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013376v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles préservant la confidentialité des données par mimétisme pour la reconnaissance d’entités nommées en français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Event-independent temporal positioning: application to French clinical text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude sur la robustesse des systemes de TAL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Workshop on Biomedical Natural Language Processing and BioNLP Shared Tasks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.191-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.bionlp-1.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013420v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement Automatique de la Langue et Intégration de Données pour les Réunions de Concertations Pluridisciplinaires en Oncologie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On the portability of extractive Question-Answering systems on scientific papers to real-life application scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chyrine Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Rance</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Haouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAL &amp; IA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AfIA; ATALA, Feb 2021, Virtuel - Online, France</w:t>
+              <w:t xml:space="preserve">First Workshop on Information Extraction from Scientific Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, En Ligne, Taiwan. pp.67-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013495v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of depth order on iterative nested named entity recognition models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modèles préservant la confidentialité des données par mimétisme pour la reconnaissance d’entités nommées en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Artificial Intelligence in Medecine (AIME 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journée d’étude sur la robustesse des systemes de TAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277643v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification multilabel de concepts médicaux pour l’identification du profil clinique du patient</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of depth order on iterative nested named entity recognition models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Taillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lille, France. pp.21-30</w:t>
+              <w:t xml:space="preserve">Conference on Artificial Intelligence in Medecine (AIME 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265917v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élémentaire mon cher Watson?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Traitement Automatique de la Langue et Intégration de Données pour les Réunions de Concertations Pluridisciplinaires en Oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Santé et IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
+              <w:t xml:space="preserve">TAL &amp; IA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AfIA; ATALA, Feb 2021, Virtuel - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917175v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation de l’équipe du LIMICS à DEFT 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Classification multilabel de concepts médicaux pour l’identification du profil clinique du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gilavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bellamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Atelier DÉfi Fouille de Textes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.108-117</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784747v3</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.351-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784785v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désidentification de comptes-rendus hospitaliers dans une base de données OMOP</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Participation de l’équipe du LIMICS à DEFT 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Taillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALMED 2019 : Symposium satellite francophone sur le traitement automatique des langues dans le domaine biomédical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Atelier DÉfi Fouille de Textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.108-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564721v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784747v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching News Articles Using an Event Knowledge Graph Leveraged by Wikidata</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élémentaire mon cher Watson?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Troncy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Companion The 2019 World Wide Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Santé et IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406962v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BeLink: Querying Networks of Facts, Statements and Beliefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participation de l’équipe LAI à DEFT 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hilbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tien-Duc Cao</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM 2019 - 28th ACM International Conference on Information and Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DEFT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269134v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting statistical mentions from textual claims to provide trusted content</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Désidentification de comptes-rendus hospitaliers dans une base de données OMOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLDB 2019 - 24th International Conference on Applications of Natural Language to Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Salford, United Kingdom</w:t>
+              <w:t xml:space="preserve">TALMED 2019 : Symposium satellite francophone sur le traitement automatique des langues dans le domaine biomédical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121389v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation de l’équipe LAI à DEFT 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching News Articles Using an Event Knowledge Graph Leveraged by Wikidata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rudnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ehrhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Teyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hilbey</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Troncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Companion The 2019 World Wide Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Francisco, United States. pp.1232-1239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3308560.3316761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567002v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Extraction of Entities and Relation from Legal Documents</w:t>
+                <w:t xml:space="preserve">BeLink: Querying Networks of Facts, Statements and Beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Jeyafreeda Andrew</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tien-Duc Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Duroyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goasdoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Manolescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seventh Named Entities Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/W18-2401⟩</w:t>
+              <w:t xml:space="preserve">CIKM 2019 - 28th ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3357384.3357851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407016v1</w:t>
+                <w:t xml:space="preserve">hal-02269134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Content Management Perspective on Fact-Checking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Leblay</w:t>
+                <w:t xml:space="preserve">Extracting statistical mentions from textual claims to provide trusted content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Duc Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Web Conference 2018 - alternate paper tracks "Journalism, Misinformation and Fact Checking"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.565-574</w:t>
+              <w:t xml:space="preserve">NLDB 2019 - 24th International Conference on Applications of Natural Language to Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Salford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722666v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational fact-checking: Problems, state of the art, and perspectives</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791232v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">i2b2 implemented over SMART-on-FHIR</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Automatic Extraction of Entities and Relation from Legal Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Jeyafreeda Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA Joint Summits on Translational Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Seventh Named Entities Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Melbourne, Australia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W18-2401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898354v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Linked Data from statistic spreadsheets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien-Duc Cao</w:t>
+                <w:t xml:space="preserve">A Content Management Perspective on Fact-Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">The Web Conference 2018 - alternate paper tracks "Journalism, Misinformation and Fact Checking"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.565-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915148v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Truth in a Database of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien-Duc Cao</w:t>
+                <w:t xml:space="preserve">Computational fact-checking: Problems, state of the art, and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WebDB 2018 - 21st International Workshop on the Web and Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Houston, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">The Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745768v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">i2b2 implemented over SMART-on-FHIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mendis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">AMIA Joint Summits on Translational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990502v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting linked data from statistic spreadsheets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien Duc Cao</w:t>
+                <w:t xml:space="preserve">Extracting Linked Data from statistic spreadsheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Duc Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Semantic Big Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bucarest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583975v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI-COT at SemEval-2017 Task 12: Neural Architecture for Temporal Information Extraction from Clinical Narratives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Searching for Truth in a Database of Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Duc Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Manolescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WebDB 2018 - 21st International Workshop on the Web and Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Houston, United States. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857879v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural architecture for temporal relation extraction: A Bi-LSTM approach for detecting narrative containers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">LIMSI-COT at SemEval-2017 Task 12: Neural Architecture for Temporal Information Extraction from Clinical Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 55th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/P17-2035⟩</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.597-602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S17-2098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01841667v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01857879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining word and entity embeddings for entity linking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting linked data from statistic spreadsheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Duc Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Manolescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Extended Semantic Web Conference - ESCW 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-58068-5_21⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Semantic Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Chicago, United States. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3066911.3066914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626196v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Event Clustering and Aggregation from Newswire and Web Articles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Neural architecture for temporal relation extraction: A Bi-LSTM approach for detecting narrative containers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EMNLP Workshop: Natural Language Processing meets Journalism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/W17-4211⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 55th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. pp.224-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/P17-2035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857885v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01841667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal information extraction from clinical text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Chapter of the Association for Computational Linguistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre des représentations jointes de mots et d'entités pour la désambiguïsation d'entités</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised Event Clustering and Aggregation from Newswire and Web Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swen Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Conférence sur le Traitement Automatique des Langues Naturelles - TALN 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 EMNLP Workshop: Natural Language Processing meets Journalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Copenhagen, Denmark. pp.62-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W17-4211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626197v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01857885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Named entity recognition applied on a data base of Medieval Latin charters. The case of chartae burgundiae</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining word and entity embeddings for entity linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva d'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Computational History (HistoInformatics 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Extended Semantic Web Conference - ESCW 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portorož, Slovenia. pp.337-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58068-5_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407159v1</w:t>
+                <w:t xml:space="preserve">hal-01626196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets for Aspect-Based Sentiment Analysis in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre des représentations jointes de mots et d'entités pour la désambiguïsation d'entités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Apidianaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Richart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva d'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Portoro, Slovenia</w:t>
+              <w:t xml:space="preserve">24ème Conférence sur le Traitement Automatique des Langues Naturelles - TALN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LLL (Laboratoire Ligérien de Linguistique); LIFO (Laboratoire d’Informatique Fondamentale d’Orléans); LI (Laboratoire Informatique) de Tours, Jan 2017, Orléans, France. pp.182-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838536v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI-COT at SemEval-2016 Task 12: Temporal relation identification using a pipeline of classifiers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">NLP-driven Data Journalism: Time-Aware Mining and Visualization of International Alliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemEval 2016 - the 10th International Workshop on Semantic Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">"Natural Language meets Journalism", workshop of the International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407173v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemEval-2016 Task 5: Aspect Based Sentiment Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Galanis</w:t>
+                <w:t xml:space="preserve">Creation, Visualization and Edition of Timelines for Journalistic Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haris Papageorgiou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Semantic Evaluation (SemEval 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">"Natural Language meets Journalism", workshop of the International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407165v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation, Visualization and Edition of Timelines for Journalistic Use</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clinical information extraction at the clef ehealth evaluation lab 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Neveol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Natural Language meets Journalism", workshop of the International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">CLEF 2016 (online working notes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.28-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407152v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical information extraction at the clef ehealth evaluation lab 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed-instance querying: a lightweight integration architecture for data journalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bonaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Duc Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Neveol</w:t>
+                <w:t xml:space="preserve">Bogdan Cautis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Cohen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+                <w:t xml:space="preserve">Javier Letelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2016 (online working notes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.28-42</w:t>
+              <w:t xml:space="preserve">VLDB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922402v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-instance querying: a lightweight integration architecture for data journalism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIMSI-COT at SemEval-2016 Task 12: Temporal relation identification using a pipeline of classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLDB</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SemEval 2016 - the 10th International Workshop on Semantic Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.1136-1142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S16-1175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321201v2</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset for open event extraction in English</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SemEval-2016 Task 5: Aspect Based Sentiment Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pontiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Galanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haris Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-H. Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+                <w:t xml:space="preserve">Ion Androutsopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Besançon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suresh Manandhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Language Resources and Evaluation, LREC 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Workshop on Semantic Evaluation (SemEval 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.19 - 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S16-1002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01843179v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de relations temporelles dans des dossiers électroniques patient</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Named entity recognition applied on a data base of Medieval Latin charters. The case of chartae burgundiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Torres Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France. pp.459--466</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Computational History (HistoInformatics 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858431v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP-driven Data Journalism: Time-Aware Mining and Visualization of International Alliances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Datasets for Aspect-Based Sentiment Analysis in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Apidianaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Richart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Natural Language meets Journalism", workshop of the International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Portoro, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407145v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundancy in French Electronic Health Records: A preliminary study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+                <w:t xml:space="preserve">A dataset for open event extraction in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Sixth International Workshop on Health Text Mining and Information Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Language Resources and Evaluation, LREC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1939-1943</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489357v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01843179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Machine Learning Techniques to Detect TimeML Events in French and English</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Extraction de relations temporelles dans des dossiers électroniques patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20thInternational Conference on Applications of Natural Language to Information Systems, NLDB 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.459--466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19581-0_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01226541v1</w:t>
+                <w:t xml:space="preserve">cea-01858431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLEF eHealth Evaluation Lab 2015 Task 1b: Clinical Named Entity Recognition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Désambiguïsation d'entités pour l'induction non supervisée de schémas événementiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiem-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2015 Working notes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Caen, France. pp.71--82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922444v1</w:t>
+                <w:t xml:space="preserve">cea-01858466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative event schema induction with entity disambiguation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Besancon</w:t>
+                <w:t xml:space="preserve">Supervised Machine Learning Techniques to Detect TimeML Events in French and English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 53rd Annual Meeting of the Association for Computational Linguistics and the 7th International Joint Conference on Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3115/v1/P15-1019⟩</w:t>
+              <w:t xml:space="preserve">20thInternational Conference on Applications of Natural Language to Information Systems, NLDB 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Passau, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19581-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01844047v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'expressions temporelles dans les dossiers électroniques patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Redundancy in French Electronic Health Records: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva d'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Sixth International Workshop on Health Text Mining and Information Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lisbon, Portugal. pp.21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W15-2603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222638v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Extraction of Time Expressions Across Domains in French Narratives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">CLEF eHealth Evaluation Lab 2015 Task 1b: Clinical Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Neveol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liadh Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP: Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2015 Working notes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222642v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désambiguïsation d'entités pour l'induction non supervisée de schémas événementiels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Generative event schema induction with entity disambiguation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 53rd Annual Meeting of the Association for Computational Linguistics and the 7th International Joint Conference on Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Beijing, China. pp.188-197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3115/v1/P15-1019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858466v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01844047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Web-as-corpus Topical Document Retrieval with an Index of the OpenDirectory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analyse d'expressions temporelles dans les dossiers électroniques patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Reykjavík, Iceland</w:t>
+              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489650v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to de-identify a large clinical corpus in 10 days</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Extraction of Time Expressions Across Domains in French Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Groisy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA 2014 Annual Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP: Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal. pp.492-498, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/D15-1055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490236v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'apprentissage supervisé pour l'extraction d'événements TimeML en anglais et français</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">French Resources for Extraction and Normalization of Temporal Expressions with HeidelTime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en recherche d'information et applications, CORIA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2014, Reykjavík, Iceland. pp.3239-3243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24348/sdnri.2014.coria-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01027563v1</w:t>
+                <w:t xml:space="preserve">hal-02489652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thematic Cohesion: Measuring Terms Discriminatory Power Toward Themes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Techniques d'apprentissage supervisé pour l'extraction d'événements TimeML en anglais et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude de Loupy</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence en recherche d'information et applications, CORIA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nancy, France. 16 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/sdnri.2014.coria-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489437v1</w:t>
+                <w:t xml:space="preserve">hal-01027563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of INEX 2014</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thematic Cohesion: Measuring Terms Discriminatory Power Toward Themes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toine Bogers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Geva</w:t>
+                <w:t xml:space="preserve">Clément de Groc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Hall</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude de Loupy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t>
+              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123498v1</w:t>
+                <w:t xml:space="preserve">hal-02489437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Multidocument Event Descriptions for Building Thematic Timelines</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overview of INEX 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toine Bogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Geva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Huurdeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2014, the 25th International Conference on Computational Linguistic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Dublin, Ireland. pp.1208 - 1217</w:t>
+              <w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489413v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Resources for Extraction and Normalization of Temporal Expressions with HeidelTime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ranking Multidocument Event Descriptions for Building Thematic Timelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiem-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2014, Reykjavík, Iceland. pp.3239-3243</w:t>
+              <w:t xml:space="preserve">COLING 2014, the 25th International Conference on Computational Linguistic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dublin, Ireland. pp.1208 - 1217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489652v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à ordonner la frontière de crawl pour le crawling orienté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Evaluating Web-as-corpus Topical Document Retrieval with an Index of the OpenDirectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Groc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d'Information et ses Applications (CORIA 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Reykjavík, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492118v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting News Web Page Creation Time with DCTFinder</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to de-identify a large clinical corpus in 10 days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Groisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Reykjavík, Iceland</w:t>
+              <w:t xml:space="preserve">AMIA 2014 Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489655v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a French-LSF corpus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Apprendre à ordonner la frontière de crawl pour le crawling orienté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Groc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Building and Using Comparable Corpora</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnférence en Recherche d'Information et ses Applications (CORIA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/sdnri.2014.coria-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848998v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Extracting News Web Page Creation Time with DCTFinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t>
+              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138069v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interface pour la validation et l’évaluation de chronologies thématiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Construction of a French-LSF corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Flem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492234v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des relations temporelles entre événements médicaux dans des comptes rendus hospitaliers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492227v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t>
+                <w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
@@ -15123,4416 +15205,4593 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137084v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Event Threads out of Multiple News Articles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overview of INEX 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Geva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sairam Gurajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.269-281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492126v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+                <w:t xml:space="preserve">Building Event Threads out of Multiple News Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140592v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of INEX 2013</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction des relations temporelles entre événements médicaux dans des comptes rendus hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Sables d'Olonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01147314v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2013.coria2013_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493851v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Salient Dates for Building Thematic Timelines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Une interface pour la validation et l’évaluation de chronologies thématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Bittar</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Flem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Association for Computational Linguistics (ACL 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. pp.730-739</w:t>
+              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492242v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event Nominals: Annotation Guidelines and a Manually Annotated Corpus in French</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">WebAnnotator, an Annotation Tool for Web Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493890v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un critère de cohésion thématique fondé sur un graphe de cooccurrences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Rough Set Formalization of Quantitative Evaluation with Ambiguity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude de Loupy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493858v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WebAnnotator, an Annotation Tool for Web Pages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493909v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rough Set Formalization of Quantitative Evaluation with Ambiguity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Finding Salient Dates for Building Thematic Timelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bittar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Association for Computational Linguistics (ACL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. pp.730-739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493912v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Annotation: A Proposal for Guidelines and an Experiment with Inter-annotator Agreement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Event Nominals: Annotation Guidelines and a Manually Annotated Corpus in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Teisseidre</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Istanbul, Turkey. pp.3741-3745</w:t>
+              <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493899v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Event Designation in Media: Preliminary Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Un critère de cohésion thématique fondé sur un graphe de cooccurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Groc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ruixin He</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Loupy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Istanbul, Turkey. pp.528-531</w:t>
+              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493865v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération automatique de questions à partir de textes en français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+                <w:t xml:space="preserve">Temporal Annotation: A Proposal for Guidelines and an Experiment with Inter-annotator Agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Teisseidre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 33-38</w:t>
+              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Istanbul, Turkey. pp.3741-3745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794229v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FILTRAR-S : Nouveaux développements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of Event Designation in Media: Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixin He</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Sécurité Globale (WISG' 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t>
+              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Istanbul, Turkey. pp.528-531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495163v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une extraction automatique des événements dans les textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">Un lexique pondéré des noms d'événements en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - Langage, discours, événements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Firenze, Italie</w:t>
+              <w:t xml:space="preserve">Actes de la Conférence Traitement Automatique des Langues Naturelles (TALN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495162v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the INEX 2010 Question Answering Track (QA@INEX)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">GrawlTCQ: terminology and corpora building by ranking simultaneously terms, queries and documents using graph random walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Groc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACL Workshop on Graph-based Methods for Natural Language Processing (TextGraph 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320279v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un lexique pondéré des noms d'événements en français</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FILTRAR-S : Nouveaux développements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Closson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Conférence Traitement Automatique des Langues Naturelles (TALN 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop Sécurité Globale (WISG' 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495159v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GrawlTCQ: terminology and corpora building by ranking simultaneously terms, queries and documents using graph random walks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Génération automatique de questions à partir de textes en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL Workshop on Graph-based Methods for Natural Language Processing (TextGraph 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Portland, United States</w:t>
+              <w:t xml:space="preserve">TALN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494953v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Named and specific entity detection in varied data: the Quaero named entity baseline evaluation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une extraction automatique des événements dans les textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Conference on international language resources and evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Colloque international - Langage, discours, événements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Firenze, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754184v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIDJI@ResPubliQA 2010</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Overview of the INEX 2010 Question Answering Track (QA@INEX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Language Question Answering 2010 (MLQA10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Vught, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23577-1_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496080v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the 2009 QA Track: Towards a Common Task for QA, Focused IR and Automatic Summarization Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">FIDJI@ResPubliQA 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INEX 8th International Workshop of the Initiative for the Evaluation of XML Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiple Language Question Answering 2010 (MLQA10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Padua, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_35⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01319812v1</w:t>
+                <w:t xml:space="preserve">hal-02496080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entités nommées événement et les verbes de cause-conséquence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Overview of the 2009 QA Track: Towards a Common Task for QA, Focused IR and Automatic Summarization Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INEX 8th International Workshop of the Initiative for the Evaluation of XML Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496172v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FILTRAR-S : un outil de filtrage sémantique et de fouille de textes pour la veille</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
+                <w:t xml:space="preserve">Named and specific entity detection in varied data: the Quaero named entity baseline evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique &amp; Technologique (VVST'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7. Conference on international language resources and evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496879v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Citation Extraction from Patents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FILTRAR-S : un outil de filtrage sémantique et de fouille de textes pour la veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Galibert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Closson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2010 - 7th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Valette, Malta</w:t>
+              <w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique &amp; Technologique (VVST'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496450v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A corpus for studying full answer justification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les entités nommées événement et les verbes de cause-conséquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valetta, Malta</w:t>
+              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282116v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIDJI: Web Question-Answering at Quaero 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">A corpus for studying full answer justification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Language Resources and Evaluation (LREC'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Valette, Malta</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496448v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude des questions &amp;quot;complexes&amp;quot; en question-réponse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hybrid Citation Extraction from Patents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu-Henri Falco</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grandry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">LREC 2010 - 7th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496173v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question answering on web data : the QA evaluation in Quaero</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FIDJI: Web Question-Answering at Quaero 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Valetta, Malta</w:t>
+              <w:t xml:space="preserve">Seventh International Language Resources and Evaluation (LREC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282126v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'apport de la syntaxe dans un système de question-réponse</w:t>
+                <w:t xml:space="preserve">Une étude des questions &amp;quot;complexes&amp;quot; en question-réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu-Henri Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Senlis, France</w:t>
+              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497967v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la syntaxe pour valider les réponses à des questions par plusieurs documents.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">Question answering on web data : the QA evaluation in Quaero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA (Conférence en Recherche d'Information et Applications)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Valetta, Malta</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291485v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIDJI in ResPubliQA 2009</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la syntaxe pour valider les réponses à des questions par plusieurs documents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2009 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORIA (Conférence en Recherche d'Information et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Presqu île de Giens, France. pp.5--18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2009.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497966v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XTM: A Robust Temporal Text Processor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Étude de l'apport de la syntaxe dans un système de question-réponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICLing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Haïfa, Israel. pp.231-240</w:t>
+              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260124v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Metrics for Automatic Temporal Annotation of Texts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">FIDJI in ResPubliQA 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Muller</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Language Resources and Evaluation (LREC'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">CLEF 2009 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292202v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justification of Answers by Verification of Dependency Relations-The French AVE Task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRCE-T: XIP Temporal Module for TempEval Campaign</w:t>
+                <w:t xml:space="preserve">XTM: A Robust Temporal Text Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemEval 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.492-495</w:t>
+              <w:t xml:space="preserve">CICLing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Haïfa, Israel. pp.231-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259657v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XOR - XML Oriented Retrieval Language</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation Metrics for Automatic Temporal Annotation of Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR 2006, XML Element Retrieval Methodology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Seattle, United States. pp.5-12</w:t>
+              <w:t xml:space="preserve">Sixth International Language Resources and Evaluation (LREC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261005v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Language Processing and XML Retrieval.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">XRCE-T: XIP Temporal Module for TempEval Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Language Technology Workshop (ALTW 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sidney, Australia</w:t>
+              <w:t xml:space="preserve">SemEval 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.492-495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00262249v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From natural language to NEXI, an interface for INEX 2005 queries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">XOR - XML Oriented Retrieval Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Geva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Workshop of the INitiative for the Evaluation of XML Retrieval (INEX 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dagstuhl, Germany</w:t>
+              <w:t xml:space="preserve">SIGIR 2006, XML Element Retrieval Methodology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Seattle, United States. pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00263834v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la langue naturelle pour l'interrogation de documents structurés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Natural Language Processing and XML Retrieval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Geva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Juganaru-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA'05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Australasian Language Technology Workshop (ALTW 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sidney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949401v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML Retrieval with a Natural Language Interface.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">From natural language to NEXI, an interface for INEX 2005 queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Geva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">String Processing and Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Buenos Aires, Argentina. pp.29-40</w:t>
+              <w:t xml:space="preserve">Fourth Workshop of the INitiative for the Evaluation of XML Retrieval (INEX 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dagstuhl, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264006v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la langue naturelle pour l'interrogation de documents structurés</w:t>
+                <w:t xml:space="preserve">XGTagger, an open-source interface dealing with XML contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Workshop on Open Source Web Information Retrieval (OSWIR 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406870v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XGTagger, an open-source interface dealing with XML contents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Tannier</w:t>
+                <w:t xml:space="preserve">Utilisation de la langue naturelle pour l'interrogation de documents structurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Mathieu</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Juganaru-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Open Source Web Information Retrieval (OSWIR 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Grenoble, France. 16p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2005.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406856v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XML Retrieval with a Natural Language Interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Geva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">String Processing and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Buenos Aires, Argentina. pp.29-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de la langue naturelle pour l'interrogation de documents structurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">463P Impact of two waves of Sars-Cov-2 outbreak on the clinical presentation and outcomes of newly referred breast cancer cases at AP-HP: A retrospective multicenter cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Madrid, Spain. 34 (S2), pp.S376, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19542,179 +19801,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier Journalisme Computationnel 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se protéger sur Internet. Conseils pour la vie en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19724,871 +19983,871 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence and Malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniss Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniss Acherar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Piarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1353-1368, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64573-1_273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Generated Noun Lexicons for Event Extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Intelligent Text Processing and Computational Linguistics (CicLing 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28601-8_19⟩</w:t>
+              <w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.188-206, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493671v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Automatically Generated Noun Lexicons for Event Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Intelligent Text Processing and Computational Linguistics (CicLing 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-231, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28601-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493676v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on Pseudo Relevance Feedback Using Graph Random Walks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Groc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 19th International Symposium on String Processing and Information Retrieval (SPIRE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-198, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-34109-0_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Syntactic Analysis in a QA System: FIDJI @ ResPubliQA’09</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilingual Information Access Evaluation I. Text Retrieval Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-244, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-15754-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval Status Values in Information Retrieval Evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysing Natural Language Queries at INEX 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">String Processing and Information Retrieval, 12th International Conference, SPIRE 2005, Buenos Aires, Argentina, November 2-4, 2005. Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.224-227, 2005, Lecture Notes in Computer Science, Vol. 3772</w:t>
+              <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation, 4th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2005, Dagstuhl Castle, Germany, November 28-30, 2005. Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.373-387, 2005, Lecture Notes in Computer Science, Vol. 3977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406840v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Natural Language Queries at INEX 2004</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieval Status Values in Information Retrieval Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Imafouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tannier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation, 4th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2005, Dagstuhl Castle, Germany, November 28-30, 2005. Revised Selected Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.373-387, 2005, Lecture Notes in Computer Science, Vol. 3977</w:t>
+              <w:t xml:space="preserve">String Processing and Information Retrieval, 12th International Conference, SPIRE 2005, Buenos Aires, Argentina, November 2-4, 2005. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.224-227, 2005, Lecture Notes in Computer Science, Vol. 3772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406843v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event Extraction System for Electronic Messages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20090235280A1. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20598,192 +20857,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle et santé. Des algorithmes au service de la médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivrable D5.3 - Evaluation Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20793,261 +21052,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SynCABEL: Synthetic Contextualized Augmentation for Biomedical Entity Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Remaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulàlia Farré-Maduell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krallinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Remaki</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Approaches for our Participation to the n2c2 Challenge on Cohort Selection for Clinical Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21057,51 +21316,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepôts de données de santé hospitaliers en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21110,820 +21369,820 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lamer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HAS. 2022, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Linked Data from statistic spreadsheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Duc Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Saclay Ile de France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Delivrable 5.3, European uComp Project. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entités Nommées Événement : guide d’annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LIMSI-CNRS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval Status Values in Information Retrieval Evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Recherche d'information dans les documents XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00680263v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00680260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'information dans les documents XML</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Retrieval Status Values in Information Retrieval Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Imafouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00680260v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00680263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement automatique du langage naturel pour l'extraction et la recherche d'informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00680261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches to Translating Natural Language Queries for use in XML Information Retrieval Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Geva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Hassler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00680259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with XML structure through &amp;quot;reading contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00680271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XG tagger, a generic interface for analysing XML content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00680270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21933,100 +22192,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et recherche d'information en langage naturel dans les documents semi-structurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_stic.othe. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00121721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22036,105 +22295,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des événements et ciblage d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique et langage [cs.CL]. Université Paris Sud, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02489426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId559"/>
+      <w:footerReference w:type="default" r:id="rId566"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22281,51 +22540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Remaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pages" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Wajsburt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/68704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bigay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Seroussi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Kalra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1800733" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel G&#233;rardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Xiong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chossegros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delhommeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpi.2024.100405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noshine Mohammad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguenin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lefebvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menvielle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myad136" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Acherar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhame Tantaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304789" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Calliger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1778693" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trebossen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44184-023-00046-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Redjdal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gu&#233;vel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.24.00026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denizhan Demirkol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;i&#287;dem Sel&#231;ukcan Erol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay &#214;zcan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;amil Akta&#351;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iwj.14556" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Zaghir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bjelogrlic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34675" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533215v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1768748" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wassermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.6637" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11041071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107871v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vaterkowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leprovost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.22.00179" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04487847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Girault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Ray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14739" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flicoteaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102189" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04524862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jachiet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000298" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samil Aktas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Ozcan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Selcukcan Erol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/j.aott.2022.22052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951590v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lampros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2022.101132" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaillant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellamine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102311" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705935v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Zalcman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2022.06.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549593v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chaline" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05647-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519085v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33928" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410057v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torres Aguilar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.8646" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1742530" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ahne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Khetan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Imbesat Hassan Rizvi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Czernichow" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/37201" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fagherazzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Orchard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27434" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mageau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne M&#233;kinian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/42379" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104073" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sarfati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103684" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.164" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803719v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Balkau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjdrc-2020-001190" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Franetich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Shahmirian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68272-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2019.103356" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01853067v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3229863.3229880" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.03.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350470v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-001627" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492137v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kessler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hag&#232;ge" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bittar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Viron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2012.203" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3118" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-010-9131-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M572T2F4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302686v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.131.0041" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259651v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406841v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tannier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mathieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635892v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delourme" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816434v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti240602" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331989v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ung" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pag&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.10.368" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331970v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-emnlp.400" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523267v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331991v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Rosa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lolli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baujat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202204" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331993v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kempf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dura" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calderaro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brones" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202301" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04683989v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna El Ghosh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kalokyri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sambres" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240670" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331994v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximino Linares" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2023.11.486" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623016v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137383v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rardin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xong" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekinian" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.6231" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130201v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230660v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chyrine Tahri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bochnakian" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haouat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.68" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533228v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297686v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bionlp-1.16" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013376v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013420v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013495v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277643v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Taill&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265917v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilavert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917175v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784747v3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564721v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Parrot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406962v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rudnik" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ehrhart" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3316761" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269134v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Duc Cao" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Duroyon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357384.3357851" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Duc Cao" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567002v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hilbey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407016v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-2401" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722666v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01791232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898354v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mendis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Murphy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01915148v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745768v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583975v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066914" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841667v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-2035" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626196v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beaumont" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva d'Hondt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58068-5_21" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857885v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Ribeiro" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-4211" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626197v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407159v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838536v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richart" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407165v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pontiki" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Galanis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Papageorgiou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Androutsopoulos" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Manandhar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407152v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922402v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Neveol" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cohen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321201v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bonaque" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Letelier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843179v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Nguyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besan&#231;on" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407145v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489357v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-2603" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226541v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arnulphy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19581-0_2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922444v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadh Kelly" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844047v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besancon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-1019" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222638v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222642v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D15-1055" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858466v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiem-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489650v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Groc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490236v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Groisy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jeannot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027563v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/sdnri.2014.coria-9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489437v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Loupy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489413v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489652v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492118v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/sdnri.2014.coria-16" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489655v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848998v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filhol" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492234v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Flem" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492227v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492126v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492242v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493890v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493858v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493909v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493912v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493899v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teisseidre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493865v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin He" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794229v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495163v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Campion" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Closson" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495162v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495159v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494953v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496080v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496172v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496879v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Shin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496450v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grandry" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282116v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496448v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496173v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Henri Falco" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282126v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laurent" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497967v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291485v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.5" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497966v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260124v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292202v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302685v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259657v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261005v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hassler" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262249v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Woodley" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263834v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949401v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru-Mathieu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2005.19" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264006v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406870v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406856v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253192v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bey" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.639" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643634v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496884v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427504v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64573-1_273" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493671v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28601-8_19" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493673v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34109-0_20" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496880v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15754-7_26" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2X0CBC54-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406840v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imafouo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406843v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497577v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762164v2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933447v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481323v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Farr&#233;-Maduell" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krallinger" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406975v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cisneros" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013447v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496700v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652227v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492237v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680263v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Imafouo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680260v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680261v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680259v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680271v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680270v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Garnier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00121721v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02489426v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Kalra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1800733" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bigay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Seroussi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Remaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ung" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pages" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Wajsburt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/68704" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752782v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Zaghir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bjelogrlic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60501" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331984v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Acherar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhame Tantaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304789" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850722v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chossegros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delhommeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpi.2024.100405" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noshine Mohammad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguenin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menvielle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myad136" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel G&#233;rardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Xiong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49607" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Calliger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1778693" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trebossen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44184-023-00046-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Redjdal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gu&#233;vel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.24.00026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denizhan Demirkol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;i&#287;dem Sel&#231;ukcan Erol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay &#214;zcan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;amil Akta&#351;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iwj.14556" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34675" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533215v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1768748" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wassermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.6637" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11041071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107871v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vaterkowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leprovost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.22.00179" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04487847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Girault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Ray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14739" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flicoteaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102189" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04524862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jachiet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000298" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mageau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne M&#233;kinian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/42379" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellamine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33928" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chaline" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05647-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaillant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102311" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705935v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Zalcman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2022.06.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lampros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2022.101132" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samil Aktas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Ozcan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Selcukcan Erol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/j.aott.2022.22052" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410057v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torres Aguilar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.8646" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1742530" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994189v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ahne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Khetan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Imbesat Hassan Rizvi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Czernichow" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/37201" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fagherazzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Orchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27434" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427404v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475791v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.164" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127411v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sarfati" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103684" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911771v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Franetich" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Shahmirian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68272-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803719v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Balkau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjdrc-2020-001190" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2019.103356" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01853067v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3229863.3229880" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.03.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350470v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-001627" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492137v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kessler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hag&#232;ge" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bittar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Viron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2012.203" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602459v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3118" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495183v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-010-9131-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M572T2F4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302686v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.131.0041" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259651v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406841v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tannier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mathieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627769v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Violle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ohayon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/5aujtfs5wq6b" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331994v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximino Linares" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2023.11.486" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623016v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331970v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-emnlp.400" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331989v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ung" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pag&#232;s" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.10.368" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523267v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331991v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdoux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Rosa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lolli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baujat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202204" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816434v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti240602" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635892v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delourme" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331993v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kempf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dura" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calderaro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brones" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202301" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610616v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04683989v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna El Ghosh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kalokyri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sambres" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240670" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137383v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rardin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xong" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekinian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.6231" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130201v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230660v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chyrine Tahri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bochnakian" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haouat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.68" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130136v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533228v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297686v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bionlp-1.16" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013376v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013420v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277643v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Taill&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013495v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265917v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilavert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784747v3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917175v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567002v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hilbey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564721v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Parrot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406962v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rudnik" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ehrhart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3316761" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269134v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Duc Cao" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Duroyon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357384.3357851" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121389v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Duc Cao" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407016v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-2401" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722666v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01791232v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898354v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mendis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Murphy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01915148v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745768v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583975v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066914" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841667v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourille" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-2035" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857885v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Ribeiro" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-4211" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626196v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beaumont" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva d'Hondt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58068-5_21" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626197v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407145v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407152v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922402v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Neveol" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cohen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321201v2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bonaque" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Letelier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407165v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pontiki" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Galanis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Papageorgiou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Androutsopoulos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Manandhar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1002" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407159v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838536v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richart" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843179v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Nguyen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besan&#231;on" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858466v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiem-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226541v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arnulphy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19581-0_2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489357v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-2603" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922444v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadh Kelly" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844047v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besancon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-1019" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222638v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222642v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D15-1055" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489652v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027563v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/sdnri.2014.coria-9" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489437v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Groc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Loupy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489413v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489650v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490236v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Groisy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jeannot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492118v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/sdnri.2014.coria-16" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489655v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848998v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filhol" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492126v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492227v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492234v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Flem" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493909v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493912v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492242v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493890v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493858v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493899v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teisseidre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493865v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin He" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495159v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494953v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495163v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Campion" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Closson" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794229v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495162v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496080v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496879v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Shin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496172v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282116v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496450v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grandry" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496448v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496173v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Henri Falco" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282126v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laurent" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291485v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.5" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497967v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497966v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302685v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260124v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292202v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259657v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261005v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hassler" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262249v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Woodley" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263834v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406856v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949401v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru-Mathieu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2005.19" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264006v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406870v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253192v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bey" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.639" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643634v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496884v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427504v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64573-1_273" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493671v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28601-8_19" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493673v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34109-0_20" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496880v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15754-7_26" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2X0CBC54-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406843v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406840v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imafouo" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497577v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762164v2" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933447v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481323v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Farr&#233;-Maduell" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krallinger" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406975v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cisneros" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013447v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496700v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652227v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492237v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680260v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680263v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Imafouo" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680261v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680259v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680271v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680270v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Garnier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00121721v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02489426v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>