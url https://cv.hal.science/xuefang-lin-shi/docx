--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -125,629 +125,629 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-time switching control of a turbofan aero-engine under non-ideal parameters</w:t>
+                <w:t xml:space="preserve">Losses Analysis of a Three-Phase Bidirectional Active Split Source Inverter for Traction Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Wu</w:t>
+                <w:t xml:space="preserve">Antoine Sabrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongyang Fei</w:t>
+                <w:t xml:space="preserve">Alexandre Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112533⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.4327-4335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTE.2024.3460374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349709v1</w:t>
+                <w:t xml:space="preserve">hal-04829825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losses Analysis of a Three-Phase Bidirectional Active Split Source Inverter for Traction Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slope Compensation and Bifurcation in a DC-DC, Single-Input, Multiple-Output, CMOS Integrated Converter Under Current-Mode and Comparator-Based Hybrid Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Battiston</w:t>
+                <w:t xml:space="preserve">Mathieu Ginet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Eric Feltrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeanniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTE.2024.3460374⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jlpea15040069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829825v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope Compensation and Bifurcation in a DC-DC, Single-Input, Multiple-Output, CMOS Integrated Converter Under Current-Mode and Comparator-Based Hybrid Control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fixed-time switching control of a turbofan aero-engine under non-ideal parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jeanniot</w:t>
+                <w:t xml:space="preserve">Zhen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Allard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Zhongyang Fei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (4), pp.69. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 182, pp.112533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jlpea15040069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456661v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Phase Active Split-Source Inverter with step-up/step-down DC bus voltage capabilities for traction application</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A four-state reverse current active fault diagnosis method for cascaded H-bridge multilevel inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shixin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjie Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guodong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedc.2025.100133⟩</w:t>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107 (8), pp.10543-10555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00202-025-03045-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398889v1</w:t>
+                <w:t xml:space="preserve">hal-05349689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A four-state reverse current active fault diagnosis method for cascaded H-bridge multilevel inverter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-Phase Active Split-Source Inverter with step-up/step-down DC bus voltage capabilities for traction application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sabrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107 (8), pp.10543-10555. </w:t>
+              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.100133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00202-025-03045-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedc.2025.100133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349689v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inherent correlation analysis and verification of typical hybrid repetitive controllers for grid-connected inverters</w:t>
               </w:r>
@@ -759,51 +759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lintao Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luwang Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -844,719 +844,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Time Controller Design for Aero-Engines: A Switched System Approach</w:t>
+                <w:t xml:space="preserve">Three-phase bidirectional active split source inverter for automotive traction application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Wu</w:t>
+                <w:t xml:space="preserve">Antoine Sabrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongyang Fei</w:t>
+                <w:t xml:space="preserve">Alexandre Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xi-Ming Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2024.3387788⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 224 (Part A), pp.96-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668589v1</w:t>
+                <w:t xml:space="preserve">hal-04293585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-phase bidirectional active split source inverter for automotive traction application</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fixed-Time Controller Design for Aero-Engines: A Switched System Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongyang Fei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi-Ming Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 224 (Part A), pp.96-118. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.08.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2024.3387788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04293585v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Boost-Type Four-Leg Inverter With Integrated Open-Phase Fault-Tolerance for PMSM Drives</w:t>
+                <w:t xml:space="preserve">Robust Regulation of a Power Flow Controller via Nonlinear Integral Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lintao Ren</w:t>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junjie Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2023.3309664⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (4), pp.1636 - 1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3236474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191049v1</w:t>
+                <w:t xml:space="preserve">hal-03920401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based current estimation for power converters operating in continuous and discontinuous conduction modes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Boost-Type Four-Leg Inverter With Integrated Open-Phase Fault-Tolerance for PMSM Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lintao Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.03.011⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2023.3309664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048765v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Regulation of a Power Flow Controller via Nonlinear Integral Action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning-based current estimation for power converters operating in continuous and discontinuous conduction modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+                <w:t xml:space="preserve">Gerardo Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+                <w:t xml:space="preserve">Fredy Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+                <w:t xml:space="preserve">Diego Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (4), pp.1636 - 1648. </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 224, pp.19-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3236474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920401v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Nonlinear Control of a Power Flow Controller for Meshed DC Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1629,64 +1629,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 145, pp.110522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1714,659 +1714,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian point of view on parallel interconnection of buck converters</w:t>
+                <w:t xml:space="preserve">Average Modeling and Nonlinear Observer Design For Pneumatic Actuators With On/Off Solenoid Valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+                <w:t xml:space="preserve">Khaled Laib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eberard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redha Meghnous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (1), pp.43-52. </w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144 (2), pp.021006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2019.2961073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4052394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377928v1</w:t>
+                <w:t xml:space="preserve">hal-03341882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Flatness-Based, Full-Order Nonlinear Control of a Modular Multilevel Converter (MMC)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cost-Efficient Fault-Tolerant Scheme for Three-Phase SPMSMs Fed by Multi-Functional Converter System Under Open-Phase Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2021.3067887⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 69, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2021.3094478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189724v1</w:t>
+                <w:t xml:space="preserve">hal-04695535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average Modeling and Nonlinear Observer Design For Pneumatic Actuators With On/Off Solenoid Valves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+                <w:t xml:space="preserve">Hamiltonian point of view on parallel interconnection of buck converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4052394⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2019.2961073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341882v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Efficient Fault-Tolerant Scheme for Three-Phase SPMSMs Fed by Multi-Functional Converter System Under Open-Phase Faults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimation of inverter voltage disturbances for induction machine drive using LPV observer with convex optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2021.3094478⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184, pp.196-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695535v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of inverter voltage disturbances for induction machine drive using LPV observer with convex optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Flatness-Based, Full-Order Nonlinear Control of a Modular Multilevel Converter (MMC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Steckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Massioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+                <w:t xml:space="preserve">Francois Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 184, pp.196-209. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.547-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2021.3067887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955229v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Fault-Tolerant Three-Phase SPMSM Drive Without Split Capacitors, Auxiliary Legs, or TRIACs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (7), pp.8128-8140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2400,103 +2400,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control allocation for the parallel interconnection of buck converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 109, pp.104727. </w:t>
@@ -2534,103 +2534,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, Control and Experimental Evaluation of Multi-functional Converter System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (9), pp.7747 - 7756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2677,77 +2677,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-Switch Buck-Boost DC–DC Converter: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amokrane Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (4), pp.558-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2775,347 +2775,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of TE-polarized Bessel Antenna in Microwave Range Using Leaky-Wave Modes</w:t>
+                <w:t xml:space="preserve">Balancing Circuit New Control for Supercapacitor Storage System Lifetime Maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ping Lu</w:t>
+                <w:t xml:space="preserve">Seïma Shili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Voyer</w:t>
+                <w:t xml:space="preserve">Ali Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bréard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2768584⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (6), pp.4939 - 4948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2016.2602393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628528v1</w:t>
+                <w:t xml:space="preserve">hal-01645945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Circuit New Control for Supercapacitor Storage System Lifetime Maximization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of TE-polarized Bessel Antenna in Microwave Range Using Leaky-Wave Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seïma Shili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alaa Hijazi</w:t>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Sari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Venet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (6), pp.4939 - 4948. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.32 - 41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2016.2602393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2768584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645945v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Predictive Hybrid Pulse-Width-Modulation Technique for Active-Front-End Rectifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gendrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (7), pp.5487-5496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3162,77 +3162,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observability-Index-Based Control Strategy for Induction Machine Sensorless Drive at Low Speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Digarcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3292,77 +3292,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observability measurement and control strategy for induction machine sensorless drive in traction applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3409,103 +3409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle des circuits d’équilibrage des systèmes de stockage d’énergie (supercondensateurs) en vue d’estimer et d’améliorer leur durée de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seïma Shili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 87, pp.19 et suivantes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3524,330 +3524,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-time digital filtering analogue-to-digital converter</w:t>
+                <w:t xml:space="preserve">Algebraic and geometric properties of equilibria in cyclic switched dynamic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alin Ratiu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gerardo de Jesus Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2015.3204⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646301v1</w:t>
+                <w:t xml:space="preserve">hal-01360201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic and geometric properties of equilibria in cyclic switched dynamic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous-time digital filtering analogue-to-digital converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Ratiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo de Jesus Becerra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+                <w:t xml:space="preserve">Jacques Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (6), pp.432 - 433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.3679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2015.3204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360201v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampled-Data Modeling of Switched- Capacitor Voltage Regulator With Frequency-Modulation Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Souvignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62 (4), pp.957-966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3894,64 +3894,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Stability Analysis of a Frequency Controlled Sliding-Mode Buck Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (9), pp.2761-2770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4011,51 +4011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4144,64 +4144,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Inductor Bipolar-Outputs Converter for the Supply of Audio Amplifiers in Mobile Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Branca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4261,64 +4261,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Sliding-Mode Buck Converter With Switching Frequency Control for Battery-Powered Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4503,64 +4503,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic identification of a synchronous machine using an extended sliding mode observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, in press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4619,64 +4619,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Power Digital Alternative to Analog Control of Step-Down Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (5), pp.654-666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4723,64 +4723,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Digital Dual-state-variable Predictive Controller for High Switching Frequency Buck Converter with Improved Sigma-Delta DPWM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5000,51 +5000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zié Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abaka Kouacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5125,64 +5125,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (1), pp.251-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5402,51 +5402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ligeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (2), pp.409-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5505,64 +5505,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Sliding-Mode Controller For High-Frequency DC/DC SMPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5741,459 +5741,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Predictive Current Control Schemes for a Permanent Magnet Synchronous Machine Drive</w:t>
+                <w:t xml:space="preserve">Guaranteed cost fault-tolerant control of networked control systems with sensor failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Morel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lingbo Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanzhong Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Control and decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (7), pp.1054-1057</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386480v1</w:t>
+                <w:t xml:space="preserve">hal-00704649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed cost fault-tolerant control of networked control systems with sensor failure</w:t>
+                <w:t xml:space="preserve">Robust decoupling controland extended sliding mode observer for an induction motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingbo Zhu</w:t>
+                <w:t xml:space="preserve">O. Asseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zié Yeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanzhong Dai</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. T. Haba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 24 (7), pp.1054-1057</w:t>
+              <w:t xml:space="preserve">International Journal of Physical and Chemical News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704649v1</w:t>
+                <w:t xml:space="preserve">hal-00401633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust decoupling controland extended sliding mode observer for an induction motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of Predictive Current Control Schemes for a Permanent Magnet Synchronous Machine Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Asseu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical and Chemical News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (7), pp.2715 - 2728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2009.2018429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401633v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Direct Current Control for a Permanent Magnet Synchronous Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (9), pp.897 - 913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6227,77 +6227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent Magnet Synchronous Machine Hybrid Torque Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6344,77 +6344,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithm for delay estimation based on semi-Markov model of network traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingbo Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanzhong Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6465,90 +6465,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A predictive current control applied to a permanent magnet synchronous machine, comparison with a classical direct torque control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (8), pp.1437-1447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6594,77 +6594,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of Platform for Embedded Ethernet Control System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingbo Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanzhong Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huixiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6709,385 +6709,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande des systèmes hybrides rapides. Applications aux systèmes mécatroniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Implementation of hybrid control for motor drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Llor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/jesa.41.963-990⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (4), pp.1946-1952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2007.898303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258088v1</w:t>
+                <w:t xml:space="preserve">hal-00179424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of hybrid control for motor drives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Commande des systèmes hybrides rapides. Applications aux systèmes mécatroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (7-8), pp.963-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.41.963-990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2007.898303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00179424v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid force control with on/off electropneumatic standard distributors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fluid Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (1), pp.51-60. </w:t>
@@ -7125,77 +7125,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear control design for a boost converter using bond graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7233,77 +7233,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle moyen de l'onduleur triphasé de tension pour la conception de lois de commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7388,51 +7388,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Environmental Impacts of AC, DC and Mixed Distribution Networks</w:t>
+                <w:t xml:space="preserve">Comparaison des Impacts Environnementaux des Réseaux de Distribution AC, DC et Mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Greco</w:t>
@@ -7467,106 +7467,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de génie électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325256v1</w:t>
+                <w:t xml:space="preserve">hal-05189696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des Impacts Environnementaux des Réseaux de Distribution AC, DC et Mixte</w:t>
+                <w:t xml:space="preserve">Comparison of Environmental Impacts of AC, DC and Mixed Distribution Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Greco</w:t>
@@ -7601,142 +7592,151 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de génie électrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189696v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-phase Active-Split source inverter with step-up/step-down DC bus voltage capabilities for traction application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sabrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7783,77 +7783,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande et optimisation d'un convertisseur DAB embarqué : analogie avec un moteur synchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Uicich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7872,329 +7872,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des trajectoires d'équilibre d'un convertisseur pour réseau mixte AC/DC maillé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukas Cafran</w:t>
+                <w:t xml:space="preserve">Apprentissage Automatique pour Estimation du Courant des Convertisseurs DC/DC Fonctionnant en Modes de Conduction Continue et Discontinue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo de Jesus Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fredy Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Le Croisic (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931616v1</w:t>
+                <w:t xml:space="preserve">hal-04738842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage Automatique pour Estimation du Courant des Convertisseurs DC/DC Fonctionnant en Modes de Conduction Continue et Discontinue</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+                <w:t xml:space="preserve">Analyse des trajectoires d'équilibre d'un convertisseur pour réseau mixte AC/DC maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Cafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Le Croisic (FR), France</w:t>
+              <w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738842v1</w:t>
+                <w:t xml:space="preserve">hal-04931616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Model and Control for Three-Phase Single-Stage Rectifier for Battery Chargers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Conference on Industrial Technology (ICIT 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Bristol, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8222,356 +8222,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully decentralized control strategy for synchronous open-winding motors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Derivation of Output Distortions Harmonics Caused by Voltage Source Inverter Non-Linearities in PMSM Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sabrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Dassonville</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fabien Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Makki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-55696-8_8⟩</w:t>
+              <w:t xml:space="preserve">25th Conference on Power Electronics and Applications (and Exhibition) (EPE 2023 ECCE Europe )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222407v1</w:t>
+                <w:t xml:space="preserve">hal-04308904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Derivation of Output Distortions Harmonics Caused by Voltage Source Inverter Non-Linearities in PMSM Drives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Battiston</w:t>
+                <w:t xml:space="preserve">Fully decentralized control strategy for synchronous open-winding motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Vidal-Naquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+                <w:t xml:space="preserve">Ali Makki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference on Power Electronics and Applications (and Exhibition) (EPE 2023 ECCE Europe )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t>
+              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMACS TC1, May 2022, Nancy (FR), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-55696-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308904v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate embedding: benchmarking for multiple-outputs DCDC converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ginet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feltrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeanniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eighth International Workshop on Power Supply-on-Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8590,321 +8590,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machines électriques avec alimentation par le neutre pour la traction électrique des véhicules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Trajectory-dependent Control Lyapunov Functions for Discrete-time Switched Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.4150-4155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932779v1</w:t>
+                <w:t xml:space="preserve">hal-04014625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory-dependent Control Lyapunov Functions for Discrete-time Switched Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Becerra</w:t>
+                <w:t xml:space="preserve">Machines électriques avec alimentation par le neutre pour la traction électrique des véhicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04014625v1</w:t>
+                <w:t xml:space="preserve">hal-04932779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe motopropulseur triphasé résilient aux défauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Siccardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8942,77 +8942,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Four-leg Inverter Structure For PMSM Drives with Open-phase Fault-tolerance and Internal Boost Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9053,909 +9053,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Estimation in Power Converters Operating in Continuous and Discontinuous Conduction Modes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+                <w:t xml:space="preserve">DAB frequency decoupling control with current minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Uicich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Plat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">2022 24th European Conference on Power Electronics and Applications (EPE'22 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hanover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810024v1</w:t>
+                <w:t xml:space="preserve">hal-04084710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAB frequency decoupling control with current minimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Current Estimation in Power Converters Operating in Continuous and Discontinuous Conduction Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredy Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Plat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 24th European Conference on Power Electronics and Applications (EPE'22 ECCE Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Hanover, Germany</w:t>
+              <w:t xml:space="preserve">Electrimacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084710v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness-Based Control of an m-Branch Power Flow Controller for Meshed DC Microgrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Composite Converter with Reduced Power Electronics for Electric Powertrain Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Shanghai, China. </w:t>
+              <w:t xml:space="preserve">2021 IEEE Energy Conversion Congress and Exposition (ECCE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1468-1475, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PEAS53589.2021.9628872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECCE47101.2021.9595418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375502v1</w:t>
+                <w:t xml:space="preserve">hal-03530943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande décentralisée pour une machine multiphasée à bobinage ouvert</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Flatness-Based Control of an m-Branch Power Flow Controller for Meshed DC Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Makki</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e journées virtuelles de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PEAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PEAS53589.2021.9628872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932230v1</w:t>
+                <w:t xml:space="preserve">hal-03375502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Output Set-Point Tracking for a Power Flow Controller via Forwarding Design</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commande décentralisée pour une machine multiphasée à bobinage ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Makki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2e journées virtuelles de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03375498v1</w:t>
+                <w:t xml:space="preserve">hal-04932230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Composite Converter with Reduced Power Electronics for Electric Powertrain Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Commande tolérante aux fautes pour machines électriques avec alimentation par le neutre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Energy Conversion Congress and Exposition (ECCE 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2e journées virtuelles de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03530943v1</w:t>
+                <w:t xml:space="preserve">hal-04932250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande tolérante aux fautes pour machines électriques avec alimentation par le neutre</w:t>
+                <w:t xml:space="preserve">Robust Output Set-Point Tracking for a Power Flow Controller via Forwarding Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e journées virtuelles de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932250v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General DAB 1 st Harmonic TPS State Space Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Uicich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Plat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9989,90 +9989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Control of a Power Flow Controller for DC Microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE'21 ECCE Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10100,338 +10100,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent magnet linear actuator: causal and non-linear modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Availability analysis and quantification of electrical multiphase machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Siccardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTUATOR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161563v1</w:t>
+                <w:t xml:space="preserve">hal-03562217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Availability analysis and quantification of electrical multiphase machines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Permanent magnet linear actuator: causal and non-linear modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lauzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACTUATOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Mannheim, Germany. https://ieeexplore.ieee.org/document/9400607</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562217v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Model and Control of a Neutral Point Supply SynRM Drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE'20 ECCE Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10465,77 +10465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial multi-variable control strategy for flux balancing in Dual Active Bridge Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Steckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE'20 ECCE Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10563,308 +10563,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust relay control for buck converters : experimental application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutral Point Supply Scheme for PMSM Drive to Boost DC Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030179⟩</w:t>
+              <w:t xml:space="preserve">IECON 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.3215-3220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8926892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344388v2</w:t>
+                <w:t xml:space="preserve">hal-03530938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral Point Supply Scheme for PMSM Drive to Boost DC Voltage</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robust relay control for buck converters : experimental application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.3215-3220, </w:t>
+              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8926892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530938v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344388v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage boost by neutral point supply of AC machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Salerno, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10898,103 +10898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Framework for Dealing with Input Constraints on Parallel Interconnection of Buck Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11028,77 +11028,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis and Modular Control Law for Modular Multilevel Converter (MMC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Steckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11145,103 +11145,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geometric Point of View on Parallel Interconnection of Buck Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.70-75, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11269,512 +11269,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mitigation solution for bifurcations in a low-power 4-Switch Buck-Boost converter (4SBB)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Allard</w:t>
+                <w:t xml:space="preserve">Flux Weakening of PMSM for Enhancing Torque Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Le Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th CIPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2665-2670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864539v1</w:t>
+                <w:t xml:space="preserve">hal-02053183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux Weakening of PMSM for Enhancing Torque Tracking</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A mitigation solution for bifurcations in a low-power 4-Switch Buck-Boost converter (4SBB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Le Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053183v1</w:t>
+                <w:t xml:space="preserve">hal-01864539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified hybrid control for DC/DC power converters using port-Hamiltonian formulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Torque ripple reductions for non-sinusoidal BEMF Motor : An observation based control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Patino</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IEEE IECON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15766 - 15772, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8216837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985244v1</w:t>
+                <w:t xml:space="preserve">hal-01624343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque ripple reductions for non-sinusoidal BEMF Motor : An observation based control approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A unified hybrid control for DC/DC power converters using port-Hamiltonian formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Patino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15766 - 15772, </w:t>
+              <w:t xml:space="preserve">43rd IEEE IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8216837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624343v1</w:t>
+                <w:t xml:space="preserve">hal-01985244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Lyapunov based control of multicellular converters using Port-Hamiltonian modeling</w:t>
               </w:r>
@@ -11786,64 +11786,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11894,90 +11894,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Averaged state model and sliding mode observer for on/off solenoid valve pneumatic actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Laib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE ACC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, MA, United States. pp.4569-4574, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12050,51 +12050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamed Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12130,473 +12130,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An impedance control using a Finite Control Set Model Predictive Controller</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electrical parameter observation for induction machine sensorless drive using a sensitivity and observability based EKF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Digarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE PRECEDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Valparaiso, Chile. </w:t>
+              <w:t xml:space="preserve">PEMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varna, Bulgaria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PRECEDE.2015.7395588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EPEPEMC.2016.7752097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984853v1</w:t>
+                <w:t xml:space="preserve">hal-01985022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical parameter observation for induction machine sensorless drive using a sensitivity and observability based EKF</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modulation strategy for a Dual Active Bridge converter using Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Yade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gendrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EPEPEMC.2016.7752097⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Symposium on Predictive Control of Electrical Drives and Power Electronics (PRECEDE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Valparaiso, Chile. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRECEDE.2015.7395578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985022v1</w:t>
+                <w:t xml:space="preserve">hal-01984851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation strategy for a Dual Active Bridge converter using Model Predictive Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An impedance control using a Finite Control Set Model Predictive Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gendrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Symposium on Predictive Control of Electrical Drives and Power Electronics (PRECEDE 2015)</w:t>
+              <w:t xml:space="preserve">2015 IEEE PRECEDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Valparaiso, Chile. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PRECEDE.2015.7395578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PRECEDE.2015.7395588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984851v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle des circuits d'équilibrage des systèmes de stockage d'énergie (supercondensateurs) en vue d'estimer et d'améliorer leur durée de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seïma Shili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12615,373 +12615,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal low-stator-frequency avoidance strategy to improve the performances of induction machine sensorless drives</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A digital direct controller for buck converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinshun Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengsheng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE SLED</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SLED.2015.7339256⟩</w:t>
+              <w:t xml:space="preserve">ICSICT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Guilin City, Guangxi Province, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSICT.2014.7021468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984856v1</w:t>
+                <w:t xml:space="preserve">hal-01985228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital direct controller for buck converter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jiajun Luo</w:t>
+                <w:t xml:space="preserve">Optimal low-stator-frequency avoidance strategy to improve the performances of induction machine sensorless drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Digarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSICT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Guilin City, Guangxi Province, China. </w:t>
+              <w:t xml:space="preserve">2015 IEEE SLED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sydney, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSICT.2014.7021468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SLED.2015.7339256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985228v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing circuit control for supercapacitor state estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seïma Shili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVER 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. 7 p., </w:t>
@@ -13032,77 +13032,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d’évitement optimale pour améliorer les performances des commandes de machines asynchrones sans capteur de vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Digarcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13134,304 +13134,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite control set model predictive control based hybrid PWM technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stability analysis for integrated DC/DC converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinshun Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE ICIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Sevilla, Spain. </w:t>
+              <w:t xml:space="preserve">12th IEEE ICSICT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Guilin City, Guangxi Province, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSICT.2014.7021352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983586v1</w:t>
+                <w:t xml:space="preserve">hal-01985150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis for integrated DC/DC converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A finite control set model predictive control based hybrid PWM technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gendrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE ICSICT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Guilin City, Guangxi Province, China. </w:t>
+              <w:t xml:space="preserve">2015 IEEE ICIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Sevilla, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSICT.2014.7021352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985150v1</w:t>
+                <w:t xml:space="preserve">hal-01983586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved model predictive control for online PWM sequence selection applied on converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gendrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th IEEE IECON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dallas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13465,103 +13465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of Health Online Estimation of Energy Storage System using Balancing Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seïma Shili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13599,64 +13599,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande prédictive par sélection de méthodes de MLI pour un compromis entre pertes par commutation et distorsion de courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gendrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13694,64 +13694,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and experimental validation of a hybrid optimal control for DC-DC power converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Patino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13792,304 +13792,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Observer for a Class of DC-DC Power Converters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Speed Estimation of Permanent Magnet Synchronous Motor Using Adaptive Robust Position Observer and Differentiator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïs Zgorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE ACC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2013.6580814⟩</w:t>
+              <w:t xml:space="preserve">IFAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giri, Fouad; Fadili, Jalal; Duclos, Daniel, Jul 2013, Caen, France. pp.116-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130703-3-FR-4038.00082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799362v1</w:t>
+                <w:t xml:space="preserve">hal-01075199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Speed Estimation of Permanent Magnet Synchronous Motor Using Adaptive Robust Position Observer and Differentiator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Observer for a Class of DC-DC Power Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giri, Fouad; Fadili, Jalal; Duclos, Daniel, Jul 2013, Caen, France. pp.116-121, </w:t>
+              <w:t xml:space="preserve">2013 IEEE ACC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington DC, United States. pp.6240-6245, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130703-3-FR-4038.00082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2013.6580814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075199v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorless Position Control for Surface Permanent Magnet Synchronous Motors at Zero Speed and Acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïs Zgorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Workshop on Adaptation and Learning in Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Caen, France. pp.122-127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14136,77 +14136,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid optimal control with singular arcs for DC-DC power converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd IEEE CDC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.103 - 108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14253,64 +14253,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Averaged Port-Hamiltonian Modeling Based Observer for DC-DC Power Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFAC Symposium on System Structure and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.CD, </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14357,64 +14357,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Observer and Lyapunov-Based Control for SEPIC Converter: Design and Experimental Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE ACC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Washington DC, United States. pp.5853-5858, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14448,64 +14448,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive control with efficiency optimization and normalization for a multilevel converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Avramoae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14565,77 +14565,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive sliding mode observer-differentiator for position and speed estimation of Permanet Magnet Synchronous Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïs Zgorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE SLED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Milwaukee, WI, United States. pp.CD, </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14682,64 +14682,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPGA Prototype of Current and Voltage Predictive Controller for High Switching Frequency Buck Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14799,64 +14799,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA based predictive deadbeat control for high switching frequency SEPIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14920,64 +14920,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande En Position Sans Capteur Mécanique Des Machines Synchrones à Aimants Permanents à Pôles Lisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïs Zgorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France. sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15002,90 +15002,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPV observer for PMSM with systematic gain design via convex optimization, and its extension for standstill estimation of the position without saliency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïs Zgorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE SLED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Milwaukee, WI, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15113,464 +15113,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a low power, 1.6 MHz, 91% efficiency, single inductor, double symmetrical outputs integrated DC-DC converter for CCM and DCM operations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Design and implementation of the digital controller for boost converter based on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuibao Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Phoenix, AZ, United States. pp.1224 - 1228, </w:t>
+              <w:t xml:space="preserve">IEEE ISIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.1549 - 1554, </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECCE.2011.6063916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811990v1</w:t>
+                <w:t xml:space="preserve">hal-00629371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of time-delay based frequency-control of a sliding-mode buck converter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Solutions of DC-DC converters for G-class audio amplifiers in mobile platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Branca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704655v1</w:t>
+                <w:t xml:space="preserve">hal-00705554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of the digital controller for boost converter based on FPGA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Proposal of a low power, 1.6 MHz, 91% efficiency, single inductor, double symmetrical outputs integrated DC-DC converter for CCM and DCM operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Branca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.1549 - 1554, </w:t>
+              <w:t xml:space="preserve">ECCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Phoenix, AZ, United States. pp.1224 - 1228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2011.6063916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629371v1</w:t>
+                <w:t xml:space="preserve">hal-00811990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions of DC-DC converters for G-class audio amplifiers in mobile platforms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Feasibility of time-delay based frequency-control of a sliding-mode buck converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705554v1</w:t>
+                <w:t xml:space="preserve">hal-00704655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASH Δ-Σ DPWM based sliding-mode controller dedicating to high frequency SMPS</w:t>
               </w:r>
@@ -15582,64 +15582,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15677,51 +15677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA based sliding mode control for high frequency SEPIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15807,64 +15807,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorless position control for SPMSM at zero speed and acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïs Zgorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15896,1055 +15896,1055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification dynamique d'une classe des systèmes non linéaires par modes glissants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High frequency digital control for SEPIC based on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Douai, France. pp.CD</w:t>
+              <w:t xml:space="preserve">Electrimacs 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619019v1</w:t>
+                <w:t xml:space="preserve">hal-00644906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency digital control for SEPIC based on FPGA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification dynamique d'une classe des systèmes non linéaires par modes glissants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">JIME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Douai, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644906v1</w:t>
+                <w:t xml:space="preserve">hal-00619019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal DC-DC converter using SEPIC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synchronous machine parameter identification via sliding mode technique : A comparison of two approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t>
+              <w:t xml:space="preserve">Electrimacs 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629341v1</w:t>
+                <w:t xml:space="preserve">hal-00619029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Instrumental Variable Method for Nonlinear System Identification Based on Sliding Modes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Universal DC-DC converter using SEPIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619037v1</w:t>
+                <w:t xml:space="preserve">hal-00629341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous machine parameter identification via sliding mode technique : A comparison of two approaches</w:t>
+                <w:t xml:space="preserve">An Instrumental Variable Method for Nonlinear System Identification Based on Sliding Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.on line, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619029v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy savings with advanced control of reciprocating liquid chillers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison des lois de commande pour convertisseurs DC-DC. Application au convertisseur SEPIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lausanne, Switzerland. pp.263</w:t>
+              <w:t xml:space="preserve">CIFA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705563v1</w:t>
+                <w:t xml:space="preserve">hal-00554690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted H∞ Filtering versus Observation: Application to signal Differentiation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integral Sliding Mode Controllers for SEPIC Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE ACC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCC'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Pékin, China. pp.CD-Rom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550422v1</w:t>
+                <w:t xml:space="preserve">hal-00554692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des lois de commande pour convertisseurs DC-DC. Application au convertisseur SEPIC</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy savings with advanced control of reciprocating liquid chillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Fallahsohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Changenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Place</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Duhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ligeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">ECOS'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lausanne, Switzerland. pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554690v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral Sliding Mode Controllers for SEPIC Converters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Weighted H∞ Filtering versus Observation: Application to signal Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCC'2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE ACC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Baltimore, United States. pp.1404-1409, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2010.5530510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554692v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Sliding Mode Observer and Control of High Order DC-DC Converters</w:t>
               </w:r>
@@ -16969,51 +16969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17077,51 +17077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande d'un moteur synchrone à aimants permanents par un onduleur multicellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17166,973 +17166,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Digital PWM Controller for High-Frequency Low-Power SMPS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An integrated strategy for packet dropout in internet-based control system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingbo Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanzhong Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yanxia Gao</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huixiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISSCAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Shenzhen, China. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSCAA.2008.4776359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705570v1</w:t>
+                <w:t xml:space="preserve">hal-00375257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated strategy for packet dropout in internet-based control system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A FPGA-prototype of a sliding-mode-controller IC for high-switching-frequency DC-DC converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuibao Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Liang Bai</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSCAA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th IEEE IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.2895 - 2900, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2009.5415268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSCAA.2008.4776359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00375257v1</w:t>
+                <w:t xml:space="preserve">hal-00476274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FPGA-prototype of a sliding-mode-controller IC for high-switching-frequency DC-DC converters</w:t>
+                <w:t xml:space="preserve">FPGA-Based DPWM for Digitally Controlled DC-DC High Frequency Switching Mode Power Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IEEE IECON</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PESA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hong Kong, China. pp.129-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2009.5415268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00476274v1</w:t>
+                <w:t xml:space="preserve">hal-00705583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-Based DPWM for Digitally Controlled DC-DC High Frequency Switching Mode Power Supply</w:t>
+                <w:t xml:space="preserve">High-Resolution Digital PWM Controller for High-Frequency Low-Power SMPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PESA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hong Kong, China. pp.129-135</w:t>
+              <w:t xml:space="preserve">EPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705583v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande directe d'une structure SEPIC, développement d'une brique convertisseur DC/DC universel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental Validation with a Control Point of View Analysis of the SEPIC Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fayaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SEEDS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 35th Annual Conference of IEEE Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.CD-Rom Proceedings, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2009.5414966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426747v1</w:t>
+                <w:t xml:space="preserve">hal-00417696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Stability Analysis for NCSs with Delays and Packet Dropout under Double Compensators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Commande directe d'une structure SEPIC, développement d'une brique convertisseur DC/DC universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guanzhong Dai</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaafar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Mediterranean Conference on Control and Automation, MED'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Journées SEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705644v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation with a Control Point of View Analysis of the SEPIC Converter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling and Stability Analysis for NCSs with Delays and Packet Dropout under Double Compensators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingbo Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanzhong Dai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 35th Annual Conference of IEEE Industrial Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Mediterranean Conference on Control and Automation, MED'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2009.5414966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00417696v1</w:t>
+                <w:t xml:space="preserve">hal-00705644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis of Networked Control Systems with Compensation for Data Packet Dropout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingbo Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanzhong Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.MoB11.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18205,64 +18205,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Wuhan, China. pp.1340 - 1346, </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18296,90 +18296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A predictive control for a matrix converter-fed permanent magnet synchronous machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18420,503 +18420,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Implementation for Embedded DC Motor Ethernet Control System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Delay analysis and real-time guarantee of an ethernet control system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingbo Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanzhong Dai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSSE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JRWRTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rennes, France. pp.53-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375258v1</w:t>
+                <w:t xml:space="preserve">hal-00375259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay analysis and real-time guarantee of an ethernet control system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Modeling and Implementation for Embedded DC Motor Ethernet Control System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingbo Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanzhong Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guanzhong Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRWRTC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Wuhan, Hubei, China. pp.9-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSSE.2008.681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375259v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of two Predictive Current Controls for a Permanent Magnet Synchronous Machine drive</w:t>
+                <w:t xml:space="preserve">Algorithm for delay estimation based on semi-Markov model of network traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Morel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lingbo Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanzhong Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Allard</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Juan Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PESC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Pékin, China. pp.5053-5057</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369422v1</w:t>
+                <w:t xml:space="preserve">hal-00375256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm for delay estimation based on semi-Markov model of network traffic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A comparative study of two Predictive Current Controls for a Permanent Magnet Synchronous Machine drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wei-Juan Ren</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE PESC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. pp.3068 - 3073, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PESC.2008.4592421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375256v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid control of a three-cell converter associated to an inductive load</w:t>
               </w:r>
@@ -18928,77 +18928,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PESC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. pp.3519-3525, </w:t>
@@ -19036,64 +19036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande prédictive pour un convertisseur matriciel associé à une machine synchrone à aimants permanents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19144,64 +19144,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-cost digital control for SMPS integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuibao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19265,64 +19265,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Current Control for an Induction Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PESC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. pp.3463-3468, </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19395,64 +19395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LSMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.712-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19477,103 +19477,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital control strategies for switch-mode power supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd IEEE IECON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.79 - 84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19607,90 +19607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Digital-Controller Parameter-Tuning Approach, Application to a Switch-Mode Power Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19741,90 +19741,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force control at low cost in pneumatic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19862,77 +19862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande Hybride d'un Ensemble Onduleur-Machine Synchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19996,64 +19996,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20140,51 +20140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evaluation of Observer Design Technique for Synchronous Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Giri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AC Electric Motors Control: Advanced Design Techniques and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013, </w:t>
@@ -20254,90 +20254,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertisseur de tension AC/DC comprenant un transformateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Steckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Dworakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20368,103 +20368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertisseur de tension DC/DC comprenant un transformateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Steckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Dworakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3096849. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20495,64 +20495,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE DETECTION D'UNE POSITION ANGULAIRE D'UN ROTOR DE MACHINE SYNCHRONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïs Zgorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR 2974465 (A1). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20615,90 +20615,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling, Analysis and Control of a Power Flow Controller for AC-DC Meshed Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20752,90 +20752,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Averaged state model based design of nonlinear observer for the on/off solenoid valve pneumatic actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Laib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ECOLE CENTRALE DE LYON; INSA Lyon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -20889,51 +20889,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande des systèmes de conversion d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. INSA de Lyon, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21120,51 +21120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyang Fei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112533" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829825v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sabri&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battiston" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3460374" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ginet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feltrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanniot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15040069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjie Tang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyao Zhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-025-03045-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lintao Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luwang Gao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17775/CSEEJPES.2023.00980" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Ming Sun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2024.3387788" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.08.045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3309664" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Patino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105389" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ndoye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110522" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2961073" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Steckler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wallart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3067887" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Laib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Meghnous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052394" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3094478" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161559v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3048070" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104727" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955402v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3013779" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Malou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1583" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2768584" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#239;ma Shili" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2602393" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gendrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2612832" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Digarcher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2619662" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2312" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646301v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Ratiu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.3204" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo de Jesus Becerra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3679" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985094v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2399025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985120v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2014.2333291" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R&#233;tif" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3063" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZCK9CGX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Branca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2238252" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811916v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2226754" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704650v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Fallahsohi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Changenet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Place" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duhot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ligeret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-R&#233;dha Meghnous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.05.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7L01J3P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799304v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1223" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704628v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2193407" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704592v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asseu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Roch Ori" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Ali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Yeo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouattara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ajaps.2011.202.210" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704600v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koffi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abaka Kouacou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539629v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Gao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Xu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuibao Guo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15853-7_32" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malandon Koffi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2010.210104" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fallahsohi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Place" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.10.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-707NS9FL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519008v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan Yi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2039356" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanoh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386480v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2018429" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704649v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingbo Zhu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzhong Dai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401633v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asseu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Haba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368612v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325000801960531" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291671v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valentin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2007.911938" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704570v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Juan Ren" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312903v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2008.01.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMS2L2SL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixiang Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258088v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.963-990" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NR0M70P7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Llor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2007.898303" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143562v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sellier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14399776.2006.10781239" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140094v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403393v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.5.183-201" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TC8GP432-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325256v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cafran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Greco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Taulois Braga" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180643" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05108333v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0165" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398268v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Uicich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931616v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738842v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928214v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT58233.2024.10540776" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222407v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dassonville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55696-8_8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308904v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vidal-Naquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264340" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933482v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932779v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014625v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1756" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932299v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siccardi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084644v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific56316.2022.9941905" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810024v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084710v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Plat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375502v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAS53589.2021.9628872" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932230v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530943v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE47101.2021.9595418" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932250v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562200v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589461" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360965v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570493" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161563v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lauzier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562217v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589456" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530940v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215855" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160043v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215740" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344388v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ndoye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030179" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530938v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926892" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181425v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_18" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341833v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795805" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160036v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wallart" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_14" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053176v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550575" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864539v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Le Men" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053183v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550573" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985244v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216837" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2311" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983391v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becerra" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patino" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217441" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354626v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526072" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069253v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peltier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ayache" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Ramdane" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984853v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRECEDE.2015.7395588" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985022v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2016.7752097" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984851v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zaoui" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRECEDE.2015.7395578" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361666v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984856v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2015.7339256" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985228v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshun Bi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengsheng Han" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Luo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2014.7021468" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240978v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112981" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984988v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983586v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125424" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985150v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2014.7021352" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984942v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048660" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721853v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083925v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024151v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02333" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799362v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580814" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075199v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Zgorski" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00082" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984955v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00084" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986754v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759866" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799336v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00199" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799363v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580752" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875809v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Avramoae" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED-PRECEDE.2013.6684487" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799772v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2012.6422799" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811955v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389415" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00762327v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Li" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389410" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704651v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793950v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2012.6422818" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811990v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2011.6063916" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704655v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629371v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984391" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705554v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704656v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629385v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaafar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984395" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704657v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abry" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619019v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00644906v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629341v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619037v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01335" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619029v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705563v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550422v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Dridi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5530510" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554690v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554692v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554688v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675208" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705906v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Zaoui" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705570v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375257v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Bai" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCAA.2008.4776359" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476274v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415268" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705583v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ruan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00426747v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705644v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417696v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayaz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5414966" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705572v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074531" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410238v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2009.5157592" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369416v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4591889" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375258v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSSE.2008.681" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375259v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369422v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592421" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375256v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374698v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592500" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374662v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373033v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374680v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592491" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374394v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369390v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347547" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369454v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4375154" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399330v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401705v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066876v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923718v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574263.ch7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562269v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562262v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812005v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584479v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287396v3" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00182507v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sabri&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battiston" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3460374" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456661v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ginet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feltrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanniot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15040069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349709v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyang Fei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112533" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjie Tang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyao Zhou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-025-03045-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398889v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lintao Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luwang Gao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17775/CSEEJPES.2023.00980" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.08.045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Ming Sun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2024.3387788" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3309664" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Patino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105389" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ndoye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110522" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341882v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Laib" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Meghnous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052394" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3094478" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377928v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2961073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189724v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Steckler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wallart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3067887" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161559v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3048070" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104727" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955402v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3013779" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Malou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1583" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#239;ma Shili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2602393" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2768584" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gendrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2612832" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Digarcher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2619662" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2312" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo de Jesus Becerra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3679" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Ratiu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.3204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985094v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2399025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985120v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2014.2333291" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R&#233;tif" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3063" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZCK9CGX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Branca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2238252" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811916v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2226754" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704650v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Fallahsohi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Changenet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Place" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duhot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ligeret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-R&#233;dha Meghnous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.05.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7L01J3P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799304v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1223" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704628v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2193407" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704592v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asseu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Roch Ori" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Ali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Yeo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouattara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ajaps.2011.202.210" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704600v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koffi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abaka Kouacou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539629v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Gao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Xu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuibao Guo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15853-7_32" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malandon Koffi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2010.210104" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fallahsohi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Place" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.10.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-707NS9FL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519008v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan Yi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2039356" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanoh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704649v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingbo Zhu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzhong Dai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401633v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asseu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Haba" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386480v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2018429" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368612v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325000801960531" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291671v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valentin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2007.911938" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704570v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Juan Ren" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312903v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2008.01.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMS2L2SL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixiang Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179424v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Llor" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2007.898303" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.963-990" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NR0M70P7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143562v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sellier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14399776.2006.10781239" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140094v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403393v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.5.183-201" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TC8GP432-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189696v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cafran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Greco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Taulois Braga" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325256v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180643" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05108333v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0165" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398268v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Uicich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738842v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931616v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928214v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT58233.2024.10540776" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308904v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vidal-Naquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264340" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222407v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dassonville" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55696-8_8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933482v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014625v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1756" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932299v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siccardi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084644v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific56316.2022.9941905" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084710v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Plat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810024v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530943v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE47101.2021.9595418" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375502v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAS53589.2021.9628872" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932230v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932250v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562200v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589461" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360965v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570493" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562217v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589456" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161563v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lauzier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530940v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215855" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160043v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215740" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530938v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926892" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344388v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ndoye" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030179" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181425v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_18" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341833v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795805" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160036v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wallart" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_14" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053176v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550575" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053183v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550573" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864539v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Le Men" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624343v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2311" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985244v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216837" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983391v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becerra" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patino" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217441" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354626v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526072" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069253v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peltier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ayache" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Ramdane" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985022v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2016.7752097" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984851v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zaoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRECEDE.2015.7395578" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984853v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRECEDE.2015.7395588" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361666v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985228v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshun Bi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengsheng Han" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Luo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2014.7021468" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984856v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2015.7339256" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240978v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112981" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984988v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985150v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2014.7021352" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983586v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125424" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984942v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048660" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721853v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083925v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024151v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02333" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075199v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Zgorski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00082" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799362v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580814" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984955v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00084" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986754v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759866" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799336v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00199" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799363v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580752" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875809v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Avramoae" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED-PRECEDE.2013.6684487" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799772v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2012.6422799" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811955v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389415" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00762327v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Li" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389410" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704651v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793950v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2012.6422818" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629371v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984391" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705554v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811990v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2011.6063916" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704655v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704656v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629385v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaafar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984395" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704657v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abry" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00644906v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619019v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619029v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629341v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619037v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01335" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554690v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554692v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705563v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550422v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Dridi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5530510" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554688v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675208" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705906v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Zaoui" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375257v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Bai" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCAA.2008.4776359" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476274v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415268" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705583v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ruan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705570v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417696v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayaz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5414966" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00426747v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705644v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705572v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074531" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410238v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2009.5157592" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369416v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4591889" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375259v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375258v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSSE.2008.681" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375256v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369422v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592421" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374698v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592500" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374662v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373033v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374680v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592491" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374394v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369390v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347547" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369454v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4375154" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399330v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401705v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066876v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923718v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574263.ch7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562269v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562262v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812005v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584479v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287396v3" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00182507v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>